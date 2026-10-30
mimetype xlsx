--- v3 (2026-09-14)
+++ v4 (2026-10-30)
@@ -1,3974 +1,1538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="webp" ContentType="image/webp"/>
   <Default Extension="www" ContentType="application/octet-stream"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>ШтрихКод</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>5800000024806</t>
-[...290 lines deleted...]
-    <t>5800000023578</t>
+    <t>5800000025011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Веретено" (бумага), D14xH50 см
+</t>
+  </si>
+  <si>
+    <t>5800000025009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Веретено" (бумага), D11xH40 см
+</t>
+  </si>
+  <si>
+    <t>5800000024774</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Елка" (бумага), H90 см
+</t>
+  </si>
+  <si>
+    <t>5800000024773</t>
+  </si>
+  <si>
+    <t>5800000023258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Диск" (стекло), D8xH8 см
+</t>
+  </si>
+  <si>
+    <t>5800000023257</t>
   </si>
   <si>
     <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D6xH16 см
 </t>
   </si>
   <si>
-    <t>5800000023545</t>
-[...2283 lines deleted...]
-    <t>5800000022654</t>
+    <t>5800000023256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Олива" (стекло), D6xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000023251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Сосулька" (стекло), D4xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000021894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Желудь с пайетками" (пластик, бархат), H12 см
+</t>
+  </si>
+  <si>
+    <t>5800000028075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), 18x15,5xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000028074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), 19x19xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000028073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D22xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000028072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D18xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000028071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D18xH38 см
+</t>
+  </si>
+  <si>
+    <t>5800000028070</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D23,5xH19,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000028069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D16,5xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000028068</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D19xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000028067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D23xH30,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000028066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D26,5xH35,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000028065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D16,5xH17 см
+</t>
+  </si>
+  <si>
+    <t>5800000028064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D19,5xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000028063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D18xH30,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000028062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D18,5xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000028061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Джапанди" (керамика), D22,5xH33 см
+</t>
+  </si>
+  <si>
+    <t>5800000026411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D17,5xH21,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D23xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000026406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D17,5xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000026403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Арт" (керамика), D20xH14 см
+</t>
+  </si>
+  <si>
+    <t>5800000026402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Арт" (керамика), D16xH26,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D14,5xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D20,5xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D20,5xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000026397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Арт" (керамика), D15xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Арт" (керамика), D17xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000026395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D18xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000026393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D17xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D16,5xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000026391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D28xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000025917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Баухаус" (керамика), D17xH45 см
+</t>
+  </si>
+  <si>
+    <t>5800000025916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D20xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000025915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D20xH45 см
+</t>
+  </si>
+  <si>
+    <t>5800000025914</t>
+  </si>
+  <si>
+    <t>5800000025913</t>
+  </si>
+  <si>
+    <t>5800000025912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Лимон" (керамика), D13xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000025911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Лимон" (керамика), D14xH35 см
+</t>
+  </si>
+  <si>
+    <t>5800000025907</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Оливка" (керамика), D17xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000025906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Тюльпан" (керамика), D7xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Цветы" (керамика), D16xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000025920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (керамика), D23xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025919</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (керамика), D21xH41 см
+</t>
+  </si>
+  <si>
+    <t>5800000025918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Баухаус" (керамика), D16xH36 см
+</t>
+  </si>
+  <si>
+    <t>5800000025899</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Лимон" (керамика), D18xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000025897</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Феерия - Шишка" (керамика), D30xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000025896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Птичка" (керамика), D19xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000025894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Клубника" (керамика), D33xH22,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Клубника" (керамика), D25xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000025892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Клубника" (керамика), D21xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000025889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Шишка" (керамика), D22,5xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000025887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Ромашка" (керамика), D24xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000025886</t>
+  </si>
+  <si>
+    <t>5800000025885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Ромашка" (керамика), D26xH22,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Рамиро" (керамика), D20xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000025880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Рамиро" (керамика), D16,5xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000025877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Малина" (керамика), D23xH19,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Малина" (керамика), D19xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000025875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Желудь" (керамика), D21xH27 см
+</t>
+  </si>
+  <si>
+    <t>2000000000190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый, 70 смx10 м, 65-70 г/м2
+</t>
+  </si>
+  <si>
+    <t>5800000026605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная (керамика), 25x20xH11,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная (керамика), D22,5xH7 см
+</t>
+  </si>
+  <si>
+    <t>5800000029068</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (водоросли), D27xH23 см - D22xH18 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000028721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (водоросли), D27xH20 см - D14xH7 см, набор (6 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Джут" (цемент), D21xH17 см
+</t>
+  </si>
+  <si>
+    <t>5800000025802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Джут" (цемент), D15xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000025800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Рококо" (цемент), D21xH16,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Лотос" (цемент), 30x15xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000025788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Лотос" (цемент), 27x15xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000025787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Лотос" (цемент), D21xH17 см
+</t>
+  </si>
+  <si>
+    <t>5800000025785</t>
+  </si>
+  <si>
+    <t>5800000025784</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Лотос" (цемент), D19xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000025775</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терра" (цемент), D17,5xH11,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025773</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терра" (цемент), D22,5xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000025769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Рустика" (цемент), D20xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000025764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Волна" (цемент), D20,5xH13,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025762</t>
+  </si>
+  <si>
+    <t>5800000025761</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Волна" (цемент), D16xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000025760</t>
+  </si>
+  <si>
+    <t>5800000025759</t>
+  </si>
+  <si>
+    <t>5800000028106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 18x18xH51 см - 10x10xH16 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 38x33xH83 см - 22x19xH45 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 18x18xH54 см - 10x10xH25 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 27x23xH56 см, 23x20xH39 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027793</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево, стекло), 22,5х22,5хН54,5 см, 18х18хН39 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027798</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 32х28,5хН62 см, 21х23,5хН46 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево, стекло), 19х19хН40 см, 12,5х12,5хН26 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027794</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево, стекло), 26х26хН70 см, 19х19хН43,5 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл), 23x23xH70,5 см - 13x13xH41 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019369402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево, стекло), 20х20хН48 см, 14х14хН31 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019392885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево), 30x30xH52 см
+</t>
+  </si>
+  <si>
+    <t>5500019392884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево), 35x35xH60 см
+</t>
+  </si>
+  <si>
+    <t>5500019392882</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 31x31xH91 см - 16x16xH41 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019392875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 18x18xH54,5 см, 14x14xH37 см, 10x10xH27 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019392871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 18x18xH52 см - 10x10xH26 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500017950433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 25x20xH45 см, 20,5x15xH37 см, 15x11,5xH28,5 см, набор (3 шт), в асс.
+</t>
+  </si>
+  <si>
+    <t>5500017950431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 18x18xH52 см - 10x10xH25 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500017950432</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 18x18xH51 см - 10x10xH26 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>4660155989795</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (дерево), 35x35xH79 см, 24x24xH47 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019392893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 17x17xH45 см, 12x12xH28,5 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5500017950430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фонарь (металл, стекло), 22x22xH52 см - 13x13xH23 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500016859783</t>
   </si>
   <si>
     <t xml:space="preserve">Ветка искусственная ягодная (пластик), H70 см
 </t>
   </si>
   <si>
-    <t>5800000022642</t>
-[...1294 lines deleted...]
-</t>
+    <t>5800000023818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный еловый с ягодами (пластик, ПЭ), D85 см
+</t>
+  </si>
+  <si>
+    <t>2200003866711</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удлинитель для орхидей, H37,5 см, набор (1000 шт)
+</t>
+  </si>
+  <si>
+    <t>2009980193632</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удлинитель для орхидей, H38 см, набор (50 шт)
+</t>
+  </si>
+  <si>
+    <t>2200003617252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удлинитель для орхидей, H37,5 см, набор (500 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000028093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Новый год" (бумага), 23x10xH18 см, набор (4 шт), в асс.
+</t>
+  </si>
+  <si>
+    <t>5800000028092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Новый год" (бумага), 18x10xH23 см, набор (4 шт), в асс.
+</t>
+  </si>
+  <si>
+    <t>4607033001569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Свеча цилиндр "Бермингем" (пальмовый воск), D3,5xH20 см
+</t>
+  </si>
+  <si>
+    <t>4607033001415</t>
+  </si>
+  <si>
+    <t>4607033001262</t>
+  </si>
+  <si>
+    <t>5800000029735</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая полупрозрачная, 70 смx30 м, 40 мкр
+</t>
+  </si>
+  <si>
+    <t>5800000029733</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая полупрозрачная, 70 смx23 м, 40 мкр
+</t>
+  </si>
+  <si>
+    <t>5800000029731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая полупрозрачная, 60 смx45 м, 50 мкр
+</t>
+  </si>
+  <si>
+    <t>5800000029730</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая полупрозрачная, 60 смx30 м, 50 мкр
+</t>
+  </si>
+  <si>
+    <t>5800000029729</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая полупрозрачная, 60 смx100 м, 50 мкр
+</t>
+  </si>
+  <si>
+    <t>5800000029419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 50 смx44 м, 40 мкр, 0,8 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 70 смx39 м, 40 мкр, 1 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 70 смx27 м, 40 мкр, 0,7 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 70 смx14 м, 40 мкр, 0,35 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 60 смx92 м, 40 мкр, 2 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 60 смx46 м, 40 мкр, 1 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 60 смx28 м, 40 мкр, 0,6 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029364</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 60 смx14 м, 40 мкр, 0,3 кг
+</t>
+  </si>
+  <si>
+    <t>5800000028379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Сансин", 50 смx40 м, 53 мкр
+</t>
+  </si>
+  <si>
+    <t>5800000028378</t>
+  </si>
+  <si>
+    <t>5800000028377</t>
+  </si>
+  <si>
+    <t>5800000028376</t>
+  </si>
+  <si>
+    <t>5800000028375</t>
+  </si>
+  <si>
+    <t>5800000028374</t>
+  </si>
+  <si>
+    <t>5800000028373</t>
+  </si>
+  <si>
+    <t>5800000028372</t>
+  </si>
+  <si>
+    <t>5800000028371</t>
+  </si>
+  <si>
+    <t>5800000028370</t>
+  </si>
+  <si>
+    <t>5800000028369</t>
+  </si>
+  <si>
+    <t>5800000028368</t>
+  </si>
+  <si>
+    <t>5800000028367</t>
+  </si>
+  <si>
+    <t>5800000028366</t>
+  </si>
+  <si>
+    <t>5800000028365</t>
+  </si>
+  <si>
+    <t>5800000028363</t>
+  </si>
+  <si>
+    <t>5800000028362</t>
+  </si>
+  <si>
+    <t>5800000028361</t>
+  </si>
+  <si>
+    <t>5800000028360</t>
+  </si>
+  <si>
+    <t>2000000000213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый, 70 смx40 м, 60 г/м2, 2кг
+</t>
+  </si>
+  <si>
+    <t>5800000029728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый "Письмо", 70 смx10 м, 70 г/м2, 0,5 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029725</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый, 70 смx20 м, 70 г/м2, 1 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый, 70 смx40 м, 70 г/м2, 2 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый, 70 смx10 м, 70 г/м2, 0,5 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый, 70 смx100 м, 70 г/м2, 5 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт белый, 70 смx100 м, 70 г/м2, 5 кг
+</t>
+  </si>
+  <si>
+    <t>5800000029720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт белый, 70 смx10 м, 70 г/м2, 0,5 кг
+</t>
+  </si>
+  <si>
+    <t>6920260620104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фоамиран, 60x70 см, 1 мм, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>6920260620081</t>
+  </si>
+  <si>
+    <t>6920260620074</t>
+  </si>
+  <si>
+    <t>6920260620050</t>
+  </si>
+  <si>
+    <t>6920260620043</t>
+  </si>
+  <si>
+    <t>6920260620036</t>
+  </si>
+  <si>
+    <t>4603262038499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Волшебная елка", 18x10xH23 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4603262038598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Дед Мороз", 22x10xH31 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4602289064252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Дети и снеговик", 18x10xH23 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4602289064238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Дед Мороз в новогоднем лесу", 22x10xH31 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4602289064047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Дед Мороз и елка", 26x14xH33 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513022338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Дед Мороз и снегурочка", 18x5xH23 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513018225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Зимняя прогулка", 22x5xH31 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513036946</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный «Сладкий праздник», 18x10xH23 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513036922</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "Золотая елка", 22x10xH31 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513029986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "С Новым годом", 13,5x6xH18 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513029979</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный "С Новым годом, 26x14xH33 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513029849</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный «Чудесного Нового года", 18x10xH23 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>4690513029832</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный «С Новым годом», 18x10xH23 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029356</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Горох", D18xH18 см, D16xH16 см, набор (2 шт), без крышки
+</t>
+  </si>
+  <si>
+    <t>5800000029355</t>
+  </si>
+  <si>
+    <t>5800000029354</t>
+  </si>
+  <si>
+    <t>5800000029353</t>
+  </si>
+  <si>
+    <t>5800000029352</t>
+  </si>
+  <si>
+    <t>5800000029351</t>
+  </si>
+  <si>
+    <t>5800000029350</t>
+  </si>
+  <si>
+    <t>5800000029349</t>
+  </si>
+  <si>
+    <t>5800000029283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки
+</t>
+  </si>
+  <si>
+    <t>5800000029282</t>
+  </si>
+  <si>
+    <t>5800000029281</t>
+  </si>
+  <si>
+    <t>5800000029280</t>
+  </si>
+  <si>
+    <t>5800000029279</t>
+  </si>
+  <si>
+    <t>5800000029275</t>
+  </si>
+  <si>
+    <t>5800000029273</t>
+  </si>
+  <si>
+    <t>5800000029272</t>
+  </si>
+  <si>
+    <t>5800000029270</t>
+  </si>
+  <si>
+    <t>5800000029269</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки
+</t>
+  </si>
+  <si>
+    <t>5800000029267</t>
+  </si>
+  <si>
+    <t>5800000029266</t>
+  </si>
+  <si>
+    <t>5800000029265</t>
+  </si>
+  <si>
+    <t>5800000029264</t>
+  </si>
+  <si>
+    <t>5800000029262</t>
+  </si>
+  <si>
+    <t>5800000029261</t>
+  </si>
+  <si>
+    <t>5800000029259</t>
+  </si>
+  <si>
+    <t>5800000029237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Любимой маме", D18xH18 см, D16xH16 см, набор (2 шт), без крышки
+</t>
+  </si>
+  <si>
+    <t>5800000029235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Мама спасибо за все", D18xH18 см, D16xH16 см, набор (2 шт), без крышки
+</t>
+  </si>
+  <si>
+    <t>5800000029234</t>
+  </si>
+  <si>
+    <t>5800000029233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Моей маме", D18xH18 см, D16xH16 см, набор (2 шт), без крышки
+</t>
+  </si>
+  <si>
+    <t>5800000029232</t>
+  </si>
+  <si>
+    <t>5800000029231</t>
+  </si>
+  <si>
+    <t>5800000029230</t>
+  </si>
+  <si>
+    <t>5800000029229</t>
+  </si>
+  <si>
+    <t>5800000029228</t>
+  </si>
+  <si>
+    <t>5800000029227</t>
+  </si>
+  <si>
+    <t>5800000029226</t>
+  </si>
+  <si>
+    <t>5800000029295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас, 15 ммx25 ярд, на катушке
+</t>
+  </si>
+  <si>
+    <t>5800000029477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D28xH10,5/29 см
+</t>
+  </si>
+  <si>
+    <t>5800000029476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D33xH13/35 см
+</t>
+  </si>
+  <si>
+    <t>5800000027565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 52x41xH15/45 см - 31x21xH10/30 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 45x36xH14/41 см - 28x19xH9/26 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027563</t>
+  </si>
+  <si>
+    <t>5800000027561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 39x32xH13/36 см - 28x20xH10/25 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D33xH13/36 см - D22xH10/26 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027559</t>
+  </si>
+  <si>
+    <t>5500018716898</t>
+  </si>
+  <si>
+    <t>5500018716849</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 45x36xH14/41 см, 28x19xH9/26 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (водоросли), D31xH31,5 см - D23xH23,5 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (водоросли), D34xH30 см - D26xH23 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029070</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (водоросли), D36xH31 см - D26xH22 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (водоросли, ткань), D31xH27 см - D24xH20,5 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (водоросли), D32xH26 см - D25xH21 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000029066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (водоросли), D34xH25/29 см - D26xH18/21,5 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (дерево), 30x16xH18/30 см, 26x12xH15/23 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (дерево), 28x13xH17 см, 21x10xH15 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (дерево), 23x12xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000027568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (дерево), 24x15xH10/28 см, 20x11xH10/25 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000021716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (дерево), 15x10xH8/22 см
+</t>
+  </si>
+  <si>
+    <t>5800000027959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Скабиоза звёздчатая", H65 см, набор (20-25 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027958</t>
+  </si>
+  <si>
+    <t>5800000027957</t>
+  </si>
+  <si>
+    <t>5800000027956</t>
+  </si>
+  <si>
+    <t>5800000027955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Тетрапанакс", H68-70 см, 50 г
+</t>
+  </si>
+  <si>
+    <t>5800000027953</t>
+  </si>
+  <si>
+    <t>5800000027949</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Роза", H50 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027948</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Роза", H50 см, набор (10-15 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027947</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы "Коримбия", H55 см, 200 г
+</t>
+  </si>
+  <si>
+    <t>5800000027715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Гортензия", D20-25xH65 см
+</t>
+  </si>
+  <si>
+    <t>5800000027717</t>
+  </si>
+  <si>
+    <t>5800000027719</t>
+  </si>
+  <si>
+    <t>5800000027714</t>
+  </si>
+  <si>
+    <t>5800000027716</t>
+  </si>
+  <si>
+    <t>5800000027718</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;₽&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4058,18942 +1622,7572 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wq6nep955b6nkytkrvx0mdm8txc75r2e2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q38z4z2104matsx53bjuhle9llj7muo43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lmblu4dq10gkpjnx5lmnot7r39602yzp4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i583qatm91ay3v4quxavg0onkdlobd5t5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ukofc2hfesx4kpjknxm23atikyi2srvc6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/khn9ufneu9pz0t78ods9iwvd8nmb1atb7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4t2yudv1w6vpdex3l5s4lwjl7p9dhch8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mvddfsawfzzkyzujy4nyqpf78r3vq4he9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ll333c627mz8be57yr9s4pq0te4lrgr310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n1hw53eiecdzvpromnkd80ek22ck63va11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l7yexrdis61idw1qwfm343y81083e0on12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/siqs0daxa25yhy0p0k6fl3vgt5z6ygw413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ormhvdmn7yzxhs5elv230g9b7u00woy014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w028k274qyz6pe00hps1tkuu7yzk632315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/btxbtsx3q1yw8psnppr6jidbgeyke7y316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ia9v1vxo2lhfksnlzt20395dnvrk17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jvbe1a959eizihak73o6lvtlbqn7lcn618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kajh469e0vlx7nc62apl255yqg82fp1z19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffgioectkbphl7u0mm8vogz72h6mdtbm20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0mjnksfijy4vrm1mkv1p9d0doqczvupb21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74jxbfdne8vblf3nkpjwrgzjxdxo9y6922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1sfs4j55r11v72jmx86ktazy23idv1vu23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tb3wei5so9ziim6s99ahljffgcjgsjia24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466j87zdsyfp5kehv8odhgqay3rmciet25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6zlgrra670titkan6fpma09gy307026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0vxn16am47q9jkckk3tbt92r6biubi127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9rrgbncn8fe3ih4uha4cj4mq8dfv9qc28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4sdrjj63gnhpv47kfr11ss82ej0a2f5z29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lxoci3jzqpi1iskhab4l0flwh9j6dfn130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cmacj1iog63ydj29or6iyvjf7cwzeqk131.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n3tbrrm91hye5d7zvfwbnpliswny1yd132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zfzpr9criimtqrte5ib0zxxquemhrr9p33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13lyfq6ul0c32ddqodm1bd9gwpi03634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hbaj9k3plx71zhxib56nwcg0a9z0znii35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24y5cw3s2lvd9jejc5b4yy4zctyk5t0t36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ewkuqhzhbgivp9lxmi6k1m1h3p8dix0537.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s5h6a51d43cvqv9bvt2tb5o9xz2ccpiv38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fpgkhotytiho00pxh7sw50amg9h8wp4b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w05udg57cc1q5tvtuna5hwe15ahmwueq40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0n9y36ocftjzs0596bjf3xvvnxccuqkf41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fs2vhda9fxxrydchaih6fny781drlrph42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gov3xne0yz920cqf8pho5h17ovzswu9b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ve3hge007ervu8adxt0zs8zu7x9fskuv44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lb2nhin0n31i19pfulw5fsnllkp26p9s45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6w9ljvgg9l3rftwz0rbveisje21jwc0u46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k4ivg3nu7e1fy4eptun2ykkf286763oz47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cynzvr8b4ui9f2xxzoduys9d1k5inuzg48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5sww02qcy2ssabczwecoi2mmjzj83q49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3pix2ntuymn4zqbq76ox0mkalk837lr050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ok3whfh1iikcyei3gpm7zmn6j6kawse51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5mm2v75h683v28ebf1fgn8auyo2f01qs52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xz4xdxtwxb2h4grnv6rejnmorib9420x53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lvnszsm39hmz98kn2b1li3cxvvn7jcp854.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gufsa1zhcsnzp5h5uygb9mghia7176lq55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ypeo1gwfbalqq5cihq8k8xoef7szr5n256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hiicgoremjk23upcs227n60865endybi57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t7y46nteytlltpmstin6axqncyfy5dwj58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1hb2maqekjngt216j4fib42reen2urpr59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ru4hdrkr1skysvbwiig73em5jdpp22560.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s1ch3fdjuy9ff1huj3rz1xjrihwtimyo61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rqw15k9opmwbas8eviv8lm25iyy0d2tt62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6t23m3c0xz4umo19bqp3f0st23spzib863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9t1im4s6mp19pbswyy7ipsektgi8zl64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzwiisc9l76kq1xvl2286imktf1naf3f65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9tl73w44jqb8lsrkje1yb1tnh2l2vjv066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i04avjt3pdhjugw0btvsm37szdp1s4lf67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jlegtdc94znx8epgg05pf11csexprh4o68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa30fxijas8ac3xv4bg9lrwa4gsk6sej69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1o1mkxxebc8z53g3n1mwgel9zim78fir70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k8ue1g6zh9aibyfjj7nphme2klprz60071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0vha9dd1a6dozlyh1f974o54q3h60g7b72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/h1ovar0qb1nb0t9gq3yz966o3ob1qfq373.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nhgljk5fwgai20mxhd1mvkrf8oqjq4fw74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0h5011rx217ktrr6qd4jjugjje9oh7we75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rd0z903af23b11xs0zu0g8iqwzwgev6e76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j2rbprg8c2tvz104m7oa200d4qhpl3p377.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ahn2iqjtspw1r66lj32zs14qul0yr7yx78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mqx5e9g4e23oosb3bneshgs0webuyw6s79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v910f64mo870ogobzbiwadypusl9mwd680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/guqfqbx4r9feaig0p40apku83jbc0g4i81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pd6a1w9w6ao7h9nwbulsf2nmlxmicyk182.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/toviuls2ocj5khs1fo4tljxzzfekjkyf83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xijf61cubakm06dhx93ku768viqw0k9u84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebwuyxpra4y82090xvef4k5huw8e72u585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5l7rqg049qq0bpox8lbbs0windplhjn686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n8oac6m0jg92zcrg3mtoyhqxqgyn6sp687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91rqyqi2ur2y2oj62jdirofbjtpbbf2y88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/haumyjgk3bkiw0daohzz1el7lh26z76i89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cwv9xi3wffsjqh4j83wwihek315y02up90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j985vrcned71rozm86y7u01g4u1wqjy091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vh131478q6wzg9hpk172rms2cu9zgs7b92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16vclnywc6p252kpi34vag76tktw6dd493.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcfun6p6x875grcnyc90eujtvrt0mtx194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3l9g0lf88svqsslfjwd6jfks261mj1rt95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t6p0ynb3ht4l5dr83uw5we9adk5cm0y096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852pmifkd3seeh33n4fnysj4xbiqiryn97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kj1sdn3qve9xf00d8y3loj29g78gm73v98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x0fhtdyg6dmv1oivju3meizx2p8att6l99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ssgr2go88cii1prqyjx2em741afltny6100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/owkmqexkiuke153nis9os6e6e9tz2m9e101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xwu30642ovlvefo1cr3ceowcw1g8cdh3102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ve3gasp5sugily8c31vg6khmibvtp103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n29fcnulrp0h44u11z68gesaya6vwo87104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4w4f44lmbj8kog63edunarmr2zltijod105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2otvwzorxoytbqekmhbcqhdolwqapmwn106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20qmxbf191fztxhzqftuy29h46h8fg85107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/h6qgskct28j6eaiwacqlmnpd0h6kieon108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0gb6sls7m4r5cuzoai5h750odhkg6lnr109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1gydh79ivwel8vtyxve7wh7h0unnhg3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928wiowel0gp8hfqqv01gs14d9h0dpgp111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uose6c9tdg57apq4z9jwyi26y8jb7q11112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cvqmn37hhc60v7z95pxbb9qu9k5x8u3113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07vf735h5nf8fry7jqwf35hfl6t04rae114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nb2as3xdpooni4o1kyl5ptaaqxziwo5s115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xmyy8qthi46srv6zu9h5zkl3xxh5tpm9116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xs2e2xj6kvvw7v8h2ffl33m0ap96yccb117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6njv1qptmq7y51j3ld16ai3rmm3igqtq118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oxb14dazgj3rwgbxeyq1p36glzem1fhn119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rclwrm96skmjiqs0148te2gz3vcnl9wu120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vib2ax7o7lft9vde5o26l55sysjygqk4121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fur2wh9aq0v0d1bioaawsdsmubusm122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8tg600hqc4cxs5axmli17lcenew1xwts123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jjad4qdleiqb9utkoco3h52zfaak6fs1124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngzvq13m67r751hqclwmbbo2wh64nx87125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73qboexfczlnwlkj96foiumyk5h71iwg126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kfhllm1rnb88kwx3ff5rz4c9eqc6u1zl127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i5uoi9osv2frf0jcut3r0f0xowg04vsy128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0kkmm3bcelaz8gfyfloa8osb1hj4wpc7129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abin7qjgx7i26zlgiotnlccuz6nq0qn130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ney32ach0wi7gcb1x1ww7iz0dyy6e2pc131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xgj8igqoabqfz4db498mjb7vw3wrf7mc132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz12ehq2w3qzd6fq4pcwxzbkpbtjlp30133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y5z8bmq2j4x5pq41kmddxaqc9upq5q1n134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ij5ehihyi80ixh4vsegeiwh1t1qd38k1135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wuud2fml0jhs8u0h48lp8he5r08x7em9136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5h5r6dpt404mh6ur8kbvl0srl0u4yxws137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ht1tb4mix9bsn1qa1asziiby4o03gmq138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cm6lj8ueltyh9ee3vp5r3gwe440k0wz139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb00wfpvc9w4c43c0zogpy1h23mmif140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6v6u9f5qk40k010q03vb5dmkf5a1u1ph141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vvbnayrypoo3cxs2o46pttzoa7taa7x3142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uvy6301xj9rw24ubt632r5i2d4m1mjvd143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/irpdpks225sv3kovszqakrkbs770up4m144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eyg9oqkvowf1ry4zpc9bta6bqwd2336m145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1rszpb5ij6b2ipf9i7h8y5x7ku0etrnv146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fiy145p1utwzq5i6i76k7rs0w38hlz147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eq87737mirqhwq988qgsa924s1r72nx0148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngp3mx6v4vx5t6g5sy1hjy10evwi7nbu149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/see75w88mpbztpbe6fav66zgha634pqh150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jfjlsz5mnebc66hv85uzcb0g44k1ofjy151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l9bcsyavyo7aiou766vk0jihl3pdpkti152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wtdfjg233i8zrto910sc0byya1n4t1gz153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hl6e503lzymkuptcj2mpsdfghemoj3h8154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18z8kzu9n7y8vblfcpm89ukcn7kqsb9l155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ar9du0vtroe0u8umikgk4foqpd6ablgn156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hjlzpg8zrwjmueg2spur9indeoub89p3157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15vzwcxsilmk9bpxs43nnw4sg1u4hy4y158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35azhynjyzzgovio0kpoocv0f5q4ezv9159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sty2tz2znvmvp0nkkzhrlpbkvzuus434160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rmd8o7mbzrgowiy08n0vs31q6nuev16e161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ijjwwsygep0i119s1xtadgwl6a8kdhd162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w29czc23m7eewl0p264h0u4ncy378qwv163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ew6i9lmrhmhdkxjm702n9i9okxw5mn1p164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ku0irsxeidikz9vlse16mnx7l39lldlg165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3v6vas5emt01syos7afdj0tvhs6tlm166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2p23peklioanelqtdf2i38dogy473h167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qvb2bhz1gctcp1xh4npx2gnuc4cai4wl168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngi1k3xjg4z4xcoclazsv41xrnk5a0pw169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tsml4h30snmdbiiieg1t3whec3eq3k5b170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ye7kwvaor1c705kv8blfves8syetijsz171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/srn1r29fwr0lxh25jn9bbu871ijykqua172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/thdo0dio2bl683baucbtpxhsgvhny8a8173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ft8w2w1gznw94prockg3w8q9kl26x3r7174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mq5mauc6wlis71x7pf0fyaov3e3v1i80175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mba1n7dt376dwq4cfc3r1i0mxab0iqgq176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wzlivaatvf636l31rb3nvgg6dgyjq5i0177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ro77ia6qs1r3hgw92adirit276lncg7u178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hq5hvrdtl3hbj55zgmaddse4mk6taxez179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k6nascv9llwpku8i19phmdp8uvghv3vn180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fy4nwu4udr8nhapzyeio91sqxe2bx3181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68jxbpm89wgnvcyed7z2gp1gruarpzu7182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4y2fvpssbf2o5t9v0ief3097cbcb08p183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fjyyttdcpi8z1j4rsnahd2ch46jr301184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4t5fv473ouf1khgtaele7auyvnvhwejc185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1iiba2cb2u87gjuo95u2qoucmlspnz186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ncxi5fkiqa2q13x7s9n8ct1qjvgzsq92187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qztfiuubxee0no3ug3kw3ysivygwa8cs188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qwvv8ufbbvw5ncois8qau1o98dg3w820189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smskc0y77qqxttuyu8uxlm2yvd6vh9zk190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ct7xschc36am0ejb2d0dz3jbfxb7x191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6nx3cqh0itfd4mbqw46bume88q21192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uco9unmcw1646bkcy3av1zqspl7weghr193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t530hgs95g3fww0ku26zj6f518glt110194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jp6a7mzqsotz3kb7bur06c2gbuosfvhx195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i986f1ou4uv2sue9vnn6z2ud59lh0n10196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p1m4kxxtk7hqmklyzmlo6otuuqiefhsc197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jbifegxux6osj0s1ztp59i5eeil08rb1198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bz5rsg3l2x50i81cuamw6tzwoftwz8te199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3l84q4m39aj4r33rinrig8mh3zftdj78200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v9ea69978t0lwsj1xy6ahzby3vh94rnt201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eameq0fd3pdlnagti59b1mtqwrtbyvxm202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tntry9556vhkj1kn33ddawahwsn17h0d203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52m5pure52bkutzuzqs7kai20bynkis4204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xi327vucgyuux7qdl35aeqr4qdn3af6c205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/axfdz2hw17nru7n1zj1dvrpz7m4p7soz206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/laccqzxtmnjexw39kvawo2g1mypatpzy207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1jzoytcgoklkmckhctsn817qmz3vqgah208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cjoj97xsboupwid2ay9hgqkuza023c08209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nscfd71mw04u7lva1wz48jod87q3t0n8210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x27dgbzxdpybh3fycbabjkn4j9f126vt211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ix4ofzted2wbbvwvwz2pgkbk0y1i4v20212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/neym2y70g3ii8siaoed9l9mj4ojekwd7213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0nice7damxxk41bnjmtgr595jyyz73yo214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/clb8xetk2q3n0kogkfd4jvtme8uo6dra215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fmk6xxfzok3wmqqbnmkg9fuox65s3bkh216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65s913x9o0e29x0y5n6eaxdczkyyrh0t217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6yb75kfbknuwov3ddz6injbwhrx5uqt0218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hscnb7efvxguhz9j1rvvt8dnm37husr3219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u0p00i7w6fgu58m34nh18ukjdz1onftv220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fgb6dx2agheoh94kv5hh5fhv38dzqyz221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2wy1e21gx4unm5tlwdzlmhewvvu30au5222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36g7g1mfzq66hvhlm3ne62evj0vl3foj223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xv9iej8ij90zj7guqc80e453uoed6yp4224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1js0i1lpsniynsujzfufhjn63xij9ks225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iawfqkzc2y2ponatfbt4k8i3kf6s2cll226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lijdiqio5zjvxnv2mb2xppihli4w570c227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/axa3qgyzvsiguw7ve6qfm4akeqfcqiol228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2r8j540p1tgra6w8444psb5d18aclmcm229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zdgu1066ifl538gzgtb5p5lebz5jkiz0230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3k3wpr4gc5ujiorxotzlvq12wr2rdt3b231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i52630z6tzz7wyid05hgfsr2c2vo3hu3232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v9a1b6s4unlmulkb4wps8jfd8mlulsnb233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tieqpwj9luvpdeun4b83r9gh4g6fa1eb234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t8y1ck3gfivsrhkykcyhqfuu5pex1rl7235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eixtglo6gergnu3q94555gfp2a8wf37t236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389am4qh1v5ir95b9g27eoiih9mh7g9w237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y3ebqwv2a0v91ieel0w3dbrohtvr0ya3238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1n4gk4lgxa5ttpbh60ky353nda9v9r7z239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3wz0qt1ztywzq6j3ajbrgwk8o25xabrc240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x8jr006dx1gg1ie2fe0excapu07b50ri241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wlbb8fxsnxkctrt20y8ipbb2y6g0s2lm242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ikkfds9nvbb4yr90tvu66whc46snlz0243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3jo2hbcxx0fr49n0bz61sugtlfuxouoz244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/opsuo78fbk58yfdfo7j40rs34rubjkxt245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd567tv5055yu1a2s77qsreah3bcw72u246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8jhv5e662ogutpg91b7b21e2kv16jar2247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1u3031ko89rpf5y39r5moma3jyu9wbqy248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gt7u3oxmkhu7k0aa71oasf92dwzi5kqc249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3s9fs8d0r5u5cutsqlk01k72egg6s250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u7lboq63ur2dlb5539q0g39udhftpuyp251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wqgoj3q94j92koh0yv2e91sofclp8e3o252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3g7kt2y3v9x5x3chkcy5xrwr0yrtpwsb253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rfkpj7s9xvx4er93itw8u4au0ht2eocb254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soobyte5xmwqkgqtfsd4tnisbkfhiy9f255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agjh3cm7kb2qc4y3iwnlmw0f5o0nbwmy256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nnt3jelln8e9hdazlcfp1z9w7jxgqao0257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kv624pjje16iw8b8s5mo6ngvpznkr7r4258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kbxql9s5u8z8i9nudj54a6tx01qx63sp259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbwfw8ai9lz1jpd508ed6rztjo6wo3xc260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fy1oyvf5nmbvwkug5xy0oz1nvr60yr4i261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78i6jj9kmni287srfdllozrrw32k7umn262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z1bqcl4cmmusu1ueb7uf4zteg35uezpk263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eskpzqms58iypy5mz1klje8l0dlv0f29264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ovvyjc1kvhze4n2i07tv2ni9231cbc9f265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m6c9154t238wunhel0uexdmmmrfz27mg266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hf8qgc05m2xgnhlbnwezjpggdpfm7jro267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fh0jbmain4mxv18go3lzsr8g2vtullet268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7o977qsq6bin17sscwjmt6wltvfrg269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60xwfjf1znwy5f9rsfhk72eoio9m23i270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xw6bafagk1ls9qbxyk6flesljzvzdb77271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w6tdjjh2h80ni9dwrofp3lkijyv5ffsm272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0oe0dkbpc5ws8ddp52z0bay2puz2hgw4273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9u7jgce02q65sddb2ww2quc2uecosx274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iqo16lcxcn8rgv569vj33radz4o688lg275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81crag6m2546aoiagss689wezmm6g69h276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ehl38smei1quvj7jdnflfmt90jnm5277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n9u5cmtit23vnbblup2z1fa3wm5em54y278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wt7iwyej1xn4n9jj1qrh23jy24ydo01j279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gj76gpudhfiwh0y8d0dnfl03dj4defq3280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hwnvnbl6f9ebs1gpssyooqqzlzvv10fx281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ij2s4zp7cbmuvsd66ijp0dx0dsycharj282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3l4cqt87klzyxewb2dj36cz42210a3zt283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w23wkz1af30iuovdmetnk7un1i7loy7d284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qybwwmhc31oh6ogrmhvyv2aymv2ujp4g285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fwo1btzac49c6ndto9s50mmvu1slcfhw286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iv670pa2pt2uvi3pqzurb9xasasrn4n3287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ypgz851sivd8b0fssrmin1cxwms4s288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mzcrhm8uag18vjok2xj6s8l5uml0y3pz289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v3jhmw9n019hotjpw8wdjvapt516kxyv290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s40gftejs07cp2jkcl0rj4g27av7liou291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bgei3qi0a5nxqx9xjbaqu5gj7xnaws292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70azqsxgc5kr90u01vmjmljros38g1kj293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xnu6fkkpp0nlchw32lgznv39dn0cbb2y294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34yc6jfmcamonr2d293ocogdaes3ight295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8sg07e9xa7l37rv1zvfjfgyurpqtijmd296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2is77caa1iaun11ovkie859h4tvkaye297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1di4bdn6b5tzxulqbllpki9zgfgqjo3k298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ldzcazznh7yq2puovrbk7wkqfgvd8sar299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mt3z3s3z3osv4doo8mzrbq61ps5crs79300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kujy72ce071ynr3uc8o1sio83d17bh6q301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7hicxa6dqh1va3ggcqs79yfg6n157wkx302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y76m3lo0c210urgy9l306cbfg427cnlp303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5j3dkhue1ok0yycx6nyj261klkce6on5304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bikf3c991ayxudnv6uy5ki8k95xtkeg305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oubgagl4y256koi11p6c303tijdsob9n306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f92w5uth7pfon8bn1w5lct78xr8jq307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p70ix4nikj42za0t82c8hm7q00zbl54g308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fq7s3jzm1bkgz8ea1qmdwob5m82hih80309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8v063lpuv985euzu7vlw0pn85geycaj310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca64y2xrrohujo2j921gyoj4wawmr0311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p8r2vyq759l9l2vu0p6whdttlhrwn1wn312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8rljdnkfvz8k9vttimakl0h8uxa12q5f313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qolzmi661m8w3jvkh13jj4mi1j8sugui314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4yifjv2iorbntlydrdancl7s6ozhy315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xojk8vw84pn206uplwn2sqorjza1ldur316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3go28kw2eb5it7xx0vsd8ztinjcgv3yz317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/emxhbf15tvu3hqgz1r841lwk9epyluei318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/drpl8qnoaeqhx3vzmwlesdd4ece7boji319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dku4sos7tu27cmnrudg5v1yvnnnrk9ai320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j07nk5qih0np21c7raci8hinz9szp0h6321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qclt87jmjsey9oump939bpumcaw3ffvu322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n3beu9nae4nfq4ztbwgzy2xl7w0yn3yp323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wxc3okl2xk9du7i6ewqt4fbjs27mmikp324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aliu0dri613ve24oj3r87x4edna3gc01325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qt6nfqncu4x9y10ycm731ftqmxkjppss326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avz14i9manv3i1jtni3wkqydn4jvrgx0327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ije3z5zb41r8lwkr84jt4jg4fys2h9f328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ppjt5fvxfxozh0nucsygnua6acz4329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95pl9f9kfc8cq3fkc5sozjrxt44tx82d330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8xg4vxx116oju6kg914y0hl61jyd5rms331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badybe1i3oh3ipaorxwcsgz3rxp0791b332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ds6fgonuwwina8atse8il6w88e8d2jpl333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fmf540kvrx1a107wib3g2njienat0v4w334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tvhn1ppiit16aqtqdsoxru65nye14x1y335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ju49k088cpkqkibo11bzzsk4mz41hpfn336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gn80qv0cnw50yo7m377ctnsfk7494d8l337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m3yhmu8st5ycawzjca2kplmdw4pdfa3u338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pz07iaalkcm4k9t74l37b63mrsxoi7w9339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5084a8wt5ajpza3fskffipfmonkxb6d340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meb0osg4wjr5w2r0mkw0o13aa60ygn6u341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9j37flbrgdez6np2nblx7ayhik2s8pzk342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yppuy4tpabh5ayg3eaikw3aknujryazc343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5vqliis4d0wly9uayk2d9aet11xv1c74344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vijhz42jisjvsw7aroybzkgmc34rjlz1345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6yi2saaeazsausvc1nk7se9wurkmsule346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w2277wc1stlche0qxumeat0tjze9y2y7347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71sf8zii1s0mcf1djdupbgrxdilg9nn348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yo4apx3y7e9obfnewprywtaglfte6uke349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7on27n1nv733ed2wodtpxmawsqxpmv350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzzoy1a2ryq7dbja8wefkwqod0mvdmto351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jr9ooc3wod70795segjt962m7y426y2n352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5q6wgakp5awwahjgzsajy6046cpg6l44353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d1xhtcggt964qe3v3zln9ms06azn354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7yh41rf6799wcns3wplaxhzhpyb9eet3355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6i1jz0i8ty6ucbiwsy1lutzl58c3borq356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www357.www"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hdfvo7wuholsxn4a9rednlslidjsa2jy358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qu5gla17wy69rraeq6ysf60i59r98n02359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ivwpi2hiag3dizq3z6y3r9zfdke9lqdj360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agknbv48o6cqfgz5xblcw1r4qk6hv87t361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0r3zblmmsrxx6nwlr80je8bpp0k3gwwm362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k071rdc73l43o3y9hwrrm7r90g2r2vxk363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ejksypd2p1uc11g2zpp2yt04zyi1jo7l364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t6ybgjmwbeexs4wql6lfbw59xntss7xk365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ubwdw5xsxriyae6ud5yixdcoj792wmbo366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ktb3r5lre1ty1384kik319okikjs0nlo367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mlk7h5qwl2i68a2et4vw75m9x95om76z368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ou77dc4zi9498iwcymc1h6pso8hfbic369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veabfx40xdvcc5nu9iqfjuqkeoe4xchp370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/upclkd9fcgo5ciusft1hnzksbxa617q0371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6s6slqrcwxsbb9eli4s7fao5uoz32t4d372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chgrfi31y07z2i9if50xrhihwg0fzbd6373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qxru61560l13b1qmmbqm4821w1yjllw7374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3u1jz3ki362d8pdu65mz0avba2ey79ue375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jqvoht120n2ch3vkpu1kv2wjxj0ycd3s376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gqfbi18gzbemu72f184w6s20csbjuyea377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g5uxkjywkmww9zr6ucd9y1vuejc61d6n378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0j2hncht5nypl0mt9ie1y1hzemmssbu379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xua4d91xj56coy8e0zakyn427s31woch380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts174el3qfjfzmkas0gfi7k6o28qlhac381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vcwm7wuaw2yoy44s7snjavte75p5u5zs382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ykyqwcgurufmv0nc777cg6heogj14xfw383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/byr8hr8rs63hdlsuarveiwql3onfmhyy384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p0wk4f4ol9vpimz4bo1l62z8f6ztuvm9385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t8xzdfeaxpcwygsui2xy2y7z2uttgokg386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j7qxyrno2xyjdp64z49bm6sjt9drhx61387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70h1uxzu3b09d3ak7l3klusb109j2hd388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m9jzppak3wptqapanxdc3xvela0i1ht0389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kg66omnqf7u406ag9aratt3knwu11lrg390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0h4oi0l7xtdgf44yydqy6evyt7yl7zud391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21qicosdrdqob4jt2q00oc211op6jtoj392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gjh2hc3zlq8mmzkhsvbbcpgsrngtwdkl393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ukb41yke1emf9vbis8pinm8lzblsdw4394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71rh0lwxxfh11ogw3ftdfdr9yzmcv395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gi20zlhx5eikj39bzry34dp23t66kzlz396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19wti5ogp2tflq2fc1t9i1gmj6ibcp8q397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hntkvzlms1ulpjrdx9uv5arjsv22ab0b398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04oceffvdyk9s556t87ai0h49efywon3399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lnei1zutxmx03vhxtxnwt9fqcldcxxxe400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cou11v4a0cp600axgu23d9znkeuczf74401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z6jd0rudsc7b15o64icl2hnu9t2wayxi402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z6fy5011rejgeg3qn7yeicqgnlldw98g403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31vadx7fkmx0otusatgvtbfauaceaqwi404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ny47d6u1wq4tg77c2hpprvt9m2fliy405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66rcxw48s5hkrp0bt4o44r1bfuznkv406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ybpivhbxu3e4e68c8h3is0i274def407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fn85vvr65jz9gy6t4a9j9qb0m8azcgfm408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p2jk4ocvgyarj2ym5hu62f0w1supeuk3409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xmf37ay6933nrur9e33367cv7as6r8hw410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nspdit2q1qepwbhvmx5i5o75ew2130px411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xy0errk7azcbwd8kuc0823zs4c3uh50a412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jhsgatj6o5ifjfiqn0gead3ihc6h21fa413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ylta0v7lj05pxzmefmu4qsa52x9n1v3m414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vecgczfo102o4zyy4bocw313xp22ipvh415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80obvysdcro7aowdjd8diknor3a3mat3416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hw4epiehx7sut3o28eqng4n6rg2r9oo1417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m8j0qkje2t6mpzr8bkxkfie08wt5i15z418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6sc5rdq20x1szshuxwtnpchbr68u2jtl419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nuvozteknzkwi46ktr5ch39sk26rs393420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ei7u0jxqmpy3pg5cp49wys9z7yhefa1d421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ua3x5ustjy7qlzvi1eee83jx2v6ne422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/luexdkejk8m551c1rhx19blb5uy3xyog423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ppmy1shb2ctsjihrappw0iiet7m8mw424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edi3d25zdvfh7kpxpty5lwcz39rzcxeu425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ibmm956zf13uds10k8jh1vzhavpnszwz426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14sfcaw27d8urhi26gqulhz68j3m5tpr427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0t6gjob04wtzzqd40vzzxvont3l1hcds428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2kfjxqxpl1ub8hokw23nu8jlez436q429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pwqenwsd84qynywtd0b0zdx7akvqcwvf430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s4bqei7jmon7xlmdjlihidmb5finxboc431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ryv41t8wsc0ppzudkeoa5iqqgjqupixi432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gl4shml5wz5vm0ui40w61lx23exsduf6433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2sqd1658ez684g151bf532g1sz7evuo434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27gv0o1k6nnqn3m7gge4aq5iqbhgffxc435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2sv170q0h8fnct7piuqge340cv2liz5436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1vm074afjfdiwi0p7uud99xuzefpa21b437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/idy66o47eic59heopl23ox3pld0o7sfp438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8t6w6v1sv5zmalz7xn4ekdfqt2essn0439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0m169reoaw0s1b9y941q2r7f0r03he7l440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1k7hu8z8fj7q2h6q2xrc5dromv9mk6441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n6eb23g26fa4lq6c4llkccg3a2ha19a1442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26qjm5f9t2xe2kmt5sr3chixprrdaz5e443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hszv2xyrfecul306smh3nz2unzglc4ut444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3i8his2dlj2w6u8ahncl3rd8p8mhk2zk445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fp90f28fvfe292ylde0tkwgp680amk2h446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rkr0e462erq0xyyg8ckckj5oh52m8d0b447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aligu1mqvumqtwixifjnibv28s5w21f2448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mr8176rfrndqf3o7mkonnd25jjgxb1fi449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bib4o5ah1z9at3uin3vatmv65n435z3450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i14tsowxzqbtl1q5m6yfz747ni879bsu451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fpuopwrjz5cjqd7xlg8tt9eelbutr5x452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0jo190yc9ehliv0xy9qx8b698acye0gz453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m8pwjqx1y1hxph1izz0gcp6zututcap0454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61nf0jnbufaxrcsbn89na0hlwdqnm18h455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867gjilnb49xt8vbbb7k9iywkm5hlt8456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bvuzez8un4odobt5h9sjbpf00zkfqcyc457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2axpi8stwbvad8z6fzofeuuqf2j2pw458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/swvqjzronf35jv0t2j6gm53nu275jsmr459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adshyo3w9b3ozjqddnjl6e1hqwfyyy460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nyrorjkv3oxl18jwzfsmt0cwj12o5fhd461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ifb7w89meb4cz3lepidp6rnil4g7lmml462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tplkkfb7mjxbuepb6q2xrwlzhagz296i463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baxcn5okhfp3s4ope25bsf3qmmh4kt9e464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eyxaebvuzogrtyq7o5tl94vq35vk5fa0465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k96aj4ys08scqddwrtoymjehq67zmv0r466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/imjv2ww02v916e4lhkknyvd8a5ima20g467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ibje5fli622jr7ye36hatpx31eiwfyv468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uzixdkqvhem3by99aqzbueyxibt8wjmk469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g2bsaxsqk22snziwd9phpgcp8pm30ru3470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xn1as3tuk3m5v1u23bvvyzjaojv806sz471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/czgm73f9ixrs9gmyzkncd51lh8jo13vj472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0wy307h3h62v0vfocw5mjbcdnab4j5ad473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hq8iy10d2gcvfdrym6v0sj4mbsvvuuzx474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942w6chbsqa08yfgwybw9np7pglb4xd475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2y50021agz12idrmekgr3x0z05oe1px2476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zr46xndi37z1ire3umfzjxwnnwgbmc01477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/thb8aeh2vvcy0gz5jsobdmj0v2dy4593478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bmsu4qpzizonliqyilq1kpb6l1uzauj479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zoaw2rp7r4em3c9f19tk750tzvnh8fsx480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aizqmm6t6371udozqnrg6wipkply7hqf481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k6oic0b3vkkjt60b9cb99ihax1w0l32s482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ilfe8eqys017czpgje6bydekn13z112y483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zk1ppm4hp1wkez1r364r38wtr28o8do7484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z0ktntjz7uqareroh9i2h3wxff72oqko485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pt0qcbycuh03gmz0ucmrriswma6ea3wk486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9q3ax27a4ihnfy1vz0s796665otm7u487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/to5f3f8n01f29wxvm1b30qq6nad5koce488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q1tgt193wy74lism95mxor2s42sfxrko489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/urcnn0dr28dkemwe92li76sopx42s0gv490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0wjw9z56o2ezq8h979k6p0mq7i3ysezo491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bxrn9xeecr4vw72ora7aejvc40g5s1bn492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0zw43pnxvdgf2q2pl3e0rebkq1yeiqwp493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ys7r8p83akj8ylx95xdbi5iyt8p16494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94p6gqlamu7qq2s7x43h22ai5nl7lhn495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jloc593583sr75nh6u89xhb381sz09jj496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pa9gddgvizshfhyanqkls1gamvwyodae497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xszr1gt15fjib5v6y072xbtf6vkyioek498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz9qd1qxfg1yo4s469e30bpaacsl39fl499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0n5bj6z63aur43kbh1w7wa3ooi4793v4500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8khikklqvol60a6m5n9hs3hke7po4ld501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9lo6dog03ge8bu98mfg2xovn1bwf8yuu502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ofldkz37lpqws88kl9t0rhlofvnovo91503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ovkadg28e74gx304m5tkln35vm1glz1n504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www505.www"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www506.www"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www507.www"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www508.www"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/njc47g1270usk5mxb93yre3uvgj2a04s509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/et0m3zbtdshd4558vkxq615z7qs4xs6i510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3gdo6iaexpg0l7dpi7j1vx8k6sk21gk4511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jnzmic4lt4mqc6q9m6y6hujle4uvax04512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jt4752o76b0lldiv8chda2mm7ljbiaas513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kjpbacl40hhmebgude7xxg2tp1tdy1i4514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x9755o8whosn6kpeaqx6kwovxyxm8rau515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/resnhhmsz7rgzf36d918td1fw5thz65r516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vnxgtwg5tcxy3axoi1qrcqe3dr1tl596517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qhw5ftbddixb39jjvm7wnhp4v5h1m9sg518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1elcy1g635tt14ljvg9or7uv17m3yeop519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ugoxx95ddacs1hk37i3zfycirzkbq5xq520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q2grrbiq8ri6ob3l2oxnf99megxtvlus521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8uqu2wf3mx48ss2rt6z9mq0epsis82xm522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/asf7wpfjtvjkp0kmj26yrmzj97s1axuf523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0y0fu8q0o8ehdcozwjiehrt4h1pkqyv1524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www525.www"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/igi3n0wzrt60bysw3umb0rrt4rtzbnrw526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kewh364hzjhn4eokguiadiydaekqqosk527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qto62rgla4jxvf1xktyjrcfja0x86per528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p76qsjq372nrrn7469bk3o4d6tdnovw4529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzff6yldqj9c7pr5ebfk5lmhxn6dj64e530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zjegq5fzk0ue7fxt3cpo3hihbydt93vn531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4qjh43hu26tn6c3z94bn3d3i1dob226i532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x0r58sv63ik2ifzgzjgcioudzaqga6j0533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n7t6abxdxp0dxyijpruvjy9hlzamzu6l534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2lutfhciolljku2sv8chjql6bfraiffq535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hp7mjdprltyzggjkyxnab2m8ls85movp536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dzrcazb0e2rbl0lv0dj0n3i5emr2xdk537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ysxyh9h8ik0zq80u9si8sr4ltr842y538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tr2mtaq3b4si27618n4xest1vzo6rbve539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38vzdrzjypsxk9s3shudzbf9rg0176u540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047qes7nnbzps62tl4yodyknbdewnv8541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j33ync0235zqq00m8bhvf2a3bc8z2dl6542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fg6bj0mla1f5lamurpdrq1q2x20em7543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0vpkj9hx0ohshz0dr139k0jzauz4mkl544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadqeyaaokgnxmaafxnkqu26w0tahdy545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www546.www"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tq3272mkm47221gxxw58i13nymvi14pg547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88igvq7g3lxj09knn9kz9xrsudg45grd548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t597cjvizx81g054sj052kf99z8547ur549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hsv9fr3y2wz8qgqnn8o0lwn4llryw5aa550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0m78l228t549hk0bznnb9bv814bjv9m551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v4go90nr52nbed9g71lg8z5lunssv2ze552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa7a3p2fqg1ay9x7syeo06hlepsa1fde553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l30nwqq31wm9xmpts5j9qql9flpvlin0554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qymdo6dptgmjs5blg0p26r7w6hnyvdwe555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6q0h9bvj3aeni4irsfp1nm2cyjy9q556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mmga3qqmt3d4daeu8ql71lbj783xinw6557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9jowrepchan0a1a0ibp8e3um6c055rh5558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73g7da309yaun1ghcewku00jvyqhb3n4559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kbo6r7q6ymur1l7wh7b60uwf633ws0x3560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v4mle2xgettb9p7lvpvu2mu8w5hdgnkp561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qe2zbyocql7r0dhy3i8vzbnta21wz7cw562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351cbi69oyurnqxfq4kxpcps8l57ebf563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0y3h54u6tfzaucge4hcdhq762o62ayhv564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nm329pmppazf054iripqyhgjlngriv84565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fkab7bcgx6mwonek5euqjif0vpoam7qe566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/h2d6z9ckx86z305ehpczaarloascyjyk567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0isi9n84rkgeg393u5vwqacsa8ody1i568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30t3mbgobqwyw4yam4r56cw3k9vp2bru569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ax40xf8zsmmpbts1k2l2sputogy5p2bq570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hs0ndeku7aehp8oe2hgltibdsabwgx3e571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xgvxqz08kqubx1bma549w83dzrhjolmx572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wxukaa1ybvnrdsof9m9b40s6v7izjz0e573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bub0l0mfkd3jgxbevq4frisl7mm8s5574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sxhg2bpzjt0f4oraxtdvkaio6ppx3llt575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/geb6y5nvkofsn0mg2zs3tn0ithb3sy4j576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o4l623u8v5ve6sr3q6532eoo0kd7wyvd577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fh1mdc9nh1mb6ucus6z0k7c2xh8jt1tn578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98zd0ahlgon8om333kfzgw9305lj98ip579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sjv6kclyk1cmedwuh110ooz80r94x3l7580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vno2j7myqlfjw43rbhgyzcd9cn4h9r5j581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dv05wh8wgb0wu466323cq5ee75qjjq96582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l8p71tt4vrq5bq15uw1btmuendcra3yt583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/na0bmyhqb5ztjp56zab0a84kx5a9rtsc584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9rjtwx66094z6kfsar84yydubxljf5sv585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7k0r69lfjv34x5ve3wbjo7sjk0on659i586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pws8od2fdnpltvaexeeglto71au5ce1n587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373930y9sqqbsw7tjbrwmuhsd8q4w81o588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6sj4pyxaaiqpzce0541dpc7m7nt48q589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7nupk9sdk3r94is5nb39ey2niw2yx6qq590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ljik30z2xb4154q3d5zoigmwlx60jkca591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l3ouslior6bo772gw7f9trbkp0gike4p592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jg9d6s4k6gb1nm2igbbzfvfky9y9dafc593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860122ctoo3plvyvs6use5glrejon5z594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/terhywov0h2aylb3mo13syezhk3vrjfp595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y9vl3128uwr34jia181gvob7xc7tudf9596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60mwcs5eantdggx57ypd0j4xykjp388k597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8hycosnc2iqpqjuxsjos77an76vng598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/im6o6n1o4h6sl6oyo2cr2fvqr6g0k9uw599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lqqjaun1hlrucwd6c973r0d2wcjndcyr600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1jprmvu02s4gsdx5big8vvlpw65a9cwg601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccxdp6ixn04ezavr1la6rsg7dsfjn3zt602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/og393badp248n2wpirpe3pc2ctkt48j7603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pwcmetifr7k39z40ou7x8fi5dy78zpmu604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ewlsrb3m5tgq0su0m2w67zzgbh7z09cg605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kxgte12ty1glypra6xz8gr7rx4v23jen606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tf1yj4q2334v70yx0cuxtfathn6sgox6607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k8ofsqe2lt1lhwoqi7mggnquby2he6c4608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dprvctbqmkpnxkmoeegwn7wsce62uy31609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oyu9el67o2zg4r38isdx0kme5zbt1him610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5mo1v62y8o1nk7llcik3l3f8jnlcd0b611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yaoanwadom2sj9xz0evnb793g6xnvel8612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceaqwghj5754nnsj9iuzjprtjgwtih613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501k5qoe4jp6i455i34gghprazrmx2is614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5xllxnt0e7hh8uzmxuqswfo0w8wrs8d8615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mvso130fwwhrm3e8rrclbe05dljz4q25616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ah7hk5jxzo4nlrryp3wug6kgeq0k1ax617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oue9yb3lqi1dzkl9fpxx7jh93d3q2n51618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uqni2kx4wr3bla582539phxuyjgg5z9d619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/javgzh2ivh7xwtew533h361dzx7pox13620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dzzx0wkzop03b62eyh6n0p67anzq1hla621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qzln77a2e7ve33wn5xl81a761ti333df622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mu320wkfpa2bw9ty0q2os2xp5vpk9538623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qirmrqv1i2kr0kscdhdw85250p5pzutx624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4su45vv9r9jbw7uaw2dw0nd77pjbqoxr625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ywjc12pvcjg92dro9jwgxge3o31zgp626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kuf9vq41nq5uhizvckci1w2m33w8s9zk627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56wy4dhyvgoqhkiyssf7r61cquoqlfwh628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tj9ncpn1f2zh5qib9ua9vms4bjwlszcq629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wixegeqzeltokn9rojnt203m1xnjxdzu630.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r7r7jzp48k4469s2zktgm60t0hq41g9d2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zy320mvszleraz4hq57cjrx53w7o0s123.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yydtzl74vpgthkkkuk3hyry0rdt0qxza4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jpfsks0by1ucqu410v8r1vfypcamjta25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890r4xmh7pbli6ey4g4nxcx2gvj4u4t76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1uxyac2kci48j6ppmjdijzxvet2glel77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0l5zo69b9a1df1leb2elp4v1n2hjshp28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3mxghet3zgkrn9z7a6r26q3k877dt059.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m1x4hkqkpqhakah84kgs7n7rfx9owfxg10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dxplg924t0xmb82bp5099jlsh0v4n0ed11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7xfqzfz3sudux7989baj1s6rl2mo1kmx12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gpaqar4m9hikh0338n5i0zhydcwwis4m13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stvonqzk8m3rkvsys234w0v2w547jnlj14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318inwmkofiprqp5xy8n2a1ptl3mc1xu15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cek29vsuy5qhpavif036cob88fwjoyc16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kysht2g1rmsiog8elugii84xq6rkany117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3n9ptthgncwg2i17awi0cdy74d5g1418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngnvv79xb8d34ionzjcnjxwwrbibscte19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v6t0mzq9ydqw49uy54owddfife2cs3kr20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/icy4dihiq4uamiy2qsscnh5sxtt2bq0n21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nn9f6j99k38qe5e81gvjanab5xdjdz9l22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zlfau91ewqzr3107cfi1pt9grkxrs8vt23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mkaea9715a7itzwf90zp8p11qh3s1bri24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ga8j19uo91nl4ia70j74vxn21dj8bpbn25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avos1pmnaz08mj7j7x0nb0o4uorpvyf826.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rqhg51sx45iizio0wdbzhrc0thprh9up27.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07pftepsgkj667z6933qoegqheuml42828.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o04ah22vzjxj9jyy3amajvz8xnn1lu8829.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/awqq3qmskh11ld89uj95mzbczw9vigjs30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lifmooyv490nhu81agm1z3fj38bplauo31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cnsabdni3sstuyzia6yzc67azc0hx9dv32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2w35veqqehwmovxr1rhsxhmrn23s1kj833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klemd9yfuer8r65v5q97emhzg2zq8zly34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76mbdkz9gsdhwdouhjl7sz38vd9rp83i35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ysuq7o5qy0d1m317m8m80vvoncrrfa636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/et4yqt54n1bc80zetxwjn6p0gqkizxdm37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iriwgbx46jb67pkkf44hqu1gbhgh1mcq38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tp85rv1qfebydq4eberlkkm99nu7hio639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s6bh52j8duhs76ss9w9mussetksnq3b140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q4pxjtx6k4hps6k05931zu5p9fr6pkir41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0vm0ahfm7qc0wjoxlajcnawwar4zi4f042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nrniej7apdewobnldny55iqai0f4jd3q43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l46wkbhgyompv96qdevcwhq4x9n5b0dr44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hv4xxiw7i6d3rs54w3hvwc6mn70qtrys45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4h3wn9uzpnrtdwef70jd675n8ik6478l46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mpcgaufor6kawt3c3q4t2d9f1z9erjns47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1y1g4qgfexw6lr86djdnhus8gxx1hu7848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ga11u554qdn9dp78duewt8ldt2f7fud849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aukg9rgbo363a9891vz1jleabj15xv50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/idjh151zuitdkvohv18hk724n1793g1y51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gfaeplln4xjcnvho6tv8b264wvfdsnbm52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dl73ct3hupd1ejq0iqsoef0cqrpqpg2u53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q84irccaqeg3qosw64qtz6b35ppp9dvd54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p2lhd1p3x6new221ua0auvkcet4ewrbl55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0zsu2plubr87648pmqyfkizluky2hsun56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dsz09473mkjnb485rfxs6wfkok9qgtw657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezmmvb9ct6xpwtouik4zm7dq1tr76wwt58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rzxt2zj9ktycxkowpivspcpmisrtjykf59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o9md1ymiczy4pkb2f72lvr70nej1o2z960.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zluh7pco40d00p9m3ivr4z3vq9mjlkg161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53zmt7ffq3en72pak0ntdb05josxxk7v62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ioc08vgiy5x0a5lmf5vzsua3sp984crl63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gk1twf1kw7aw0v558jnafqtiy089tcqb64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dpm0zgxdvqf3gf9wdujb35os4r3t8a65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lhas2i42e4xwfxfntk8b2p0dpkkiqsav66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s946572zwl7mihdc9cm32xq2cs4jcaxl67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www68.www"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ka31xb73wxn5ekmtufuv72mfip4ls69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4nnlcrqfkpg9dxckdkouuacntbz69rv470.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ye403siiwomxtmalgwaw5q6uk69huzp071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qh0qpwjbm0n579cxrfyu7csracca3qju72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1tcau9kezz412tqzirpi8cs7kdc74hth73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aletb3ogdoga17ul596p0sohyxl16thl74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa05b7wu3u3jly2oc7z4mqfbnsx6i01275.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t6ts8vyqsiw2h0e3cni5baof2l0s72kp76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i6lc7gyzn8m2g5midruuvyskeelq56kw77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6jrwtqepwyeh053sc8nct5bwzg2hjmp078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y0ot289fuegtbackscmtjwt7rey3ap4k79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5kbe7at0bk2eneru728gvawdp8ucp1bf80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t6rdedj29fe21jqoniqu90vbi26djfs581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbmtb1afe5nyjf0v5xebo6m60qnkcn4882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029hy138mssp65dauu3yigqrd6mwk99783.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acg3nd5rgtc1ig3mysdutlzahuw8hn0484.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/on3rxrl7em95xx213cwf8mwaxn78atgb85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qt9knah5045g0963h1jksheg1zh75mbh86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ld17otohvxgyik30phzsp7jeagzj2z2887.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nzpokkma2glbri6m84jph1zem88tuyt888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bk7cwfmtn01vg3a0cwhqezqfucyvmqu89.webp"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/roern016s00e26rk19mq41zl1dezmw5990.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n3u32b3t87mv1apc7zbnxnkh4s0np8pm91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ib7tbpt2gk3lxzkbvrxxujetozmr6z7s92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5wdpvk2m3ssv67w8z0i2sugkuxvxxnea93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xe7sqfrf8adbgv808pdb7f6w8hovvn0k94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0o04khc436f5evjao61wkxbiyf882h7995.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bsx60248s95dkbwkrim18wfcmuz2gdrs96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zpnv0xb477z8gqrg8pkc9ix56438sj0u97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmwrsoczbl583qbdkahvg0x35vbopd5198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xqhw8jhzf7inse34umreevj0egtijysi99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ome68587wy08kqz0knehi65a5mg1deiq100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8i20fxcy1e8edi1x9qxtebee5isq7bs1101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5jx1bsscrveq0rgujd9y3b67rmz4r102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mvk13a6nqrw6vk645puybyqytgtnydzx103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38qzdik11ly9f225gxzsrye4926rk0vn104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1tcn9k2x7vp50t5vl4i24qme7mtonnw6105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x69n6oczufpbi1ba4c4iq7ldy1xfz9mj106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mjmc9fssui49mms01ptcjl7307zpzhd6107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5pkg5cxr3j8bp0le2cqq3wnuck5lgq2x108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j61y2hl27kh2pf0a3x3n1h8cf3w5i01g109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5m7ww60pda7tzedsjwlxl8gqrxjacx3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9g79okeqx7y7boupctrn47uyk7ev6o9x111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3wkskbznyl5muii110a59534fpax2by8112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/clcox0jbjiet4spuugqgqtti1miwzabo113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gjm4xvq9zoh8covp9uuvvme4ui9yo1xo114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ui73bhps3a30k9rjckx7lmwwrgmybmz2115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lofpck62zl1p89pcwb6ylulxi4pfr8i7116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tc3fe33mv29dq0whv6ymd3ourc3izavq117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18lcwtpfoc0yrhbtvgu6pej9bof6p0d118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bakyopw823291o7voqgirqfj4oqet0id119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www120.www"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www121.www"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www122.www"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www123.www"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www124.www"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www125.www"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b308z2bdrmrcitt6jgcpjvwxi49vgxj126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cxtjumcu431kxjk0znbrvfh75i4kxi8127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jxg7js0087wpzrx4a0hpw2upyrzeraml128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/on9vgzs6wmx97332ir09u44whqz5hqqv129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07pnx6o9ifkmjg2qexrfii8iqc7t7qni130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5nmq28gx6dhk6mk82szskm6xc5ci965131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z93aw1uskgbcdq04ywotce7ea5uag6sk132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bh2roc3z6gpuepdv6gwctz22gnlyno3133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pdfba0lg2g0ra1qarea3aaq2qqx2gir8134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udsga8yjmbowde55zqszwkk7tgvtj52c135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rsd5emny972l07xzgs1o4l9i7n2a7iep136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cq2v93p22eqe0t7u9a672u66mioac4n1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z71fb9zskvb416jaqkajzvilzdq3xs5i138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r3vt04tspng08ugsmu3ziscgt51cdkpa139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/me015vqv9e87uae29sx0auf8zugl91qd140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7qza86dg78abs4dk99el3md3ioiyo33m141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff3j4ccr1w06nx997jr6msvd0i9hw142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdp5uvv5zf1tz0h8ce2jb5ifbmf9gzcw143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4z17msqgd4xtfjl2w67stwjqqmir4as0144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uwx9c8b7f5zl28bm7qc3q2seve1cteln145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jqejipiv4zdzgqc4i8i3ltawkxxyfq1b146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5v7kqabhcx5q5zzjfscwobai67l7acm2147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wu39dntnz6uk6761on16apzbvglxj5hn148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nwdgwiygsyz2oe0u2vb8ebeva5whmz15149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mafmsra18w7iqcyq9blmvpjnaynxnq6e150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98vkwd3dp2oszlui2n3jqzyy9c9bo0zl151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n5c3ebcgghge5r0v1m2s8pljgbub9jke152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www153.www"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www154.www"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www155.www"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www156.www"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www157.www"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www158.www"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www159.www"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hel1eklzes8mdi4iy0mxaklxikx0cotj160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xy20yy1uh30zsfmxb395hy2pw8y6u2yv161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/roiinazepn3zac0mcgq40zo7uhji0abo162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03y03wx5zz0gj0w3i3r04c3eqxy5c1wn163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5hk7a93vayb0bxb9f3cprj0fczloll1h164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fasgwidsolrowy8sj78em8gz27bvzfw165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5qchkdyc9uozpdtedgc9ok74w665rhtl166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99tjkkylksvsbbna3twu07mvyhm4cmov167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ls50jb0isr9m3xrlla3fqhdbnh96yzih168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1er8yw5oxdqwd0oehodf9w9siqccm8y169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r1bk91v83oxllqth1l11lkhrvyk0z3wc170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/emorjocgnwtwj1fjadr0avq38abayxlf171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de7dao09ad7dwvsgurxa39ih2qw13k172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aiywsef1imt1es49ug6ou0mr67q01os173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6vtxxymz3w9ep52a8fvbcj9ddi2z3xg1174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2j28hm4n5vznsgv5jhnky8ktm0doou7t175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5kxsa1cb17u6lxofyocx6r9yvpbaadp7176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2rotliloh371qewbqxsfkgwozs71inco177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qjvxzlcnxhqy1oxubpgc2bho040shtm6178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lxc5hzk0cah2tonwofkpd3xj9yusct2z179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jdldxkjfhl62tbdaw2kco7oppm2a1tta180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7es8sm9p1bhadmusjo3thb6hb9zasdxp181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zim9jzys7u3iu6k6dfalggkxmmti3v04182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pv7v8i2236epuvv83sc4godun5zs3d65183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uq7cvcq326vpn6g0ugd2l69dbur58sol184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p1x5mmeui001tbx5jmsvetk52107rza9185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9olcu8w9iyl1z9w5cqpfwe34i3ty4ijm186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l9qxy5tlvw769jwotwf2vv9d724s5n2u187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344lt73jjxoqacz8wl0bgusu3i71pjch188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z2sol8oq4tj8w799xylgf3kfb0t4ftcy189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3z1h5mw10btpe92tvtqdjs3atnb091il190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8r8j2xb6lmaqxekzidn2l8y2irxffr4c191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rcptd170eiiygn7pwcjepjqf5nibtq37192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i5ley6pvb056b1e14fbyczbo3ia59e4q193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaux1ctgxillv3e7pte4aealf12xpio194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dtzsc0fkjc541clz1u6tr9nhcz3lcx2195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gdu30p78rtm1wgsrdulza088mb6nmlqy196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z9mmvwvqt61jiia7esjarl4rdbu3nq2m197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j5rwm6p4bl1ssmo08qjd3qcxlbum0yad198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mnj4y0qp0rcc0pudi67ks3y7duze4327199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t2j2e4vpnvmaqr63w6groibh2du5ogto200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ar64ltrus7qlktx6cuhko7rt1ixo1201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u8pqusdximtv63figd3lb2pz04i37vdz202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/exvo2c7mtlkmwlkki8714nf6mrt3f53k203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ph3sh2h27r1f6731gnbdvt3nljee3q3204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x21xjpb7hf8v0tnk4lruirx3ugfl1jmd205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8tds50meswhipdvij5nilhene81a2y7x206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eti0px4doq1bibrkabexz5zlsslusxl6207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l7sfkt4mg6zkacq7sesgnmkdgsh3zc2f208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zy33yfes1lzlyjzh1t3n3cnw52px04gk209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbrlwtz0fxjxqn6r683s5b08gont4kk0210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t1veyl1gv6cxmys0wyew13sgt8rw9etf211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gaqfvg0811ld7qkpid8ja1sjl5zeviob212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q2tnamdc3v05o609iwby1h0k5l3flrcj213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n5kizfxzja73w778xmjmfjsnf1phitw9214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4t57szej62es4w3akvam4p633764w4q215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nt6rz8ax9ydiny1586j0vthczotwpjin216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9znfpht8czq6lix4vqlnp9k27jcpwggj217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zemfb1z6bhy7rt1d9hwjn7lnxpmcfv5z218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/etixrprbkhz7zngdkuj6jkw2kom4e919219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4tzflood023hhrur9ludx3octfdcyq220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ykmdl2tftw37cxpq6nywbiebjuhja1zz221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hwdazndqm7ze5vj50ur0uw720j7v6wui222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbjjrfal1o9makdlfm9te2y3q280efv6223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ytjzp9m1eb95v2zednnkvk6bes0mt224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bjitfm6azsl2rzuj0d7fd3xhp6pkhc225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5wmgrh415epf5pzqdpn9kmesjqa4trm226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1uzcil4v94jusr40igqyobhb4mdl1kw9227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3pp6azfk0bq329xa16evjqgj121mb0l0228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gddcdovmcyqa54ijv2nolz7ygwidr012229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w50qylmmapvcvf0iyjfcy5xjhboleswe230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fixu03sf15fpjrxo6j1ejxrs2ac5i4k7231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qy1o1nx3o89slcs9pxq752ib93wam2kc232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/spok3cbtjdq4bvnj4w2k872vlohaaoiz233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/viixr6dfwwbwlhi33h7vw784p1q3r7oo234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l4lb1w0114z90olbm5xv2tspmvlllt0u235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3h5y3uiicfcwwmgjdzm8kucd9oofkch236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gezg2j56ulvx01554dysug5tiaa3vse8237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t8xdo3t07nxut3p5a4h00kw0bwoon2yr238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qen44huz36y7l0y4vov5pnvy1eo5yclf239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20xslqx4qaeefir9o17a7znrn1j22dxr240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03v7t9wp5iuj1prajzbzxp8z5pf5fa76241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j1xjncmeenz3yuqmndp38x3e9lv42lgv242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jumtjhfrku23faavsk2y1v9hkt13dumm243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21rpts6d6r43hzkq1gv8ed7axzb1lomc244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29lo5x1cbx6346gnr25p41zj14go1245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5uzjjk3ew9mri57i361le52lgwjyyup6246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pu9ccm5fg6uhcaecraj903o6z70kj4qk247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38qcmkj0q7of8knw7pldpw4azfbsn1lc248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9yqt8pa7cc45ef574vsayrm3rmgq6m0b249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rckxsav0fo6u2zjr0pu4xhk44uyqinep250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/srujvu0ptpvlit0l3fqytidqkzjkx4yz251.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3019425" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Елочная игрушка &amp;quot;Веретено&amp;quot; (бумага), D14xH50 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Елочная игрушка &amp;quot;Веретено&amp;quot; (бумага), D11xH40 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Елочная игрушка &amp;quot;Елка&amp;quot; (бумага), H90 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Елочная игрушка &amp;quot;Елка&amp;quot; (бумага), H90 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Елочная игрушка &amp;quot;Диск&amp;quot; (стекло), D8xH8 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH16 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Елочная игрушка &amp;quot;Олива&amp;quot; (стекло), D6xH13 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D4xH28 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Елочная игрушка &amp;quot;Желудь с пайетками&amp;quot; (пластик, бархат), H12 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), 18x15,5xH16 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1095375" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Елочная игрушка &amp;quot;Мышка&amp;quot; (войлок), 6,5xH12 см (Светло-коричневый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="12" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), 19x19xH30 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Елочная игрушка &amp;quot;Мишка&amp;quot; (стекло), 5,5x5xH19 см (Коричневый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="13" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D22xH20 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D18xH30 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D18xH38 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D23,5xH19,5 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Елочная игрушка &amp;quot;Машина&amp;quot; (стекло), 14x6xH7 см (Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="17" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D16,5xH26 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1152525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D19xH31 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D23xH30,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D26,5xH35,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Елочная игрушка &amp;quot;Клубника&amp;quot; (стекло), D7xH10 см (Ягодный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="21" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D16,5xH17 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D19,5xH20 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D18xH30,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D18,5xH26 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Елочная игрушка &amp;quot;Инжир&amp;quot; (стекло), 8x7xH8,5 см (Розовый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="25" name="Ваза &amp;quot;Джапанди&amp;quot; (керамика), D22,5xH33 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), D8xH8 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="26" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D17,5xH21,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="971550" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D23xH28 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D17,5xH16 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Ваза &amp;quot;Арт&amp;quot; (керамика), D20xH14 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Ваза &amp;quot;Арт&amp;quot; (керамика), D16xH26,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D7,5xH22 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="31" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D14,5xH30 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D20,5xH24 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D20,5xH23 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="647700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Ваза &amp;quot;Арт&amp;quot; (керамика), D15xH20 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Ваза &amp;quot;Арт&amp;quot; (керамика), D17xH31 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH20 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="36" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D18xH16 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D5xH17 см (Изумрудный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="37" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D17xH24 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), D10xH12 см (Изумрудный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="38" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D16,5xH23 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D28xH16 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="485775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Ваза &amp;quot;Баухаус&amp;quot; (керамика), D17xH45 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6,5xH21 см (Изумрудный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="41" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D20xH30 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Зеленый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="42" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D20xH45 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Елочная игрушка &amp;quot;Алмаз&amp;quot; (стекло), D9xH23 см (Зеленый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="43" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D20xH30 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH24 см (Коричневый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="44" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D20xH45 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Елочная игрушка &amp;quot;Олива&amp;quot; (стекло), D8xH15 см (Коричневый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="45" name="Ваза &amp;quot;Феерия - Лимон&amp;quot; (керамика), D13xH25 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Елочная игрушка &amp;quot;Мыльные пузыри&amp;quot; (стекло), 13x13xH13 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="46" name="Ваза &amp;quot;Феерия - Лимон&amp;quot; (керамика), D14xH35 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="47" name="Ваза &amp;quot;Феерия - Оливка&amp;quot; (керамика), D17xH21 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="48" name="Ваза &amp;quot;Феерия - Тюльпан&amp;quot; (керамика), D7xH15,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH26,5 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="49" name="Ваза &amp;quot;Феерия - Цветы&amp;quot; (керамика), D16xH13 см (Белый-желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Мятный)" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="50" name="Ваза &amp;quot;Волна&amp;quot; (керамика), D23xH29,5 см (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Елочная игрушка &amp;quot;Птичка&amp;quot; (стекло), 11x4xH6 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="51" name="Ваза &amp;quot;Волна&amp;quot; (керамика), D21xH41 см (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="533400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Ваза &amp;quot;Баухаус&amp;quot; (керамика), D16xH36 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Елочная игрушка &amp;quot;Воздушный Шар&amp;quot; (стекло), D10xH20 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>32</xdr:row>
+        <xdr:cNvPr id="53" name="Ваза &amp;quot;Феерия - Лимон&amp;quot; (керамика), D18xH19 см (Коралловый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Елочная игрушка &amp;quot;Воздушный Шар&amp;quot; (стекло), D15xH22 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="54" name="Чаша декоративная &amp;quot;Феерия - Шишка&amp;quot; (керамика), D30xH10 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH26 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="55" name="Ваза &amp;quot;Феерия - Птичка&amp;quot; (керамика), D19xH24 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="56" name="Ваза &amp;quot;Феерия - Клубника&amp;quot; (керамика), D33xH22,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Елочная игрушка &amp;quot;Домик&amp;quot; (стекло), 7x7xH9 см (Жемчужный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="57" name="Ваза &amp;quot;Феерия - Клубника&amp;quot; (керамика), D25xH30 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D7xH21 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="58" name="Ваза &amp;quot;Феерия - Клубника&amp;quot; (керамика), D21xH24 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="59" name="Ваза &amp;quot;Феерия - Шишка&amp;quot; (керамика), D22,5xH27 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="60" name="Ваза &amp;quot;Феерия - Ромашка&amp;quot; (керамика), D24xH30 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH29,5 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="61" name="Ваза &amp;quot;Феерия - Ромашка&amp;quot; (керамика), D24xH30 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань), 19xH37 см (Кремовый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="62" name="Ваза &amp;quot;Феерия - Ромашка&amp;quot; (керамика), D26xH22,5 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань), 23xH23 см (Серый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="63" name="Ваза &amp;quot;Феерия - Рамиро&amp;quot; (керамика), D20xH20 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Елочная игрушка &amp;quot;Бант&amp;quot; (войлок), 13xH14 см (Светло-коричневый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="64" name="Ваза &amp;quot;Феерия - Рамиро&amp;quot; (керамика), D16,5xH23 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Елочная игрушка &amp;quot;Подвеска&amp;quot;, (акрил), H27 см (Голубой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="65" name="Ваза &amp;quot;Феерия - Малина&amp;quot; (керамика), D23xH19,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Елочная игрушка &amp;quot;Капля&amp;quot; (стекло), D7xH10,5 (Мятный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="66" name="Ваза &amp;quot;Феерия - Малина&amp;quot; (керамика), D19xH22 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Елочная игрушка &amp;quot;Олива&amp;quot; (стекло), D6xH12,5 см (Мятный)" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="67" name="Ваза &amp;quot;Феерия - Желудь&amp;quot; (керамика), D21xH27 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Бумага крафт бурый, 70 смx10 м, 65-70 г/м2 (Темно-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1457325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Чаша декоративная (керамика), 25x20xH11,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1457325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Чаша декоративная (керамика), D22,5xH7 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D3xH32 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="71" name="Кашпо плетеное (водоросли), D27xH23 см - D22xH18 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Кашпо плетеное (водоросли), D27xH20 см - D14xH7 см, набор (6 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Кашпо &amp;quot;Джут&amp;quot; (цемент), D21xH17 см (Зеленый-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Кашпо &amp;quot;Джут&amp;quot; (цемент), D15xH12 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Кашпо &amp;quot;Рококо&amp;quot; (цемент), D21xH16,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D3xH30 см (Золотой)" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="76" name="Кашпо &amp;quot;Лотос&amp;quot; (цемент), 30x15xH13 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D4xH28,5 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="77" name="Кашпо &amp;quot;Лотос&amp;quot; (цемент), 27x15xH13 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Елочная игрушка &amp;quot;Капля&amp;quot; (стекло), D10xH26 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="78" name="Кашпо &amp;quot;Лотос&amp;quot; (цемент), D21xH17 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Елочная игрушка &amp;quot;Капля&amp;quot; (стекло), D10xH19 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="79" name="Кашпо &amp;quot;Лотос&amp;quot; (цемент), D21xH17 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="80" name="Кашпо &amp;quot;Лотос&amp;quot; (цемент), D19xH15 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH16 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="81" name="Кашпо &amp;quot;Терра&amp;quot; (цемент), D17,5xH11,5 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH16 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="82" name="Кашпо &amp;quot;Терра&amp;quot; (цемент), D22,5xH15 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), D5,5xH13,5 см (Светло-синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="83" name="Кашпо &amp;quot;Рустика&amp;quot; (цемент), D20xH13 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 9,5x6xH13 см (Светло-серый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="84" name="Кашпо &amp;quot;Волна&amp;quot; (цемент), D20,5xH13,5 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 8x5,5xH14 см (Серый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="85" name="Кашпо &amp;quot;Волна&amp;quot; (цемент), D20,5xH13,5 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Елочная игрушка &amp;quot;Козлик&amp;quot; (войлок), 8x4,5xH13,5 см (Бежевый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="86" name="Кашпо &amp;quot;Волна&amp;quot; (цемент), D16xH12,5 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 8x5xH13 см (Бежевый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="87" name="Кашпо &amp;quot;Волна&amp;quot; (цемент), D16xH12,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Елочная игрушка &amp;quot;Лиса&amp;quot; (войлок), 10x7xH13 см (Оранжевый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="88" name="Кашпо &amp;quot;Волна&amp;quot; (цемент), D16xH12,5 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Фонарь (металл, стекло), 18x18xH51 см - 10x10xH16 см, набор (3 шт) (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Фонарь (металл, стекло), 38x33xH83 см - 22x19xH45 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Фонарь (металл, стекло), 18x18xH54 см - 10x10xH25 см, набор (3 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Фонарь (металл, стекло), 27x23xH56 см, 23x20xH39 см, набор (2 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Фонарь (дерево, стекло), 22,5х22,5хН54,5 см, 18х18хН39 см, набор (2 шт) (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Елочная игрушка &amp;quot;Енот&amp;quot; (войлок), 9x8xH12 см (Серый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="94" name="Фонарь (металл, стекло), 32х28,5хН62 см, 21х23,5хН46 см, набор (2 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Фонарь (дерево, стекло), 19х19хН40 см, 12,5х12,5хН26 см, набор (2 шт) (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Фонарь (дерево, стекло), 26х26хН70 см, 19х19хН43,5 см, набор (2 шт) (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="714375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Фонарь (металл), 23x23xH70,5 см - 13x13xH41 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Фонарь (дерево, стекло), 20х20хН48 см, 14х14хН31 см, набор (2 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Елочная игрушка &amp;quot;Собака&amp;quot; (войлок), 8x7xH12,5 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="99" name="Фонарь (дерево), 30x30xH52 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Елочная игрушка &amp;quot;Кот с рыбой&amp;quot; (войлок), 9x6xH10 см (Коричневый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="100" name="Фонарь (дерево), 35x35xH60 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 7x6xH11 см (Бежевый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="101" name="Фонарь (металл, стекло), 31x31xH91 см - 16x16xH41 см, набор (3 шт) (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Елочная игрушка &amp;quot;Енот&amp;quot; (войлок), 7x5,5xH13 см (Серый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="102" name="Фонарь (металл, стекло), 18x18xH54,5 см, 14x14xH37 см, 10x10xH27 см, набор (3 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Елочная игрушка &amp;quot;Лис&amp;quot; (войлок), 7x5xH15 см (Оранжевый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="103" name="Фонарь (металл, стекло), 18x18xH52 см - 10x10xH26 см, набор (3 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Елочная игрушка &amp;quot;Кошка&amp;quot; (войлок), 6,5x6xH16 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>69</xdr:row>
+        <xdr:cNvPr id="104" name="Фонарь (металл, стекло), 25x20xH45 см, 20,5x15xH37 см, 15x11,5xH28,5 см, набор (3 шт), в асс. (В ассортименте)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Елочная игрушка &amp;quot;Лиса&amp;quot; (войлок), 7,5x5,5xH15,5 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="105" name="Фонарь (металл, стекло), 18x18xH52 см - 10x10xH25 см, набор (3 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань, пластик), 35xH40 см (Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>71</xdr:row>
+        <xdr:cNvPr id="106" name="Фонарь (металл, стекло), 18x18xH51 см - 10x10xH26 см, набор (3 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="923925" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Фонарь (дерево), 35x35xH79 см, 24x24xH47 см, набор (2 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D12,5 см (Синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>72</xdr:row>
+        <xdr:cNvPr id="108" name="Фонарь (металл, стекло), 17x17xH45 см, 12x12xH28,5 см, набор (2 шт) (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="847725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Фонарь (металл, стекло), 22x22xH52 см - 13x13xH23 см, набор (3 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D12,5 см (Синий)" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>74</xdr:row>
+        <xdr:cNvPr id="110" name="Ветка искусственная ягодная (пластик), H70 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Елочная игрушка &amp;quot;Желудь&amp;quot; (стекло), D15xH20 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>75</xdr:row>
+        <xdr:cNvPr id="111" name="Венок искусственный еловый с ягодами (пластик, ПЭ), D85 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), 10xH30 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>76</xdr:row>
+        <xdr:cNvPr id="112" name="Удлинитель для орхидей, H37,5 см, набор (1000 шт) (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D15 см (Серебряный)" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>79</xdr:row>
+        <xdr:cNvPr id="113" name="Удлинитель для орхидей, H38 см, набор (50 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), H16 см (Голубой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>80</xdr:row>
+        <xdr:cNvPr id="114" name="Удлинитель для орхидей, H37,5 см, набор (500 шт) (Пустой цвет)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Пакет подарочный &amp;quot;Новый год&amp;quot; (бумага), 23x10xH18 см, набор (4 шт), в асс. (В ассортименте)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Пакет подарочный &amp;quot;Новый год&amp;quot; (бумага), 18x10xH23 см, набор (4 шт), в асс. (В ассортименте)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Свеча цилиндр &amp;quot;Бермингем&amp;quot; (пальмовый воск), D3,5xH20 см (Светло-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Свеча цилиндр &amp;quot;Бермингем&amp;quot; (пальмовый воск), D3,5xH20 см (Изумрудный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Свеча цилиндр &amp;quot;Бермингем&amp;quot; (пальмовый воск), D3,5xH20 см (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Пленка матовая полупрозрачная, 70 смx30 м, 40 мкр (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Пленка матовая полупрозрачная, 70 смx23 м, 40 мкр (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Пленка матовая полупрозрачная, 60 смx45 м, 50 мкр (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Пленка матовая полупрозрачная, 60 смx30 м, 50 мкр (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Пленка матовая полупрозрачная, 60 смx100 м, 50 мкр (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Пленка прозрачная, 50 смx44 м, 40 мкр, 0,8 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), H14 см (Голубой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>81</xdr:row>
+        <xdr:cNvPr id="126" name="Пленка прозрачная, 70 смx39 м, 40 мкр, 1 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Пленка прозрачная, 70 смx27 м, 40 мкр, 0,7 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Пленка прозрачная, 70 смx14 м, 40 мкр, 0,35 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Пленка прозрачная, 60 смx92 м, 40 мкр, 2 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Пленка прозрачная, 60 смx46 м, 40 мкр, 1 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Пленка прозрачная, 60 смx28 м, 40 мкр, 0,6 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Пленка прозрачная, 60 смx14 м, 40 мкр, 0,3 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Темно-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Светло-желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Светло-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Оливковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Пленка матовая &amp;quot;Сансин&amp;quot;, 50 смx40 м, 53 мкр (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Бумага крафт бурый, 70 смx40 м, 60 г/м2, 2кг (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Бумага крафт бурый &amp;quot;Письмо&amp;quot;, 70 смx10 м, 70 г/м2, 0,5 кг (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Бумага крафт бурый, 70 смx20 м, 70 г/м2, 1 кг (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Бумага крафт бурый, 70 смx40 м, 70 г/м2, 2 кг (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Бумага крафт бурый, 70 смx10 м, 70 г/м2, 0,5 кг (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Бумага крафт бурый, 70 смx100 м, 70 г/м2, 5 кг (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Бумага крафт белый, 70 смx100 м, 70 г/м2, 5 кг (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Бумага крафт белый, 70 смx10 м, 70 г/м2, 0,5 кг (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Фоамиран, 60x70 см, 1 мм, набор (10 шт) (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Фоамиран, 60x70 см, 1 мм, набор (10 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Фоамиран, 60x70 см, 1 мм, набор (10 шт) (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Фоамиран, 60x70 см, 1 мм, набор (10 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Фоамиран, 60x70 см, 1 мм, набор (10 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Фоамиран, 60x70 см, 1 мм, набор (10 шт) (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Пакет подарочный &amp;quot;Волшебная елка&amp;quot;, 18x10xH23 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Пакет подарочный &amp;quot;Дед Мороз&amp;quot;, 22x10xH31 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Пакет подарочный &amp;quot;Дети и снеговик&amp;quot;, 18x10xH23 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Пакет подарочный &amp;quot;Дед Мороз в новогоднем лесу&amp;quot;, 22x10xH31 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Пакет подарочный &amp;quot;Дед Мороз и елка&amp;quot;, 26x14xH33 см, набор (10 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Пакет подарочный &amp;quot;Дед Мороз и снегурочка&amp;quot;, 18x5xH23 см, набор (10 шт) (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Пакет подарочный &amp;quot;Зимняя прогулка&amp;quot;, 22x5xH31 см, набор (10 шт) (Разноцветный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Пакет подарочный «Сладкий праздник», 18x10xH23 см, набор (10 шт) (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Пакет подарочный &amp;quot;Золотая елка&amp;quot;, 22x10xH31 см, набор (10 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Пакет подарочный &amp;quot;С Новым годом&amp;quot;, 13,5x6xH18 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Пакет подарочный &amp;quot;С Новым годом, 26x14xH33 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Пакет подарочный «Чудесного Нового года&amp;quot;, 18x10xH23 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Пакет подарочный «С Новым годом», 18x10xH23 см, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Шоколадный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Коробка шляпная &amp;quot;Горох&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="685800" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="771525" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Елочная игрушка &amp;quot;Елка&amp;quot; (дерево), (Красный)" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>84</xdr:row>
+        <xdr:cNvPr id="192" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="638175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="714375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик, стекло), D10 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>85</xdr:row>
+        <xdr:cNvPr id="195" name="Коробка шляпная, D20xH20 см - D12xH12 см, набор (5 шт), без крышки (Светло-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик, стекло), D7 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>86</xdr:row>
+        <xdr:cNvPr id="196" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Елочная игрушка &amp;quot;Глаз&amp;quot; (ткань, стекло), 13xH7 см (Черный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>87</xdr:row>
+        <xdr:cNvPr id="197" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Елочная игрушка &amp;quot;Леопард&amp;quot; (ткань, стекло), 15xH10 см (Коричневый)" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>89</xdr:row>
+        <xdr:cNvPr id="198" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>90</xdr:row>
+        <xdr:cNvPr id="199" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Изумрудный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>91</xdr:row>
+        <xdr:cNvPr id="200" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>208</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>92</xdr:row>
+        <xdr:cNvPr id="201" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Лиловый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Зеленый-золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>93</xdr:row>
+        <xdr:cNvPr id="202" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Елочная игрушка &amp;quot;Кольцо&amp;quot; (бамбук), D40 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>94</xdr:row>
+        <xdr:cNvPr id="203" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Темно-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Елочная игрушка &amp;quot;Конфета&amp;quot; (пластик), 40x7xH19 см (Белый-красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>95</xdr:row>
+        <xdr:cNvPr id="204" name="Коробка шляпная &amp;quot;Любимой маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="809625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Коробка шляпная &amp;quot;Мама спасибо за все&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Елочная игрушка &amp;quot;Конфета&amp;quot; (пластик), 30x4xH12 см (Белый-красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>96</xdr:row>
+        <xdr:cNvPr id="206" name="Коробка шляпная &amp;quot;Мама спасибо за все&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (пластик), 22x5xH22 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>97</xdr:row>
+        <xdr:cNvPr id="207" name="Коробка шляпная &amp;quot;Моей маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Елочная игрушка &amp;quot;Снежинка&amp;quot; (пластик), 50xH50 см (Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>98</xdr:row>
+        <xdr:cNvPr id="208" name="Коробка шляпная &amp;quot;Моей маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик, иск. мех), D21 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>99</xdr:row>
+        <xdr:cNvPr id="209" name="Коробка шляпная &amp;quot;Моей маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Елочная игрушка &amp;quot;Мишка&amp;quot; (полирезин), 4,5x3,5xH9,5 см (Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>100</xdr:row>
+        <xdr:cNvPr id="210" name="Коробка шляпная &amp;quot;Моей маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Елочная игрушка &amp;quot;Мальчик с собакой&amp;quot; (полирезин), 5,5x4xH11,5 см (Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>101</xdr:row>
+        <xdr:cNvPr id="211" name="Коробка шляпная &amp;quot;Любимой маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Елочная игрушка &amp;quot;Девочка с яблоками&amp;quot; (полирезин), 5,5x4,5xH12 см (Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>102</xdr:row>
+        <xdr:cNvPr id="212" name="Коробка шляпная &amp;quot;Любимой маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Елочная игрушка &amp;quot;Мальчик&amp;quot; (полирезин), 7x5xH12,5 см (Кремовый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>103</xdr:row>
+        <xdr:cNvPr id="213" name="Коробка шляпная &amp;quot;Любимой маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Елочная игрушка &amp;quot;Девочка с муфточкой&amp;quot; (полирезин), 5,5x5,5xH10 см (Кремовый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>104</xdr:row>
+        <xdr:cNvPr id="214" name="Коробка шляпная &amp;quot;Любимой маме&amp;quot;, D18xH18 см, D16xH16 см, набор (2 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Лента атлас, 15 ммx25 ярд, на катушке (Светло-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Корзина плетеная (ива), D28xH10,5/29 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Корзина плетеная (ива), D33xH13/35 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Корзина плетеная (ива), 52x41xH15/45 см - 31x21xH10/30 см, набор (4 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Елочная игрушка &amp;quot;Мальчик с подарками&amp;quot; (полирезин), 5,5x4xH11,5 см (Бежевый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>105</xdr:row>
+        <xdr:cNvPr id="219" name="Корзина плетеная (ива), 45x36xH14/41 см - 28x19xH9/26 см, набор (4 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Корзина плетеная (ива), 45x36xH14/41 см - 28x19xH9/26 см, набор (4 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Корзина плетеная (ива), 39x32xH13/36 см - 28x20xH10/25 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Елочная игрушка &amp;quot;Мальчик на лошадке&amp;quot; (полирезин), 9x4,5xH12 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>106</xdr:row>
+        <xdr:cNvPr id="222" name="Корзина плетеная (ива), D33xH13/36 см - D22xH10/26 см, набор (3 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Елочная игрушка &amp;quot;Гусь с барабаном&amp;quot; (полирезин), 7x4xH11 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>107</xdr:row>
+        <xdr:cNvPr id="223" name="Корзина плетеная (ива), D33xH13/36 см - D22xH10/26 см, набор (3 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>231</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (пластик), 29xH29 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>108</xdr:row>
+        <xdr:cNvPr id="224" name="Корзина плетеная (ива), 52x41xH15/45 см - 31x21xH10/30 см, набор (4 шт) (Беленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="Елочная игрушка &amp;quot;Олива&amp;quot; (пластик), D12xH28 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>109</xdr:row>
+        <xdr:cNvPr id="225" name="Корзина плетеная (ива), 45x36xH14/41 см, 28x19xH9/26 см, набор (4 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1562100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Корзина плетеная (водоросли), D31xH31,5 см - D23xH23,5 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1590675" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Корзина плетеная (водоросли), D34xH30 см - D26xH23 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1638300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Корзина плетеная (водоросли), D36xH31 см - D26xH22 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1457325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Корзина плетеная (водоросли, ткань), D31xH27 см - D24xH20,5 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Корзина плетеная (водоросли), D32xH26 см - D25xH21 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Корзина плетеная (водоросли), D34xH25/29 см - D26xH18/21,5 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик), D12 см (Белый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>110</xdr:row>
+        <xdr:cNvPr id="232" name="Корзина плетеная (дерево), 30x16xH18/30 см, 26x12xH15/23 см, набор (2 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Корзина плетеная (дерево), 28x13xH17 см, 21x10xH15 см, набор (2 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Корзина плетеная (дерево), 23x12xH28 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1809750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Корзина плетеная (дерево), 24x15xH10/28 см, 20x11xH10/25 см, набор (2 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Корзина плетеная (дерево), 15x10xH8/22 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Сухоцветы стабилизированные &amp;quot;Скабиоза звёздчатая&amp;quot;, H65 см, набор (20-25 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Сухоцветы стабилизированные &amp;quot;Скабиоза звёздчатая&amp;quot;, H65 см, набор (20-25 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Сухоцветы стабилизированные &amp;quot;Скабиоза звёздчатая&amp;quot;, H65 см, набор (20-25 шт) (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Елочная игрушка &amp;quot;Шар ягодный&amp;quot; (пластик, флок), D10 см (Бургунди)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>111</xdr:row>
+        <xdr:cNvPr id="240" name="Сухоцветы стабилизированные &amp;quot;Скабиоза звёздчатая&amp;quot;, H65 см, набор (20-25 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="238125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Сухоцветы стабилизированные &amp;quot;Тетрапанакс&amp;quot;, H68-70 см, 50 г (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Сухоцветы стабилизированные &amp;quot;Тетрапанакс&amp;quot;, H68-70 см, 50 г (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Сухоцветы стабилизированные &amp;quot;Роза&amp;quot;, H50 см, набор (3 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Сухоцветы стабилизированные &amp;quot;Роза&amp;quot;, H50 см, набор (10-15 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Сухоцветы &amp;quot;Коримбия&amp;quot;, H55 см, 200 г (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (пластик), 32x8xH32 см (Розовый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>112</xdr:row>
+        <xdr:cNvPr id="246" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D20-25xH65 см (Белый-голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Елочная игрушка &amp;quot;Гриб&amp;quot; (пластик), D10xH13,5 см (Розовый)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>113</xdr:row>
+        <xdr:cNvPr id="247" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D20-25xH65 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>255</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="Ваза &amp;quot;Шинуазри Королевский синий - Сумка&amp;quot; (керамика), 18x9xH21 см (Синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>114</xdr:row>
+        <xdr:cNvPr id="248" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D20-25xH65 см (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>256</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="Ваза &amp;quot;Шинуазри Королевский синий - Сумка&amp;quot; (керамика), 19x8,5xH24,5 см (Синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>115</xdr:row>
+        <xdr:cNvPr id="249" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D20-25xH65 см (Разноцветный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D18xH30 см (Синий)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>116</xdr:row>
+        <xdr:cNvPr id="250" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D20-25xH65 см (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D20,5xH36 см (Синий)" descr=""/>
-[...4259 lines deleted...]
-        <xdr:cNvPr id="251" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D24xH27 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPr id="251" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D20-25xH65 см (Розовый-сиреневый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
-        <a:stretch>
-[...11368 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -23260,62 +9454,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I639"/>
+  <dimension ref="A1:I260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E639" sqref="E639"/>
+      <selection activeCell="E260" sqref="E260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.85546875" customWidth="true" style="6"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="1"/>
-    <col min="4" max="4" width="108.4021" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="110.830078" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="11"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="9"/>
@@ -23394,13250 +9588,5291 @@
       </c>
       <c r="E9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="130">
       <c r="A10" s="15">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="17">
-        <v>644.0</v>
+        <v>526.0</v>
       </c>
       <c r="F10" s="15">
         <v>1</v>
       </c>
       <c r="G10" s="18">
-        <v>644.0</v>
+        <v>526.0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="130">
       <c r="A11" s="15">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="17">
-        <v>561.0</v>
+        <v>400.0</v>
       </c>
       <c r="F11" s="15">
         <v>1</v>
       </c>
       <c r="G11" s="18">
-        <v>561.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="130">
       <c r="A12" s="15">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="17">
-        <v>483.0</v>
+        <v>2628.0</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="18">
-        <v>483.0</v>
+        <v>2628.0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="130">
       <c r="A13" s="15">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="16" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E13" s="17">
-        <v>284.0</v>
+        <v>2628.0</v>
       </c>
       <c r="F13" s="15">
         <v>1</v>
       </c>
       <c r="G13" s="18">
-        <v>284.0</v>
+        <v>2628.0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="130">
       <c r="A14" s="15">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="17">
-        <v>232.0</v>
+        <v>182.0</v>
       </c>
       <c r="F14" s="15">
         <v>1</v>
       </c>
       <c r="G14" s="18">
-        <v>232.0</v>
+        <v>182.0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="130">
       <c r="A15" s="15">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="17">
-        <v>198.0</v>
+        <v>225.0</v>
       </c>
       <c r="F15" s="15">
         <v>1</v>
       </c>
       <c r="G15" s="18">
-        <v>198.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="130">
       <c r="A16" s="15">
         <v>7</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="17">
-        <v>383.0</v>
+        <v>177.0</v>
       </c>
       <c r="F16" s="15">
         <v>1</v>
       </c>
       <c r="G16" s="18">
-        <v>383.0</v>
+        <v>177.0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="130">
       <c r="A17" s="15">
         <v>8</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="17">
-        <v>360.0</v>
+        <v>389.0</v>
       </c>
       <c r="F17" s="15">
         <v>1</v>
       </c>
       <c r="G17" s="18">
-        <v>360.0</v>
+        <v>389.0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="130">
       <c r="A18" s="15">
         <v>9</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="17">
-        <v>279.0</v>
+        <v>390.0</v>
       </c>
       <c r="F18" s="15">
         <v>1</v>
       </c>
       <c r="G18" s="18">
-        <v>279.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="130">
       <c r="A19" s="15">
         <v>10</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="17">
-        <v>431.0</v>
+        <v>1616.0</v>
       </c>
       <c r="F19" s="15">
         <v>1</v>
       </c>
       <c r="G19" s="18">
-        <v>431.0</v>
+        <v>1616.0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="130">
       <c r="A20" s="15">
         <v>11</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="17">
-        <v>360.0</v>
+        <v>2934.0</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="18">
-        <v>360.0</v>
+        <v>2934.0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="130">
       <c r="A21" s="15">
         <v>12</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="D21" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="17">
-        <v>697.0</v>
+        <v>2874.0</v>
       </c>
       <c r="F21" s="15">
         <v>1</v>
       </c>
       <c r="G21" s="18">
-        <v>697.0</v>
+        <v>2874.0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="130">
       <c r="A22" s="15">
         <v>13</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="D22" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="17">
-        <v>552.0</v>
+        <v>2993.0</v>
       </c>
       <c r="F22" s="15">
         <v>1</v>
       </c>
       <c r="G22" s="18">
-        <v>552.0</v>
+        <v>2993.0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="130">
       <c r="A23" s="15">
         <v>14</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="D23" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="17">
-        <v>768.0</v>
+        <v>3532.0</v>
       </c>
       <c r="F23" s="15">
         <v>1</v>
       </c>
       <c r="G23" s="18">
-        <v>768.0</v>
+        <v>3532.0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="130">
       <c r="A24" s="15">
         <v>15</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="17">
-        <v>249.0</v>
+        <v>2934.0</v>
       </c>
       <c r="F24" s="15">
         <v>1</v>
       </c>
       <c r="G24" s="18">
-        <v>249.0</v>
+        <v>2934.0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="130">
       <c r="A25" s="15">
         <v>16</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="D25" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="17">
-        <v>495.0</v>
+        <v>2334.0</v>
       </c>
       <c r="F25" s="15">
         <v>1</v>
       </c>
       <c r="G25" s="18">
-        <v>495.0</v>
+        <v>2334.0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="130">
       <c r="A26" s="15">
         <v>17</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="D26" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="17">
-        <v>192.0</v>
+        <v>2934.0</v>
       </c>
       <c r="F26" s="15">
         <v>1</v>
       </c>
       <c r="G26" s="18">
-        <v>192.0</v>
+        <v>2934.0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="130">
       <c r="A27" s="15">
         <v>18</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="17">
-        <v>256.0</v>
+        <v>5268.0</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="18">
-        <v>256.0</v>
+        <v>5268.0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="130">
       <c r="A28" s="15">
         <v>19</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="D28" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="17">
-        <v>812.0</v>
+        <v>8260.0</v>
       </c>
       <c r="F28" s="15">
         <v>1</v>
       </c>
       <c r="G28" s="18">
-        <v>812.0</v>
+        <v>8260.0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="130">
       <c r="A29" s="15">
         <v>20</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="D29" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="17">
-        <v>246.0</v>
+        <v>1736.0</v>
       </c>
       <c r="F29" s="15">
         <v>1</v>
       </c>
       <c r="G29" s="18">
-        <v>246.0</v>
+        <v>1736.0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="130">
       <c r="A30" s="15">
         <v>21</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="17">
-        <v>206.0</v>
+        <v>2334.0</v>
       </c>
       <c r="F30" s="15">
         <v>1</v>
       </c>
       <c r="G30" s="18">
-        <v>206.0</v>
+        <v>2334.0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="130">
       <c r="A31" s="15">
         <v>22</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="17">
-        <v>198.0</v>
+        <v>3294.0</v>
       </c>
       <c r="F31" s="15">
         <v>1</v>
       </c>
       <c r="G31" s="18">
-        <v>198.0</v>
+        <v>3294.0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="130">
       <c r="A32" s="15">
         <v>23</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="17">
-        <v>464.0</v>
+        <v>2874.0</v>
       </c>
       <c r="F32" s="15">
         <v>1</v>
       </c>
       <c r="G32" s="18">
-        <v>464.0</v>
+        <v>2874.0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="130">
       <c r="A33" s="15">
         <v>24</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="17">
-        <v>784.0</v>
+        <v>4969.0</v>
       </c>
       <c r="F33" s="15">
         <v>1</v>
       </c>
       <c r="G33" s="18">
-        <v>784.0</v>
+        <v>4969.0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="130">
       <c r="A34" s="15">
         <v>25</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>55</v>
       </c>
       <c r="E34" s="17">
-        <v>552.0</v>
+        <v>4048.0</v>
       </c>
       <c r="F34" s="15">
         <v>1</v>
       </c>
       <c r="G34" s="18">
-        <v>552.0</v>
+        <v>4048.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="130">
       <c r="A35" s="15">
         <v>26</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="E35" s="17">
-        <v>569.0</v>
+        <v>6979.0</v>
       </c>
       <c r="F35" s="15">
         <v>1</v>
       </c>
       <c r="G35" s="18">
-        <v>569.0</v>
+        <v>6979.0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="130">
       <c r="A36" s="15">
         <v>27</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D36" s="16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E36" s="17">
-        <v>223.0</v>
+        <v>1527.0</v>
       </c>
       <c r="F36" s="15">
         <v>1</v>
       </c>
       <c r="G36" s="18">
-        <v>223.0</v>
+        <v>1527.0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="130">
       <c r="A37" s="15">
         <v>28</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E37" s="17">
-        <v>464.0</v>
+        <v>1820.0</v>
       </c>
       <c r="F37" s="15">
         <v>1</v>
       </c>
       <c r="G37" s="18">
-        <v>464.0</v>
+        <v>1820.0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="130">
       <c r="A38" s="15">
         <v>29</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="E38" s="17">
-        <v>754.0</v>
+        <v>1701.0</v>
       </c>
       <c r="F38" s="15">
         <v>1</v>
       </c>
       <c r="G38" s="18">
-        <v>754.0</v>
+        <v>1701.0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="130">
       <c r="A39" s="15">
         <v>30</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E39" s="17">
-        <v>754.0</v>
+        <v>2141.0</v>
       </c>
       <c r="F39" s="15">
         <v>1</v>
       </c>
       <c r="G39" s="18">
-        <v>754.0</v>
+        <v>2141.0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="130">
       <c r="A40" s="15">
         <v>31</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D40" s="16" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E40" s="17">
-        <v>784.0</v>
+        <v>4985.0</v>
       </c>
       <c r="F40" s="15">
         <v>1</v>
       </c>
       <c r="G40" s="18">
-        <v>784.0</v>
+        <v>4985.0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="130">
       <c r="A41" s="15">
         <v>32</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D41" s="16" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E41" s="17">
-        <v>573.0</v>
+        <v>4985.0</v>
       </c>
       <c r="F41" s="15">
         <v>1</v>
       </c>
       <c r="G41" s="18">
-        <v>573.0</v>
+        <v>4985.0</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="130">
       <c r="A42" s="15">
         <v>33</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E42" s="17">
-        <v>440.0</v>
+        <v>1408.0</v>
       </c>
       <c r="F42" s="15">
         <v>1</v>
       </c>
       <c r="G42" s="18">
-        <v>440.0</v>
+        <v>1408.0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="130">
       <c r="A43" s="15">
         <v>34</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D43" s="16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E43" s="17">
-        <v>151.0</v>
+        <v>2113.0</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="18">
-        <v>151.0</v>
+        <v>2113.0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="130">
       <c r="A44" s="15">
         <v>35</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D44" s="16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E44" s="17">
-        <v>535.0</v>
+        <v>1876.0</v>
       </c>
       <c r="F44" s="15">
         <v>1</v>
       </c>
       <c r="G44" s="18">
-        <v>535.0</v>
+        <v>1876.0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="130">
       <c r="A45" s="15">
         <v>36</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E45" s="17">
-        <v>175.0</v>
+        <v>2699.0</v>
       </c>
       <c r="F45" s="15">
         <v>1</v>
       </c>
       <c r="G45" s="18">
-        <v>175.0</v>
+        <v>2699.0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="130">
       <c r="A46" s="15">
         <v>37</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E46" s="17">
-        <v>175.0</v>
+        <v>2464.0</v>
       </c>
       <c r="F46" s="15">
         <v>1</v>
       </c>
       <c r="G46" s="18">
-        <v>175.0</v>
+        <v>2464.0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="130">
       <c r="A47" s="15">
         <v>38</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="E47" s="17">
-        <v>175.0</v>
+        <v>2053.0</v>
       </c>
       <c r="F47" s="15">
         <v>1</v>
       </c>
       <c r="G47" s="18">
-        <v>175.0</v>
+        <v>2053.0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="130">
       <c r="A48" s="15">
         <v>39</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D48" s="16" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E48" s="17">
-        <v>469.0</v>
+        <v>3447.0</v>
       </c>
       <c r="F48" s="15">
         <v>1</v>
       </c>
       <c r="G48" s="18">
-        <v>469.0</v>
+        <v>3447.0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="130">
       <c r="A49" s="15">
         <v>40</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D49" s="16" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E49" s="17">
-        <v>469.0</v>
+        <v>3321.0</v>
       </c>
       <c r="F49" s="15">
         <v>1</v>
       </c>
       <c r="G49" s="18">
-        <v>469.0</v>
+        <v>3321.0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="130">
       <c r="A50" s="15">
         <v>41</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D50" s="16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E50" s="17">
-        <v>714.0</v>
+        <v>4072.0</v>
       </c>
       <c r="F50" s="15">
         <v>1</v>
       </c>
       <c r="G50" s="18">
-        <v>714.0</v>
+        <v>4072.0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="130">
       <c r="A51" s="15">
         <v>42</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>85</v>
       </c>
       <c r="E51" s="17">
-        <v>469.0</v>
+        <v>3321.0</v>
       </c>
       <c r="F51" s="15">
         <v>1</v>
       </c>
       <c r="G51" s="18">
-        <v>469.0</v>
+        <v>3321.0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="130">
       <c r="A52" s="15">
         <v>43</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D52" s="16" t="s">
         <v>87</v>
       </c>
       <c r="E52" s="17">
-        <v>443.0</v>
+        <v>4072.0</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="18">
-        <v>443.0</v>
+        <v>4072.0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="130">
       <c r="A53" s="15">
         <v>44</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D53" s="16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E53" s="17">
-        <v>413.0</v>
+        <v>1253.0</v>
       </c>
       <c r="F53" s="15">
         <v>1</v>
       </c>
       <c r="G53" s="18">
-        <v>413.0</v>
+        <v>1253.0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="130">
       <c r="A54" s="15">
         <v>45</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="E54" s="17">
-        <v>169.0</v>
+        <v>1880.0</v>
       </c>
       <c r="F54" s="15">
         <v>1</v>
       </c>
       <c r="G54" s="18">
-        <v>169.0</v>
+        <v>1880.0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="130">
       <c r="A55" s="15">
         <v>46</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E55" s="17">
-        <v>208.0</v>
+        <v>3946.0</v>
       </c>
       <c r="F55" s="15">
         <v>1</v>
       </c>
       <c r="G55" s="18">
-        <v>208.0</v>
+        <v>3946.0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="130">
       <c r="A56" s="15">
         <v>47</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E56" s="17">
-        <v>215.0</v>
+        <v>2820.0</v>
       </c>
       <c r="F56" s="15">
         <v>1</v>
       </c>
       <c r="G56" s="18">
-        <v>215.0</v>
+        <v>2820.0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="130">
       <c r="A57" s="15">
         <v>48</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D57" s="16" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E57" s="17">
-        <v>185.0</v>
+        <v>3321.0</v>
       </c>
       <c r="F57" s="15">
         <v>1</v>
       </c>
       <c r="G57" s="18">
-        <v>185.0</v>
+        <v>3321.0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="130">
       <c r="A58" s="15">
         <v>49</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E58" s="17">
-        <v>930.0</v>
+        <v>3447.0</v>
       </c>
       <c r="F58" s="15">
         <v>1</v>
       </c>
       <c r="G58" s="18">
-        <v>930.0</v>
+        <v>3447.0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="130">
       <c r="A59" s="15">
         <v>50</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E59" s="17">
-        <v>930.0</v>
+        <v>3760.0</v>
       </c>
       <c r="F59" s="15">
         <v>1</v>
       </c>
       <c r="G59" s="18">
-        <v>930.0</v>
+        <v>3760.0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="130">
       <c r="A60" s="15">
         <v>51</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E60" s="17">
-        <v>877.0</v>
+        <v>2631.0</v>
       </c>
       <c r="F60" s="15">
         <v>1</v>
       </c>
       <c r="G60" s="18">
-        <v>877.0</v>
+        <v>2631.0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="130">
       <c r="A61" s="15">
         <v>52</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E61" s="17">
-        <v>759.0</v>
+        <v>4700.0</v>
       </c>
       <c r="F61" s="15">
         <v>1</v>
       </c>
       <c r="G61" s="18">
-        <v>759.0</v>
+        <v>4700.0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="130">
       <c r="A62" s="15">
         <v>53</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E62" s="17">
-        <v>845.0</v>
+        <v>6542.0</v>
       </c>
       <c r="F62" s="15">
         <v>1</v>
       </c>
       <c r="G62" s="18">
-        <v>845.0</v>
+        <v>6542.0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="130">
       <c r="A63" s="15">
         <v>54</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E63" s="17">
-        <v>839.0</v>
+        <v>7724.0</v>
       </c>
       <c r="F63" s="15">
         <v>1</v>
       </c>
       <c r="G63" s="18">
-        <v>839.0</v>
+        <v>7724.0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="130">
       <c r="A64" s="15">
         <v>55</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E64" s="17">
-        <v>823.0</v>
+        <v>16173.0</v>
       </c>
       <c r="F64" s="15">
         <v>1</v>
       </c>
       <c r="G64" s="18">
-        <v>823.0</v>
+        <v>16173.0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="130">
       <c r="A65" s="15">
         <v>56</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E65" s="17">
-        <v>723.0</v>
+        <v>14991.0</v>
       </c>
       <c r="F65" s="15">
         <v>1</v>
       </c>
       <c r="G65" s="18">
-        <v>723.0</v>
+        <v>14991.0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="130">
       <c r="A66" s="15">
         <v>57</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E66" s="17">
-        <v>752.0</v>
+        <v>8177.0</v>
       </c>
       <c r="F66" s="15">
         <v>1</v>
       </c>
       <c r="G66" s="18">
-        <v>752.0</v>
+        <v>8177.0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="130">
       <c r="A67" s="15">
         <v>58</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D67" s="16" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E67" s="17">
-        <v>792.0</v>
+        <v>9087.0</v>
       </c>
       <c r="F67" s="15">
         <v>1</v>
       </c>
       <c r="G67" s="18">
-        <v>792.0</v>
+        <v>9087.0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="130">
       <c r="A68" s="15">
         <v>59</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D68" s="16" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E68" s="17">
-        <v>823.0</v>
+        <v>13174.0</v>
       </c>
       <c r="F68" s="15">
         <v>1</v>
       </c>
       <c r="G68" s="18">
-        <v>823.0</v>
+        <v>13174.0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="130">
       <c r="A69" s="15">
         <v>60</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D69" s="16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E69" s="17">
-        <v>792.0</v>
+        <v>13174.0</v>
       </c>
       <c r="F69" s="15">
         <v>1</v>
       </c>
       <c r="G69" s="18">
-        <v>792.0</v>
+        <v>13174.0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="130">
       <c r="A70" s="15">
         <v>61</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D70" s="16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E70" s="17">
-        <v>792.0</v>
+        <v>14991.0</v>
       </c>
       <c r="F70" s="15">
         <v>1</v>
       </c>
       <c r="G70" s="18">
-        <v>792.0</v>
+        <v>14991.0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="130">
       <c r="A71" s="15">
         <v>62</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D71" s="16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E71" s="17">
-        <v>1128.0</v>
+        <v>7814.0</v>
       </c>
       <c r="F71" s="15">
         <v>1</v>
       </c>
       <c r="G71" s="18">
-        <v>1128.0</v>
+        <v>7814.0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="130">
       <c r="A72" s="15">
         <v>63</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D72" s="16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E72" s="17">
-        <v>576.0</v>
+        <v>5269.0</v>
       </c>
       <c r="F72" s="15">
         <v>1</v>
       </c>
       <c r="G72" s="18">
-        <v>576.0</v>
+        <v>5269.0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="130">
       <c r="A73" s="15">
         <v>64</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D73" s="16" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E73" s="17">
-        <v>576.0</v>
+        <v>9994.0</v>
       </c>
       <c r="F73" s="15">
         <v>1</v>
       </c>
       <c r="G73" s="18">
-        <v>576.0</v>
+        <v>9994.0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="130">
       <c r="A74" s="15">
         <v>65</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D74" s="16" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="E74" s="17">
-        <v>555.0</v>
+        <v>8177.0</v>
       </c>
       <c r="F74" s="15">
         <v>1</v>
       </c>
       <c r="G74" s="18">
-        <v>555.0</v>
+        <v>8177.0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="130">
       <c r="A75" s="15">
         <v>66</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D75" s="16" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E75" s="17">
-        <v>1366.0</v>
+        <v>9994.0</v>
       </c>
       <c r="F75" s="15">
         <v>1</v>
       </c>
       <c r="G75" s="18">
-        <v>1366.0</v>
+        <v>9994.0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="130">
       <c r="A76" s="15">
         <v>67</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D76" s="16" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E76" s="17">
-        <v>1084.0</v>
+        <v>720.0</v>
       </c>
       <c r="F76" s="15">
         <v>1</v>
       </c>
       <c r="G76" s="18">
-        <v>1084.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="130">
       <c r="A77" s="15">
         <v>68</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D77" s="16" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E77" s="17">
-        <v>723.0</v>
+        <v>1124.0</v>
       </c>
       <c r="F77" s="15">
         <v>1</v>
       </c>
       <c r="G77" s="18">
-        <v>723.0</v>
+        <v>1124.0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="130">
       <c r="A78" s="15">
         <v>69</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D78" s="16" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E78" s="17">
-        <v>614.0</v>
+        <v>1124.0</v>
       </c>
       <c r="F78" s="15">
         <v>1</v>
       </c>
       <c r="G78" s="18">
-        <v>614.0</v>
+        <v>1124.0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="130">
       <c r="A79" s="15">
         <v>70</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D79" s="16" t="s">
-        <v>42</v>
+        <v>142</v>
       </c>
       <c r="E79" s="17">
-        <v>398.0</v>
+        <v>1749.0</v>
       </c>
       <c r="F79" s="15">
         <v>1</v>
       </c>
       <c r="G79" s="18">
-        <v>398.0</v>
+        <v>1749.0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="130">
       <c r="A80" s="15">
         <v>71</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D80" s="16" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E80" s="17">
-        <v>723.0</v>
+        <v>1749.0</v>
       </c>
       <c r="F80" s="15">
         <v>1</v>
       </c>
       <c r="G80" s="18">
-        <v>723.0</v>
+        <v>1749.0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="130">
       <c r="A81" s="15">
         <v>72</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E81" s="17">
-        <v>614.0</v>
+        <v>1316.0</v>
       </c>
       <c r="F81" s="15">
         <v>1</v>
       </c>
       <c r="G81" s="18">
-        <v>614.0</v>
+        <v>1316.0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="130">
       <c r="A82" s="15">
         <v>73</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D82" s="16" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E82" s="17">
-        <v>100.0</v>
+        <v>466.0</v>
       </c>
       <c r="F82" s="15">
         <v>1</v>
       </c>
       <c r="G82" s="18">
-        <v>100.0</v>
+        <v>466.0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="130">
       <c r="A83" s="15">
         <v>74</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D83" s="16" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E83" s="17">
-        <v>100.0</v>
+        <v>1240.0</v>
       </c>
       <c r="F83" s="15">
         <v>1</v>
       </c>
       <c r="G83" s="18">
-        <v>100.0</v>
+        <v>1240.0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="130">
       <c r="A84" s="15">
         <v>75</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D84" s="16" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E84" s="17">
-        <v>100.0</v>
+        <v>1129.0</v>
       </c>
       <c r="F84" s="15">
         <v>1</v>
       </c>
       <c r="G84" s="18">
-        <v>100.0</v>
+        <v>1129.0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="130">
       <c r="A85" s="15">
         <v>76</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D85" s="16" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E85" s="17">
-        <v>866.0</v>
+        <v>789.0</v>
       </c>
       <c r="F85" s="15">
         <v>1</v>
       </c>
       <c r="G85" s="18">
-        <v>866.0</v>
+        <v>789.0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="130">
       <c r="A86" s="15">
         <v>77</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="D86" s="16" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E86" s="17">
-        <v>406.0</v>
+        <v>1053.0</v>
       </c>
       <c r="F86" s="15">
         <v>1</v>
       </c>
       <c r="G86" s="18">
-        <v>406.0</v>
+        <v>1053.0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="130">
       <c r="A87" s="15">
         <v>78</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D87" s="16" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E87" s="17">
-        <v>583.0</v>
+        <v>1053.0</v>
       </c>
       <c r="F87" s="15">
         <v>1</v>
       </c>
       <c r="G87" s="18">
-        <v>583.0</v>
+        <v>1053.0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="130">
       <c r="A88" s="15">
         <v>79</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D88" s="16" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E88" s="17">
-        <v>1184.0</v>
+        <v>751.0</v>
       </c>
       <c r="F88" s="15">
         <v>1</v>
       </c>
       <c r="G88" s="18">
-        <v>1184.0</v>
+        <v>751.0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="130">
       <c r="A89" s="15">
         <v>80</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E89" s="17">
-        <v>406.0</v>
+        <v>511.0</v>
       </c>
       <c r="F89" s="15">
         <v>1</v>
       </c>
       <c r="G89" s="18">
-        <v>406.0</v>
+        <v>511.0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="130">
       <c r="A90" s="15">
         <v>81</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D90" s="16" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E90" s="17">
-        <v>654.0</v>
+        <v>1091.0</v>
       </c>
       <c r="F90" s="15">
         <v>1</v>
       </c>
       <c r="G90" s="18">
-        <v>654.0</v>
+        <v>1091.0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="130">
       <c r="A91" s="15">
         <v>82</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D91" s="16" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E91" s="17">
-        <v>654.0</v>
+        <v>826.0</v>
       </c>
       <c r="F91" s="15">
         <v>1</v>
       </c>
       <c r="G91" s="18">
-        <v>654.0</v>
+        <v>826.0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="130">
       <c r="A92" s="15">
         <v>83</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D92" s="16" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="E92" s="17">
-        <v>654.0</v>
+        <v>789.0</v>
       </c>
       <c r="F92" s="15">
         <v>1</v>
       </c>
       <c r="G92" s="18">
-        <v>654.0</v>
+        <v>789.0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="130">
       <c r="A93" s="15">
         <v>84</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D93" s="16" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="E93" s="17">
-        <v>654.0</v>
+        <v>789.0</v>
       </c>
       <c r="F93" s="15">
         <v>1</v>
       </c>
       <c r="G93" s="18">
-        <v>654.0</v>
+        <v>789.0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="130">
       <c r="A94" s="15">
         <v>85</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D94" s="16" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E94" s="17">
-        <v>2064.0</v>
+        <v>452.0</v>
       </c>
       <c r="F94" s="15">
         <v>1</v>
       </c>
       <c r="G94" s="18">
-        <v>2064.0</v>
+        <v>452.0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="130">
       <c r="A95" s="15">
         <v>86</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="D95" s="16" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E95" s="17">
-        <v>786.0</v>
+        <v>452.0</v>
       </c>
       <c r="F95" s="15">
         <v>1</v>
       </c>
       <c r="G95" s="18">
-        <v>786.0</v>
+        <v>452.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="130">
       <c r="A96" s="15">
         <v>87</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D96" s="16" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E96" s="17">
-        <v>413.0</v>
+        <v>452.0</v>
       </c>
       <c r="F96" s="15">
         <v>1</v>
       </c>
       <c r="G96" s="18">
-        <v>413.0</v>
+        <v>452.0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="130">
       <c r="A97" s="15">
         <v>88</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D97" s="16" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E97" s="17">
-        <v>440.0</v>
+        <v>5794.0</v>
       </c>
       <c r="F97" s="15">
         <v>1</v>
       </c>
       <c r="G97" s="18">
-        <v>440.0</v>
+        <v>5794.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="130">
       <c r="A98" s="15">
         <v>89</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D98" s="16" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E98" s="17">
-        <v>1146.0</v>
+        <v>15803.0</v>
       </c>
       <c r="F98" s="15">
         <v>1</v>
       </c>
       <c r="G98" s="18">
-        <v>1146.0</v>
+        <v>15803.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="130">
       <c r="A99" s="15">
         <v>90</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D99" s="16" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E99" s="17">
-        <v>1244.0</v>
+        <v>7375.0</v>
       </c>
       <c r="F99" s="15">
         <v>1</v>
       </c>
       <c r="G99" s="18">
-        <v>1244.0</v>
+        <v>7375.0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="130">
       <c r="A100" s="15">
         <v>91</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D100" s="16" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E100" s="17">
-        <v>432.0</v>
+        <v>4740.0</v>
       </c>
       <c r="F100" s="15">
         <v>1</v>
       </c>
       <c r="G100" s="18">
-        <v>432.0</v>
+        <v>4740.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="130">
       <c r="A101" s="15">
         <v>92</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D101" s="16" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E101" s="17">
-        <v>501.0</v>
+        <v>5268.0</v>
       </c>
       <c r="F101" s="15">
         <v>1</v>
       </c>
       <c r="G101" s="18">
-        <v>501.0</v>
+        <v>5268.0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="130">
       <c r="A102" s="15">
         <v>93</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D102" s="16" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E102" s="17">
-        <v>532.0</v>
+        <v>8849.0</v>
       </c>
       <c r="F102" s="15">
         <v>1</v>
       </c>
       <c r="G102" s="18">
-        <v>532.0</v>
+        <v>8849.0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="130">
       <c r="A103" s="15">
         <v>94</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D103" s="16" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E103" s="17">
-        <v>646.0</v>
+        <v>4110.0</v>
       </c>
       <c r="F103" s="15">
         <v>1</v>
       </c>
       <c r="G103" s="18">
-        <v>646.0</v>
+        <v>4110.0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="130">
       <c r="A104" s="15">
         <v>95</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D104" s="16" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E104" s="17">
-        <v>482.0</v>
+        <v>6586.0</v>
       </c>
       <c r="F104" s="15">
         <v>1</v>
       </c>
       <c r="G104" s="18">
-        <v>482.0</v>
+        <v>6586.0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="130">
       <c r="A105" s="15">
         <v>96</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D105" s="16" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E105" s="17">
-        <v>501.0</v>
+        <v>7269.0</v>
       </c>
       <c r="F105" s="15">
         <v>1</v>
       </c>
       <c r="G105" s="18">
-        <v>501.0</v>
+        <v>7269.0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="130">
       <c r="A106" s="15">
         <v>97</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D106" s="16" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E106" s="17">
-        <v>646.0</v>
+        <v>5794.0</v>
       </c>
       <c r="F106" s="15">
         <v>1</v>
       </c>
       <c r="G106" s="18">
-        <v>646.0</v>
+        <v>5794.0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="130">
       <c r="A107" s="15">
         <v>98</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D107" s="16" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E107" s="17">
-        <v>417.0</v>
+        <v>3582.0</v>
       </c>
       <c r="F107" s="15">
         <v>1</v>
       </c>
       <c r="G107" s="18">
-        <v>417.0</v>
+        <v>3582.0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="130">
       <c r="A108" s="15">
         <v>99</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D108" s="16" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E108" s="17">
-        <v>1044.0</v>
+        <v>4110.0</v>
       </c>
       <c r="F108" s="15">
         <v>1</v>
       </c>
       <c r="G108" s="18">
-        <v>1044.0</v>
+        <v>4110.0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="130">
       <c r="A109" s="15">
         <v>100</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D109" s="16" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E109" s="17">
-        <v>1088.0</v>
+        <v>15803.0</v>
       </c>
       <c r="F109" s="15">
         <v>1</v>
       </c>
       <c r="G109" s="18">
-        <v>1088.0</v>
+        <v>15803.0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="130">
       <c r="A110" s="15">
         <v>101</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D110" s="16" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E110" s="17">
-        <v>489.0</v>
+        <v>6321.0</v>
       </c>
       <c r="F110" s="15">
         <v>1</v>
       </c>
       <c r="G110" s="18">
-        <v>489.0</v>
+        <v>6321.0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="130">
       <c r="A111" s="15">
         <v>102</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="D111" s="16" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E111" s="17">
-        <v>489.0</v>
+        <v>5794.0</v>
       </c>
       <c r="F111" s="15">
         <v>1</v>
       </c>
       <c r="G111" s="18">
-        <v>489.0</v>
+        <v>5794.0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="130">
       <c r="A112" s="15">
         <v>103</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D112" s="16" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E112" s="17">
-        <v>1532.0</v>
+        <v>8164.0</v>
       </c>
       <c r="F112" s="15">
         <v>1</v>
       </c>
       <c r="G112" s="18">
-        <v>1532.0</v>
+        <v>8164.0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="130">
       <c r="A113" s="15">
         <v>104</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D113" s="16" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E113" s="17">
-        <v>555.0</v>
+        <v>5688.0</v>
       </c>
       <c r="F113" s="15">
         <v>1</v>
       </c>
       <c r="G113" s="18">
-        <v>555.0</v>
+        <v>5688.0</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="130">
       <c r="A114" s="15">
         <v>105</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D114" s="16" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E114" s="17">
-        <v>2925.0</v>
+        <v>5531.0</v>
       </c>
       <c r="F114" s="15">
         <v>1</v>
       </c>
       <c r="G114" s="18">
-        <v>2925.0</v>
+        <v>5531.0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="130">
       <c r="A115" s="15">
         <v>106</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D115" s="16" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E115" s="17">
-        <v>3120.0</v>
+        <v>11063.0</v>
       </c>
       <c r="F115" s="15">
         <v>1</v>
       </c>
       <c r="G115" s="18">
-        <v>3120.0</v>
+        <v>11063.0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="130">
       <c r="A116" s="15">
         <v>107</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D116" s="16" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E116" s="17">
-        <v>4876.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F116" s="15">
         <v>1</v>
       </c>
       <c r="G116" s="18">
-        <v>4876.0</v>
+        <v>3950.0</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="130">
       <c r="A117" s="15">
         <v>108</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D117" s="16" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E117" s="17">
-        <v>5526.0</v>
+        <v>6321.0</v>
       </c>
       <c r="F117" s="15">
         <v>1</v>
       </c>
       <c r="G117" s="18">
-        <v>5526.0</v>
+        <v>6321.0</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="130">
       <c r="A118" s="15">
         <v>109</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D118" s="16" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E118" s="17">
-        <v>2600.0</v>
+        <v>315.0</v>
       </c>
       <c r="F118" s="15">
         <v>1</v>
       </c>
       <c r="G118" s="18">
-        <v>2600.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="130">
       <c r="A119" s="15">
         <v>110</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D119" s="16" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E119" s="17">
-        <v>4227.0</v>
+        <v>4322.0</v>
       </c>
       <c r="F119" s="15">
         <v>1</v>
       </c>
       <c r="G119" s="18">
-        <v>4227.0</v>
+        <v>4322.0</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="130">
       <c r="A120" s="15">
         <v>111</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="16" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D120" s="16" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E120" s="17">
-        <v>2697.0</v>
+        <v>3999.0</v>
       </c>
       <c r="F120" s="15">
         <v>1</v>
       </c>
       <c r="G120" s="18">
-        <v>2697.0</v>
+        <v>3999.0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="130">
       <c r="A121" s="15">
         <v>112</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D121" s="16" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E121" s="17">
-        <v>3897.0</v>
+        <v>205.0</v>
       </c>
       <c r="F121" s="15">
         <v>1</v>
       </c>
       <c r="G121" s="18">
-        <v>3897.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="130">
       <c r="A122" s="15">
         <v>113</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D122" s="16" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E122" s="17">
-        <v>3717.0</v>
+        <v>2019.0</v>
       </c>
       <c r="F122" s="15">
         <v>1</v>
       </c>
       <c r="G122" s="18">
-        <v>3717.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="130">
       <c r="A123" s="15">
         <v>114</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D123" s="16" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E123" s="17">
-        <v>3897.0</v>
+        <v>179.0</v>
       </c>
       <c r="F123" s="15">
         <v>1</v>
       </c>
       <c r="G123" s="18">
-        <v>3897.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="130">
       <c r="A124" s="15">
         <v>115</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D124" s="16" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E124" s="17">
-        <v>4496.0</v>
+        <v>221.0</v>
       </c>
       <c r="F124" s="15">
         <v>1</v>
       </c>
       <c r="G124" s="18">
-        <v>4496.0</v>
+        <v>221.0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="130">
       <c r="A125" s="15">
         <v>116</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D125" s="16" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E125" s="17">
-        <v>4227.0</v>
+        <v>262.0</v>
       </c>
       <c r="F125" s="15">
         <v>1</v>
       </c>
       <c r="G125" s="18">
-        <v>4227.0</v>
+        <v>262.0</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="130">
       <c r="A126" s="15">
         <v>117</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D126" s="16" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E126" s="17">
-        <v>5526.0</v>
+        <v>262.0</v>
       </c>
       <c r="F126" s="15">
         <v>1</v>
       </c>
       <c r="G126" s="18">
-        <v>5526.0</v>
+        <v>262.0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="130">
       <c r="A127" s="15">
         <v>118</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D127" s="16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E127" s="17">
-        <v>5526.0</v>
+        <v>262.0</v>
       </c>
       <c r="F127" s="15">
         <v>1</v>
       </c>
       <c r="G127" s="18">
-        <v>5526.0</v>
+        <v>262.0</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="130">
       <c r="A128" s="15">
         <v>119</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D128" s="16" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E128" s="17">
-        <v>8126.0</v>
+        <v>500.0</v>
       </c>
       <c r="F128" s="15">
         <v>1</v>
       </c>
       <c r="G128" s="18">
-        <v>8126.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="130">
       <c r="A129" s="15">
         <v>120</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D129" s="16" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E129" s="17">
-        <v>758.0</v>
+        <v>500.0</v>
       </c>
       <c r="F129" s="15">
         <v>1</v>
       </c>
       <c r="G129" s="18">
-        <v>758.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="130">
       <c r="A130" s="15">
         <v>121</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D130" s="16" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E130" s="17">
-        <v>1017.0</v>
+        <v>750.0</v>
       </c>
       <c r="F130" s="15">
         <v>1</v>
       </c>
       <c r="G130" s="18">
-        <v>1017.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="130">
       <c r="A131" s="15">
         <v>122</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D131" s="16" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E131" s="17">
-        <v>1408.0</v>
+        <v>500.0</v>
       </c>
       <c r="F131" s="15">
         <v>1</v>
       </c>
       <c r="G131" s="18">
-        <v>1408.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="130">
       <c r="A132" s="15">
         <v>123</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D132" s="16" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E132" s="17">
-        <v>1326.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F132" s="15">
         <v>1</v>
       </c>
       <c r="G132" s="18">
-        <v>1326.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="130">
       <c r="A133" s="15">
         <v>124</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D133" s="16" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="E133" s="17">
-        <v>1326.0</v>
+        <v>349.0</v>
       </c>
       <c r="F133" s="15">
         <v>1</v>
       </c>
       <c r="G133" s="18">
-        <v>1326.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="130">
       <c r="A134" s="15">
         <v>125</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D134" s="16" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E134" s="17">
-        <v>1721.0</v>
+        <v>438.0</v>
       </c>
       <c r="F134" s="15">
         <v>1</v>
       </c>
       <c r="G134" s="18">
-        <v>1721.0</v>
+        <v>438.0</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="130">
       <c r="A135" s="15">
         <v>126</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D135" s="16" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E135" s="17">
-        <v>1613.0</v>
+        <v>307.0</v>
       </c>
       <c r="F135" s="15">
         <v>1</v>
       </c>
       <c r="G135" s="18">
-        <v>1613.0</v>
+        <v>307.0</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="130">
       <c r="A136" s="15">
         <v>127</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="D136" s="16" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="E136" s="17">
-        <v>1840.0</v>
+        <v>165.0</v>
       </c>
       <c r="F136" s="15">
         <v>1</v>
       </c>
       <c r="G136" s="18">
-        <v>1840.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="130">
       <c r="A137" s="15">
         <v>128</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D137" s="16" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E137" s="17">
-        <v>1840.0</v>
+        <v>853.0</v>
       </c>
       <c r="F137" s="15">
         <v>1</v>
       </c>
       <c r="G137" s="18">
-        <v>1840.0</v>
+        <v>853.0</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="130">
       <c r="A138" s="15">
         <v>129</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D138" s="16" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E138" s="17">
-        <v>1613.0</v>
+        <v>438.0</v>
       </c>
       <c r="F138" s="15">
         <v>1</v>
       </c>
       <c r="G138" s="18">
-        <v>1613.0</v>
+        <v>438.0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="130">
       <c r="A139" s="15">
         <v>130</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D139" s="16" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E139" s="17">
-        <v>1775.0</v>
+        <v>266.0</v>
       </c>
       <c r="F139" s="15">
         <v>1</v>
       </c>
       <c r="G139" s="18">
-        <v>1775.0</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="130">
       <c r="A140" s="15">
         <v>131</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D140" s="16" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E140" s="17">
-        <v>1071.0</v>
+        <v>144.0</v>
       </c>
       <c r="F140" s="15">
         <v>1</v>
       </c>
       <c r="G140" s="18">
-        <v>1071.0</v>
+        <v>144.0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="130">
       <c r="A141" s="15">
         <v>132</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="D141" s="16" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="E141" s="17">
-        <v>1071.0</v>
+        <v>587.0</v>
       </c>
       <c r="F141" s="15">
         <v>1</v>
       </c>
       <c r="G141" s="18">
-        <v>1071.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="130">
       <c r="A142" s="15">
         <v>133</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D142" s="16" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E142" s="17">
-        <v>1724.0</v>
+        <v>587.0</v>
       </c>
       <c r="F142" s="15">
         <v>1</v>
       </c>
       <c r="G142" s="18">
-        <v>1724.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="130">
       <c r="A143" s="15">
         <v>134</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="D143" s="16" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E143" s="17">
-        <v>1897.0</v>
+        <v>587.0</v>
       </c>
       <c r="F143" s="15">
         <v>1</v>
       </c>
       <c r="G143" s="18">
-        <v>1897.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="130">
       <c r="A144" s="15">
         <v>135</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D144" s="16" t="s">
         <v>260</v>
       </c>
       <c r="E144" s="17">
-        <v>1549.0</v>
+        <v>587.0</v>
       </c>
       <c r="F144" s="15">
         <v>1</v>
       </c>
       <c r="G144" s="18">
-        <v>1549.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="130">
       <c r="A145" s="15">
         <v>136</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D145" s="16" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="E145" s="17">
-        <v>1484.0</v>
+        <v>587.0</v>
       </c>
       <c r="F145" s="15">
         <v>1</v>
       </c>
       <c r="G145" s="18">
-        <v>1484.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="130">
       <c r="A146" s="15">
         <v>137</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D146" s="16" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="E146" s="17">
-        <v>1536.0</v>
+        <v>587.0</v>
       </c>
       <c r="F146" s="15">
         <v>1</v>
       </c>
       <c r="G146" s="18">
-        <v>1536.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="130">
       <c r="A147" s="15">
         <v>138</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D147" s="16" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E147" s="17">
-        <v>1589.0</v>
+        <v>587.0</v>
       </c>
       <c r="F147" s="15">
         <v>1</v>
       </c>
       <c r="G147" s="18">
-        <v>1589.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="130">
       <c r="A148" s="15">
         <v>139</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
         <v>267</v>
       </c>
       <c r="D148" s="16" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="E148" s="17">
-        <v>2122.0</v>
+        <v>587.0</v>
       </c>
       <c r="F148" s="15">
         <v>1</v>
       </c>
       <c r="G148" s="18">
-        <v>2122.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="130">
       <c r="A149" s="15">
         <v>140</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D149" s="16" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="E149" s="17">
-        <v>1270.0</v>
+        <v>587.0</v>
       </c>
       <c r="F149" s="15">
         <v>1</v>
       </c>
       <c r="G149" s="18">
-        <v>1270.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="130">
       <c r="A150" s="15">
         <v>141</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D150" s="16" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="E150" s="17">
-        <v>1441.0</v>
+        <v>587.0</v>
       </c>
       <c r="F150" s="15">
         <v>1</v>
       </c>
       <c r="G150" s="18">
-        <v>1441.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="130">
       <c r="A151" s="15">
         <v>142</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D151" s="16" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="E151" s="17">
-        <v>1164.0</v>
+        <v>587.0</v>
       </c>
       <c r="F151" s="15">
         <v>1</v>
       </c>
       <c r="G151" s="18">
-        <v>1164.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="130">
       <c r="A152" s="15">
         <v>143</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D152" s="16" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="E152" s="17">
-        <v>996.0</v>
+        <v>587.0</v>
       </c>
       <c r="F152" s="15">
         <v>1</v>
       </c>
       <c r="G152" s="18">
-        <v>996.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="130">
       <c r="A153" s="15">
         <v>144</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D153" s="16" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E153" s="17">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
       <c r="F153" s="15">
         <v>1</v>
       </c>
       <c r="G153" s="18">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="130">
       <c r="A154" s="15">
         <v>145</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D154" s="16" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E154" s="17">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
       <c r="F154" s="15">
         <v>1</v>
       </c>
       <c r="G154" s="18">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="130">
       <c r="A155" s="15">
         <v>146</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="D155" s="16" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E155" s="17">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
       <c r="F155" s="15">
         <v>1</v>
       </c>
       <c r="G155" s="18">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="130">
       <c r="A156" s="15">
         <v>147</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D156" s="16" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E156" s="17">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
       <c r="F156" s="15">
         <v>1</v>
       </c>
       <c r="G156" s="18">
-        <v>1361.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="130">
       <c r="A157" s="15">
         <v>148</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="D157" s="16" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
       <c r="E157" s="17">
-        <v>1601.0</v>
+        <v>587.0</v>
       </c>
       <c r="F157" s="15">
         <v>1</v>
       </c>
       <c r="G157" s="18">
-        <v>1601.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="130">
       <c r="A158" s="15">
         <v>149</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="D158" s="16" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="E158" s="17">
-        <v>1814.0</v>
+        <v>587.0</v>
       </c>
       <c r="F158" s="15">
         <v>1</v>
       </c>
       <c r="G158" s="18">
-        <v>1814.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="130">
       <c r="A159" s="15">
         <v>150</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D159" s="16" t="s">
-        <v>287</v>
+        <v>260</v>
       </c>
       <c r="E159" s="17">
-        <v>1920.0</v>
+        <v>587.0</v>
       </c>
       <c r="F159" s="15">
         <v>1</v>
       </c>
       <c r="G159" s="18">
-        <v>1920.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="130">
       <c r="A160" s="15">
         <v>151</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="D160" s="16" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="E160" s="17">
-        <v>1281.0</v>
+        <v>519.0</v>
       </c>
       <c r="F160" s="15">
         <v>1</v>
       </c>
       <c r="G160" s="18">
-        <v>1281.0</v>
+        <v>519.0</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="130">
       <c r="A161" s="15">
         <v>152</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="D161" s="16" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="E161" s="17">
-        <v>693.0</v>
+        <v>138.0</v>
       </c>
       <c r="F161" s="15">
         <v>1</v>
       </c>
       <c r="G161" s="18">
-        <v>693.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="130">
       <c r="A162" s="15">
         <v>153</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="D162" s="16" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="E162" s="17">
-        <v>1483.0</v>
+        <v>253.0</v>
       </c>
       <c r="F162" s="15">
         <v>1</v>
       </c>
       <c r="G162" s="18">
-        <v>1483.0</v>
+        <v>253.0</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="130">
       <c r="A163" s="15">
         <v>154</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="D163" s="16" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="E163" s="17">
-        <v>3677.0</v>
+        <v>490.0</v>
       </c>
       <c r="F163" s="15">
         <v>1</v>
       </c>
       <c r="G163" s="18">
-        <v>3677.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="130">
       <c r="A164" s="15">
         <v>155</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="D164" s="16" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="E164" s="17">
-        <v>2134.0</v>
+        <v>141.0</v>
       </c>
       <c r="F164" s="15">
         <v>1</v>
       </c>
       <c r="G164" s="18">
-        <v>2134.0</v>
+        <v>141.0</v>
       </c>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="130">
       <c r="A165" s="15">
         <v>156</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="D165" s="16" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="E165" s="17">
-        <v>3617.0</v>
+        <v>1205.0</v>
       </c>
       <c r="F165" s="15">
         <v>1</v>
       </c>
       <c r="G165" s="18">
-        <v>3617.0</v>
+        <v>1205.0</v>
       </c>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="130">
       <c r="A166" s="15">
         <v>157</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="D166" s="16" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E166" s="17">
-        <v>2134.0</v>
+        <v>1205.0</v>
       </c>
       <c r="F166" s="15">
         <v>1</v>
       </c>
       <c r="G166" s="18">
-        <v>2134.0</v>
+        <v>1205.0</v>
       </c>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="130">
       <c r="A167" s="15">
         <v>158</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="16" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D167" s="16" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="E167" s="17">
-        <v>3617.0</v>
+        <v>152.0</v>
       </c>
       <c r="F167" s="15">
         <v>1</v>
       </c>
       <c r="G167" s="18">
-        <v>3617.0</v>
+        <v>152.0</v>
       </c>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="130">
       <c r="A168" s="15">
         <v>159</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D168" s="16" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="E168" s="17">
-        <v>1334.0</v>
+        <v>296.0</v>
       </c>
       <c r="F168" s="15">
         <v>1</v>
       </c>
       <c r="G168" s="18">
-        <v>1334.0</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="169" spans="1:9" customHeight="1" ht="130">
       <c r="A169" s="15">
         <v>160</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D169" s="16" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="E169" s="17">
-        <v>2134.0</v>
+        <v>296.0</v>
       </c>
       <c r="F169" s="15">
         <v>1</v>
       </c>
       <c r="G169" s="18">
-        <v>2134.0</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="170" spans="1:9" customHeight="1" ht="130">
       <c r="A170" s="15">
         <v>161</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="D170" s="16" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="E170" s="17">
-        <v>1227.0</v>
+        <v>296.0</v>
       </c>
       <c r="F170" s="15">
         <v>1</v>
       </c>
       <c r="G170" s="18">
-        <v>1227.0</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="130">
       <c r="A171" s="15">
         <v>162</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="D171" s="16" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="E171" s="17">
-        <v>1227.0</v>
+        <v>296.0</v>
       </c>
       <c r="F171" s="15">
         <v>1</v>
       </c>
       <c r="G171" s="18">
-        <v>1227.0</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="172" spans="1:9" customHeight="1" ht="130">
       <c r="A172" s="15">
         <v>163</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D172" s="16" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="E172" s="17">
-        <v>1227.0</v>
+        <v>296.0</v>
       </c>
       <c r="F172" s="15">
         <v>1</v>
       </c>
       <c r="G172" s="18">
-        <v>1227.0</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="173" spans="1:9" customHeight="1" ht="130">
       <c r="A173" s="15">
         <v>164</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D173" s="16" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="E173" s="17">
-        <v>1760.0</v>
+        <v>296.0</v>
       </c>
       <c r="F173" s="15">
         <v>1</v>
       </c>
       <c r="G173" s="18">
-        <v>1760.0</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="174" spans="1:9" customHeight="1" ht="130">
       <c r="A174" s="15">
         <v>165</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D174" s="16" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E174" s="17">
-        <v>1760.0</v>
+        <v>934.0</v>
       </c>
       <c r="F174" s="15">
         <v>1</v>
       </c>
       <c r="G174" s="18">
-        <v>1760.0</v>
+        <v>934.0</v>
       </c>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="130">
       <c r="A175" s="15">
         <v>166</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="D175" s="16" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="E175" s="17">
-        <v>1760.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F175" s="15">
         <v>1</v>
       </c>
       <c r="G175" s="18">
-        <v>1760.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="176" spans="1:9" customHeight="1" ht="130">
       <c r="A176" s="15">
         <v>167</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="D176" s="16" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="E176" s="17">
-        <v>3865.0</v>
+        <v>934.0</v>
       </c>
       <c r="F176" s="15">
         <v>1</v>
       </c>
       <c r="G176" s="18">
-        <v>3865.0</v>
+        <v>934.0</v>
       </c>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="130">
       <c r="A177" s="15">
         <v>168</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="16" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="D177" s="16" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="E177" s="17">
-        <v>3640.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F177" s="15">
         <v>1</v>
       </c>
       <c r="G177" s="18">
-        <v>3640.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="130">
       <c r="A178" s="15">
         <v>169</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="D178" s="16" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="E178" s="17">
-        <v>6050.0</v>
+        <v>1619.0</v>
       </c>
       <c r="F178" s="15">
         <v>1</v>
       </c>
       <c r="G178" s="18">
-        <v>6050.0</v>
+        <v>1619.0</v>
       </c>
     </row>
     <row r="179" spans="1:9" customHeight="1" ht="130">
       <c r="A179" s="15">
         <v>170</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="D179" s="16" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="E179" s="17">
-        <v>5602.0</v>
+        <v>893.0</v>
       </c>
       <c r="F179" s="15">
         <v>1</v>
       </c>
       <c r="G179" s="18">
-        <v>5602.0</v>
+        <v>893.0</v>
       </c>
     </row>
     <row r="180" spans="1:9" customHeight="1" ht="130">
       <c r="A180" s="15">
         <v>171</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="16" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="D180" s="16" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E180" s="17">
-        <v>3865.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F180" s="15">
         <v>1</v>
       </c>
       <c r="G180" s="18">
-        <v>3865.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="181" spans="1:9" customHeight="1" ht="130">
       <c r="A181" s="15">
         <v>172</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D181" s="16" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="E181" s="17">
-        <v>3640.0</v>
+        <v>929.0</v>
       </c>
       <c r="F181" s="15">
         <v>1</v>
       </c>
       <c r="G181" s="18">
-        <v>3640.0</v>
+        <v>929.0</v>
       </c>
     </row>
     <row r="182" spans="1:9" customHeight="1" ht="130">
       <c r="A182" s="15">
         <v>173</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D182" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="E182" s="17">
-        <v>6050.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F182" s="15">
         <v>1</v>
       </c>
       <c r="G182" s="18">
-        <v>6050.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="183" spans="1:9" customHeight="1" ht="130">
       <c r="A183" s="15">
         <v>174</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D183" s="16" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="E183" s="17">
-        <v>5602.0</v>
+        <v>658.0</v>
       </c>
       <c r="F183" s="15">
         <v>1</v>
       </c>
       <c r="G183" s="18">
-        <v>5602.0</v>
+        <v>658.0</v>
       </c>
     </row>
     <row r="184" spans="1:9" customHeight="1" ht="130">
       <c r="A184" s="15">
         <v>175</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="16" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D184" s="16" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E184" s="17">
-        <v>2832.0</v>
+        <v>1619.0</v>
       </c>
       <c r="F184" s="15">
         <v>1</v>
       </c>
       <c r="G184" s="18">
-        <v>2832.0</v>
+        <v>1619.0</v>
       </c>
     </row>
     <row r="185" spans="1:9" customHeight="1" ht="130">
       <c r="A185" s="15">
         <v>176</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="16" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D185" s="16" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E185" s="17">
-        <v>4402.0</v>
+        <v>934.0</v>
       </c>
       <c r="F185" s="15">
         <v>1</v>
       </c>
       <c r="G185" s="18">
-        <v>4402.0</v>
+        <v>934.0</v>
       </c>
     </row>
     <row r="186" spans="1:9" customHeight="1" ht="130">
       <c r="A186" s="15">
         <v>177</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D186" s="16" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E186" s="17">
-        <v>7548.0</v>
+        <v>934.0</v>
       </c>
       <c r="F186" s="15">
         <v>1</v>
       </c>
       <c r="G186" s="18">
-        <v>7548.0</v>
+        <v>934.0</v>
       </c>
     </row>
     <row r="187" spans="1:9" customHeight="1" ht="130">
       <c r="A187" s="15">
         <v>178</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D187" s="16" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E187" s="17">
-        <v>5959.0</v>
+        <v>279.0</v>
       </c>
       <c r="F187" s="15">
         <v>1</v>
       </c>
       <c r="G187" s="18">
-        <v>5959.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="188" spans="1:9" customHeight="1" ht="130">
       <c r="A188" s="15">
         <v>179</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D188" s="16" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="E188" s="17">
-        <v>7548.0</v>
+        <v>279.0</v>
       </c>
       <c r="F188" s="15">
         <v>1</v>
       </c>
       <c r="G188" s="18">
-        <v>7548.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="189" spans="1:9" customHeight="1" ht="130">
       <c r="A189" s="15">
         <v>180</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D189" s="16" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="E189" s="17">
-        <v>5959.0</v>
+        <v>279.0</v>
       </c>
       <c r="F189" s="15">
         <v>1</v>
       </c>
       <c r="G189" s="18">
-        <v>5959.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="190" spans="1:9" customHeight="1" ht="130">
       <c r="A190" s="15">
         <v>181</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="D190" s="16" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="E190" s="17">
-        <v>6356.0</v>
+        <v>279.0</v>
       </c>
       <c r="F190" s="15">
         <v>1</v>
       </c>
       <c r="G190" s="18">
-        <v>6356.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="191" spans="1:9" customHeight="1" ht="130">
       <c r="A191" s="15">
         <v>182</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D191" s="16" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="E191" s="17">
-        <v>3138.0</v>
+        <v>279.0</v>
       </c>
       <c r="F191" s="15">
         <v>1</v>
       </c>
       <c r="G191" s="18">
-        <v>3138.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="192" spans="1:9" customHeight="1" ht="130">
       <c r="A192" s="15">
         <v>183</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="D192" s="16" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="E192" s="17">
-        <v>6544.0</v>
+        <v>279.0</v>
       </c>
       <c r="F192" s="15">
         <v>1</v>
       </c>
       <c r="G192" s="18">
-        <v>6544.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="193" spans="1:9" customHeight="1" ht="130">
       <c r="A193" s="15">
         <v>184</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D193" s="16" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="E193" s="17">
-        <v>6166.0</v>
+        <v>279.0</v>
       </c>
       <c r="F193" s="15">
         <v>1</v>
       </c>
       <c r="G193" s="18">
-        <v>6166.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="194" spans="1:9" customHeight="1" ht="130">
       <c r="A194" s="15">
         <v>185</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="D194" s="16" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="E194" s="17">
-        <v>5285.0</v>
+        <v>279.0</v>
       </c>
       <c r="F194" s="15">
         <v>1</v>
       </c>
       <c r="G194" s="18">
-        <v>5285.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="195" spans="1:9" customHeight="1" ht="130">
       <c r="A195" s="15">
         <v>186</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="D195" s="16" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="E195" s="17">
-        <v>4404.0</v>
+        <v>382.0</v>
       </c>
       <c r="F195" s="15">
         <v>1</v>
       </c>
       <c r="G195" s="18">
-        <v>4404.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="130">
       <c r="A196" s="15">
         <v>187</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="D196" s="16" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="E196" s="17">
-        <v>7551.0</v>
+        <v>382.0</v>
       </c>
       <c r="F196" s="15">
         <v>1</v>
       </c>
       <c r="G196" s="18">
-        <v>7551.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="197" spans="1:9" customHeight="1" ht="130">
       <c r="A197" s="15">
         <v>188</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="D197" s="16" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="E197" s="17">
-        <v>4530.0</v>
+        <v>382.0</v>
       </c>
       <c r="F197" s="15">
         <v>1</v>
       </c>
       <c r="G197" s="18">
-        <v>4530.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="198" spans="1:9" customHeight="1" ht="130">
       <c r="A198" s="15">
         <v>189</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="D198" s="16" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E198" s="17">
-        <v>3398.0</v>
+        <v>382.0</v>
       </c>
       <c r="F198" s="15">
         <v>1</v>
       </c>
       <c r="G198" s="18">
-        <v>3398.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="199" spans="1:9" customHeight="1" ht="130">
       <c r="A199" s="15">
         <v>190</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="D199" s="16" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="E199" s="17">
-        <v>20135.0</v>
+        <v>382.0</v>
       </c>
       <c r="F199" s="15">
         <v>1</v>
       </c>
       <c r="G199" s="18">
-        <v>20135.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="200" spans="1:9" customHeight="1" ht="130">
       <c r="A200" s="15">
         <v>191</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="D200" s="16" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="E200" s="17">
-        <v>5663.0</v>
+        <v>382.0</v>
       </c>
       <c r="F200" s="15">
         <v>1</v>
       </c>
       <c r="G200" s="18">
-        <v>5663.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="201" spans="1:9" customHeight="1" ht="130">
       <c r="A201" s="15">
         <v>192</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="D201" s="16" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="E201" s="17">
-        <v>6040.0</v>
+        <v>382.0</v>
       </c>
       <c r="F201" s="15">
         <v>1</v>
       </c>
       <c r="G201" s="18">
-        <v>6040.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="202" spans="1:9" customHeight="1" ht="130">
       <c r="A202" s="15">
         <v>193</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="D202" s="16" t="s">
-        <v>364</v>
+        <v>338</v>
       </c>
       <c r="E202" s="17">
-        <v>5915.0</v>
+        <v>382.0</v>
       </c>
       <c r="F202" s="15">
         <v>1</v>
       </c>
       <c r="G202" s="18">
-        <v>5915.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="203" spans="1:9" customHeight="1" ht="130">
       <c r="A203" s="15">
         <v>194</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="D203" s="16" t="s">
-        <v>366</v>
+        <v>338</v>
       </c>
       <c r="E203" s="17">
-        <v>4279.0</v>
+        <v>382.0</v>
       </c>
       <c r="F203" s="15">
         <v>1</v>
       </c>
       <c r="G203" s="18">
-        <v>4279.0</v>
+        <v>382.0</v>
       </c>
     </row>
     <row r="204" spans="1:9" customHeight="1" ht="130">
       <c r="A204" s="15">
         <v>195</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
-        <v>367</v>
+        <v>347</v>
       </c>
       <c r="D204" s="16" t="s">
-        <v>368</v>
+        <v>348</v>
       </c>
       <c r="E204" s="17">
-        <v>5411.0</v>
+        <v>912.0</v>
       </c>
       <c r="F204" s="15">
         <v>1</v>
       </c>
       <c r="G204" s="18">
-        <v>5411.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="205" spans="1:9" customHeight="1" ht="130">
       <c r="A205" s="15">
         <v>196</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
-        <v>369</v>
+        <v>349</v>
       </c>
       <c r="D205" s="16" t="s">
-        <v>370</v>
+        <v>348</v>
       </c>
       <c r="E205" s="17">
-        <v>4342.0</v>
+        <v>912.0</v>
       </c>
       <c r="F205" s="15">
         <v>1</v>
       </c>
       <c r="G205" s="18">
-        <v>4342.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="206" spans="1:9" customHeight="1" ht="130">
       <c r="A206" s="15">
         <v>197</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="16" t="s">
-        <v>371</v>
+        <v>350</v>
       </c>
       <c r="D206" s="16" t="s">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="E206" s="17">
-        <v>4027.0</v>
+        <v>912.0</v>
       </c>
       <c r="F206" s="15">
         <v>1</v>
       </c>
       <c r="G206" s="18">
-        <v>4027.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="207" spans="1:9" customHeight="1" ht="130">
       <c r="A207" s="15">
         <v>198</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="16" t="s">
-        <v>373</v>
+        <v>351</v>
       </c>
       <c r="D207" s="16" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="E207" s="17">
-        <v>295.0</v>
+        <v>912.0</v>
       </c>
       <c r="F207" s="15">
         <v>1</v>
       </c>
       <c r="G207" s="18">
-        <v>295.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="208" spans="1:9" customHeight="1" ht="130">
       <c r="A208" s="15">
         <v>199</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="16" t="s">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="D208" s="16" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
       <c r="E208" s="17">
-        <v>1490.0</v>
+        <v>912.0</v>
       </c>
       <c r="F208" s="15">
         <v>1</v>
       </c>
       <c r="G208" s="18">
-        <v>1490.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="130">
       <c r="A209" s="15">
         <v>200</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="16" t="s">
-        <v>377</v>
+        <v>353</v>
       </c>
       <c r="D209" s="16" t="s">
-        <v>378</v>
+        <v>348</v>
       </c>
       <c r="E209" s="17">
-        <v>1590.0</v>
+        <v>912.0</v>
       </c>
       <c r="F209" s="15">
         <v>1</v>
       </c>
       <c r="G209" s="18">
-        <v>1590.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="210" spans="1:9" customHeight="1" ht="130">
       <c r="A210" s="15">
         <v>201</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="16" t="s">
-        <v>379</v>
+        <v>354</v>
       </c>
       <c r="D210" s="16" t="s">
-        <v>380</v>
+        <v>348</v>
       </c>
       <c r="E210" s="17">
-        <v>451.0</v>
+        <v>912.0</v>
       </c>
       <c r="F210" s="15">
         <v>1</v>
       </c>
       <c r="G210" s="18">
-        <v>451.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="211" spans="1:9" customHeight="1" ht="130">
       <c r="A211" s="15">
         <v>202</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="16" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="D211" s="16" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
       <c r="E211" s="17">
-        <v>691.0</v>
+        <v>912.0</v>
       </c>
       <c r="F211" s="15">
         <v>1</v>
       </c>
       <c r="G211" s="18">
-        <v>691.0</v>
+        <v>912.0</v>
       </c>
     </row>
     <row r="212" spans="1:9" customHeight="1" ht="130">
       <c r="A212" s="15">
         <v>203</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="16" t="s">
-        <v>383</v>
+        <v>356</v>
       </c>
       <c r="D212" s="16" t="s">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="E212" s="17">
-        <v>1490.0</v>
+        <v>289.0</v>
       </c>
       <c r="F212" s="15">
         <v>1</v>
       </c>
       <c r="G212" s="18">
-        <v>1490.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="213" spans="1:9" customHeight="1" ht="130">
       <c r="A213" s="15">
         <v>204</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
       <c r="D213" s="16" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="E213" s="17">
-        <v>276.0</v>
+        <v>289.0</v>
       </c>
       <c r="F213" s="15">
         <v>1</v>
       </c>
       <c r="G213" s="18">
-        <v>276.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="214" spans="1:9" customHeight="1" ht="130">
       <c r="A214" s="15">
         <v>205</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="16" t="s">
-        <v>387</v>
+        <v>360</v>
       </c>
       <c r="D214" s="16" t="s">
-        <v>388</v>
+        <v>359</v>
       </c>
       <c r="E214" s="17">
-        <v>830.0</v>
+        <v>289.0</v>
       </c>
       <c r="F214" s="15">
         <v>1</v>
       </c>
       <c r="G214" s="18">
-        <v>830.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="130">
       <c r="A215" s="15">
         <v>206</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="16" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="D215" s="16" t="s">
-        <v>390</v>
+        <v>362</v>
       </c>
       <c r="E215" s="17">
-        <v>1056.0</v>
+        <v>289.0</v>
       </c>
       <c r="F215" s="15">
         <v>1</v>
       </c>
       <c r="G215" s="18">
-        <v>1056.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="216" spans="1:9" customHeight="1" ht="130">
       <c r="A216" s="15">
         <v>207</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="16" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
       <c r="D216" s="16" t="s">
-        <v>392</v>
+        <v>362</v>
       </c>
       <c r="E216" s="17">
-        <v>866.0</v>
+        <v>289.0</v>
       </c>
       <c r="F216" s="15">
         <v>1</v>
       </c>
       <c r="G216" s="18">
-        <v>866.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="217" spans="1:9" customHeight="1" ht="130">
       <c r="A217" s="15">
         <v>208</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="16" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="D217" s="16" t="s">
-        <v>394</v>
+        <v>362</v>
       </c>
       <c r="E217" s="17">
-        <v>1433.0</v>
+        <v>289.0</v>
       </c>
       <c r="F217" s="15">
         <v>1</v>
       </c>
       <c r="G217" s="18">
-        <v>1433.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="218" spans="1:9" customHeight="1" ht="130">
       <c r="A218" s="15">
         <v>209</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="16" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="D218" s="16" t="s">
-        <v>396</v>
+        <v>362</v>
       </c>
       <c r="E218" s="17">
-        <v>1190.0</v>
+        <v>289.0</v>
       </c>
       <c r="F218" s="15">
         <v>1</v>
       </c>
       <c r="G218" s="18">
-        <v>1190.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="130">
       <c r="A219" s="15">
         <v>210</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
-        <v>397</v>
+        <v>366</v>
       </c>
       <c r="D219" s="16" t="s">
-        <v>398</v>
+        <v>357</v>
       </c>
       <c r="E219" s="17">
-        <v>730.0</v>
+        <v>289.0</v>
       </c>
       <c r="F219" s="15">
         <v>1</v>
       </c>
       <c r="G219" s="18">
-        <v>730.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="220" spans="1:9" customHeight="1" ht="130">
       <c r="A220" s="15">
         <v>211</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
-        <v>399</v>
+        <v>367</v>
       </c>
       <c r="D220" s="16" t="s">
-        <v>398</v>
+        <v>357</v>
       </c>
       <c r="E220" s="17">
-        <v>730.0</v>
+        <v>289.0</v>
       </c>
       <c r="F220" s="15">
         <v>1</v>
       </c>
       <c r="G220" s="18">
-        <v>730.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="221" spans="1:9" customHeight="1" ht="130">
       <c r="A221" s="15">
         <v>212</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
-        <v>400</v>
+        <v>368</v>
       </c>
       <c r="D221" s="16" t="s">
-        <v>401</v>
+        <v>357</v>
       </c>
       <c r="E221" s="17">
-        <v>622.0</v>
+        <v>289.0</v>
       </c>
       <c r="F221" s="15">
         <v>1</v>
       </c>
       <c r="G221" s="18">
-        <v>622.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="222" spans="1:9" customHeight="1" ht="130">
       <c r="A222" s="15">
         <v>213</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
-        <v>402</v>
+        <v>369</v>
       </c>
       <c r="D222" s="16" t="s">
-        <v>401</v>
+        <v>357</v>
       </c>
       <c r="E222" s="17">
-        <v>622.0</v>
+        <v>289.0</v>
       </c>
       <c r="F222" s="15">
         <v>1</v>
       </c>
       <c r="G222" s="18">
-        <v>622.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="130">
       <c r="A223" s="15">
         <v>214</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="16" t="s">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="D223" s="16" t="s">
-        <v>404</v>
+        <v>371</v>
       </c>
       <c r="E223" s="17">
-        <v>1022.0</v>
+        <v>36.0</v>
       </c>
       <c r="F223" s="15">
         <v>1</v>
       </c>
       <c r="G223" s="18">
-        <v>1022.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="224" spans="1:9" customHeight="1" ht="130">
       <c r="A224" s="15">
         <v>215</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="D224" s="16" t="s">
-        <v>406</v>
+        <v>373</v>
       </c>
       <c r="E224" s="17">
-        <v>1289.0</v>
+        <v>745.0</v>
       </c>
       <c r="F224" s="15">
         <v>1</v>
       </c>
       <c r="G224" s="18">
-        <v>1289.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="130">
       <c r="A225" s="15">
         <v>216</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
-        <v>407</v>
+        <v>374</v>
       </c>
       <c r="D225" s="16" t="s">
-        <v>408</v>
+        <v>375</v>
       </c>
       <c r="E225" s="17">
-        <v>1613.0</v>
+        <v>967.0</v>
       </c>
       <c r="F225" s="15">
         <v>1</v>
       </c>
       <c r="G225" s="18">
-        <v>1613.0</v>
+        <v>967.0</v>
       </c>
     </row>
     <row r="226" spans="1:9" customHeight="1" ht="130">
       <c r="A226" s="15">
         <v>217</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
-        <v>409</v>
+        <v>376</v>
       </c>
       <c r="D226" s="16" t="s">
-        <v>410</v>
+        <v>377</v>
       </c>
       <c r="E226" s="17">
-        <v>2138.0</v>
+        <v>2819.0</v>
       </c>
       <c r="F226" s="15">
         <v>1</v>
       </c>
       <c r="G226" s="18">
-        <v>2138.0</v>
+        <v>2819.0</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="130">
       <c r="A227" s="15">
         <v>218</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
-        <v>411</v>
+        <v>378</v>
       </c>
       <c r="D227" s="16" t="s">
-        <v>412</v>
+        <v>379</v>
       </c>
       <c r="E227" s="17">
-        <v>1181.0</v>
+        <v>1918.0</v>
       </c>
       <c r="F227" s="15">
         <v>1</v>
       </c>
       <c r="G227" s="18">
-        <v>1181.0</v>
+        <v>1918.0</v>
       </c>
     </row>
     <row r="228" spans="1:9" customHeight="1" ht="130">
       <c r="A228" s="15">
         <v>219</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
-        <v>413</v>
+        <v>380</v>
       </c>
       <c r="D228" s="16" t="s">
-        <v>414</v>
+        <v>379</v>
       </c>
       <c r="E228" s="17">
-        <v>1505.0</v>
+        <v>2105.0</v>
       </c>
       <c r="F228" s="15">
         <v>1</v>
       </c>
       <c r="G228" s="18">
-        <v>1505.0</v>
+        <v>2105.0</v>
       </c>
     </row>
     <row r="229" spans="1:9" customHeight="1" ht="130">
       <c r="A229" s="15">
         <v>220</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="16" t="s">
-        <v>415</v>
+        <v>381</v>
       </c>
       <c r="D229" s="16" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="E229" s="17">
-        <v>1138.0</v>
+        <v>1333.0</v>
       </c>
       <c r="F229" s="15">
         <v>1</v>
       </c>
       <c r="G229" s="18">
-        <v>1138.0</v>
+        <v>1333.0</v>
       </c>
     </row>
     <row r="230" spans="1:9" customHeight="1" ht="130">
       <c r="A230" s="15">
         <v>221</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
-        <v>417</v>
+        <v>383</v>
       </c>
       <c r="D230" s="16" t="s">
-        <v>418</v>
+        <v>384</v>
       </c>
       <c r="E230" s="17">
-        <v>1721.0</v>
+        <v>1224.0</v>
       </c>
       <c r="F230" s="15">
         <v>1</v>
       </c>
       <c r="G230" s="18">
-        <v>1721.0</v>
+        <v>1224.0</v>
       </c>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="130">
       <c r="A231" s="15">
         <v>222</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
-        <v>419</v>
+        <v>385</v>
       </c>
       <c r="D231" s="16" t="s">
-        <v>420</v>
+        <v>384</v>
       </c>
       <c r="E231" s="17">
-        <v>963.0</v>
+        <v>1224.0</v>
       </c>
       <c r="F231" s="15">
         <v>1</v>
       </c>
       <c r="G231" s="18">
-        <v>963.0</v>
+        <v>1224.0</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="130">
       <c r="A232" s="15">
         <v>223</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="16" t="s">
-        <v>421</v>
+        <v>386</v>
       </c>
       <c r="D232" s="16" t="s">
-        <v>422</v>
+        <v>377</v>
       </c>
       <c r="E232" s="17">
-        <v>639.0</v>
+        <v>2819.0</v>
       </c>
       <c r="F232" s="15">
         <v>1</v>
       </c>
       <c r="G232" s="18">
-        <v>639.0</v>
+        <v>2819.0</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="130">
       <c r="A233" s="15">
         <v>224</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
-        <v>423</v>
+        <v>387</v>
       </c>
       <c r="D233" s="16" t="s">
-        <v>422</v>
+        <v>388</v>
       </c>
       <c r="E233" s="17">
-        <v>639.0</v>
+        <v>2285.0</v>
       </c>
       <c r="F233" s="15">
         <v>1</v>
       </c>
       <c r="G233" s="18">
-        <v>639.0</v>
+        <v>2285.0</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="130">
       <c r="A234" s="15">
         <v>225</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="16" t="s">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="D234" s="16" t="s">
-        <v>425</v>
+        <v>390</v>
       </c>
       <c r="E234" s="17">
-        <v>650.0</v>
+        <v>2623.0</v>
       </c>
       <c r="F234" s="15">
         <v>1</v>
       </c>
       <c r="G234" s="18">
-        <v>650.0</v>
+        <v>2623.0</v>
       </c>
     </row>
     <row r="235" spans="1:9" customHeight="1" ht="130">
       <c r="A235" s="15">
         <v>226</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
-        <v>426</v>
+        <v>391</v>
       </c>
       <c r="D235" s="16" t="s">
-        <v>427</v>
+        <v>392</v>
       </c>
       <c r="E235" s="17">
-        <v>3740.0</v>
+        <v>2877.0</v>
       </c>
       <c r="F235" s="15">
         <v>1</v>
       </c>
       <c r="G235" s="18">
-        <v>3740.0</v>
+        <v>2877.0</v>
       </c>
     </row>
     <row r="236" spans="1:9" customHeight="1" ht="130">
       <c r="A236" s="15">
         <v>227</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="16" t="s">
-        <v>428</v>
+        <v>393</v>
       </c>
       <c r="D236" s="16" t="s">
-        <v>429</v>
+        <v>394</v>
       </c>
       <c r="E236" s="17">
-        <v>3740.0</v>
+        <v>2934.0</v>
       </c>
       <c r="F236" s="15">
         <v>1</v>
       </c>
       <c r="G236" s="18">
-        <v>3740.0</v>
+        <v>2934.0</v>
       </c>
     </row>
     <row r="237" spans="1:9" customHeight="1" ht="130">
       <c r="A237" s="15">
         <v>228</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="16" t="s">
-        <v>430</v>
+        <v>395</v>
       </c>
       <c r="D237" s="16" t="s">
-        <v>431</v>
+        <v>396</v>
       </c>
       <c r="E237" s="17">
-        <v>1440.0</v>
+        <v>2539.0</v>
       </c>
       <c r="F237" s="15">
         <v>1</v>
       </c>
       <c r="G237" s="18">
-        <v>1440.0</v>
+        <v>2539.0</v>
       </c>
     </row>
     <row r="238" spans="1:9" customHeight="1" ht="130">
       <c r="A238" s="15">
         <v>229</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="16" t="s">
-        <v>432</v>
+        <v>397</v>
       </c>
       <c r="D238" s="16" t="s">
-        <v>433</v>
+        <v>398</v>
       </c>
       <c r="E238" s="17">
-        <v>1666.0</v>
+        <v>2482.0</v>
       </c>
       <c r="F238" s="15">
         <v>1</v>
       </c>
       <c r="G238" s="18">
-        <v>1666.0</v>
+        <v>2482.0</v>
       </c>
     </row>
     <row r="239" spans="1:9" customHeight="1" ht="130">
       <c r="A239" s="15">
         <v>230</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="16" t="s">
-        <v>434</v>
+        <v>399</v>
       </c>
       <c r="D239" s="16" t="s">
-        <v>435</v>
+        <v>400</v>
       </c>
       <c r="E239" s="17">
-        <v>1934.0</v>
+        <v>3131.0</v>
       </c>
       <c r="F239" s="15">
         <v>1</v>
       </c>
       <c r="G239" s="18">
-        <v>1934.0</v>
+        <v>3131.0</v>
       </c>
     </row>
     <row r="240" spans="1:9" customHeight="1" ht="130">
       <c r="A240" s="15">
         <v>231</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
-        <v>436</v>
+        <v>401</v>
       </c>
       <c r="D240" s="16" t="s">
-        <v>437</v>
+        <v>402</v>
       </c>
       <c r="E240" s="17">
-        <v>1560.0</v>
+        <v>1013.0</v>
       </c>
       <c r="F240" s="15">
         <v>1</v>
       </c>
       <c r="G240" s="18">
-        <v>1560.0</v>
+        <v>1013.0</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="130">
       <c r="A241" s="15">
         <v>232</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="16" t="s">
-        <v>438</v>
+        <v>403</v>
       </c>
       <c r="D241" s="16" t="s">
-        <v>439</v>
+        <v>404</v>
       </c>
       <c r="E241" s="17">
-        <v>690.0</v>
+        <v>1173.0</v>
       </c>
       <c r="F241" s="15">
         <v>1</v>
       </c>
       <c r="G241" s="18">
-        <v>690.0</v>
+        <v>1173.0</v>
       </c>
     </row>
     <row r="242" spans="1:9" customHeight="1" ht="130">
       <c r="A242" s="15">
         <v>233</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="16" t="s">
-        <v>440</v>
+        <v>405</v>
       </c>
       <c r="D242" s="16" t="s">
-        <v>441</v>
+        <v>406</v>
       </c>
       <c r="E242" s="17">
-        <v>1446.0</v>
+        <v>612.0</v>
       </c>
       <c r="F242" s="15">
         <v>1</v>
       </c>
       <c r="G242" s="18">
-        <v>1446.0</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="243" spans="1:9" customHeight="1" ht="130">
       <c r="A243" s="15">
         <v>234</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="16" t="s">
-        <v>442</v>
+        <v>407</v>
       </c>
       <c r="D243" s="16" t="s">
-        <v>443</v>
+        <v>408</v>
       </c>
       <c r="E243" s="17">
-        <v>3502.0</v>
+        <v>1384.0</v>
       </c>
       <c r="F243" s="15">
         <v>1</v>
       </c>
       <c r="G243" s="18">
-        <v>3502.0</v>
+        <v>1384.0</v>
       </c>
     </row>
     <row r="244" spans="1:9" customHeight="1" ht="130">
       <c r="A244" s="15">
         <v>235</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="16" t="s">
-        <v>444</v>
+        <v>409</v>
       </c>
       <c r="D244" s="16" t="s">
-        <v>445</v>
+        <v>410</v>
       </c>
       <c r="E244" s="17">
-        <v>2513.0</v>
+        <v>374.0</v>
       </c>
       <c r="F244" s="15">
         <v>1</v>
       </c>
       <c r="G244" s="18">
-        <v>2513.0</v>
+        <v>374.0</v>
       </c>
     </row>
     <row r="245" spans="1:9" customHeight="1" ht="130">
       <c r="A245" s="15">
         <v>236</v>
       </c>
       <c r="B245" s="6"/>
       <c r="C245" s="16" t="s">
-        <v>446</v>
+        <v>411</v>
       </c>
       <c r="D245" s="16" t="s">
-        <v>447</v>
+        <v>412</v>
       </c>
       <c r="E245" s="17">
-        <v>1850.0</v>
+        <v>764.0</v>
       </c>
       <c r="F245" s="15">
         <v>1</v>
       </c>
       <c r="G245" s="18">
-        <v>1850.0</v>
+        <v>764.0</v>
       </c>
     </row>
     <row r="246" spans="1:9" customHeight="1" ht="130">
       <c r="A246" s="15">
         <v>237</v>
       </c>
       <c r="B246" s="6"/>
       <c r="C246" s="16" t="s">
-        <v>448</v>
+        <v>413</v>
       </c>
       <c r="D246" s="16" t="s">
-        <v>449</v>
+        <v>412</v>
       </c>
       <c r="E246" s="17">
-        <v>1617.0</v>
+        <v>764.0</v>
       </c>
       <c r="F246" s="15">
         <v>1</v>
       </c>
       <c r="G246" s="18">
-        <v>1617.0</v>
+        <v>764.0</v>
       </c>
     </row>
     <row r="247" spans="1:9" customHeight="1" ht="130">
       <c r="A247" s="15">
         <v>238</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="16" t="s">
-        <v>450</v>
+        <v>414</v>
       </c>
       <c r="D247" s="16" t="s">
-        <v>451</v>
+        <v>412</v>
       </c>
       <c r="E247" s="17">
-        <v>4990.0</v>
+        <v>764.0</v>
       </c>
       <c r="F247" s="15">
         <v>1</v>
       </c>
       <c r="G247" s="18">
-        <v>4990.0</v>
+        <v>764.0</v>
       </c>
     </row>
     <row r="248" spans="1:9" customHeight="1" ht="130">
       <c r="A248" s="15">
         <v>239</v>
       </c>
       <c r="B248" s="6"/>
       <c r="C248" s="16" t="s">
-        <v>452</v>
+        <v>415</v>
       </c>
       <c r="D248" s="16" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="E248" s="17">
-        <v>4990.0</v>
+        <v>764.0</v>
       </c>
       <c r="F248" s="15">
         <v>1</v>
       </c>
       <c r="G248" s="18">
-        <v>4990.0</v>
+        <v>764.0</v>
       </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="130">
       <c r="A249" s="15">
         <v>240</v>
       </c>
       <c r="B249" s="6"/>
       <c r="C249" s="16" t="s">
-        <v>454</v>
+        <v>416</v>
       </c>
       <c r="D249" s="16" t="s">
-        <v>455</v>
+        <v>417</v>
       </c>
       <c r="E249" s="17">
-        <v>4990.0</v>
+        <v>894.0</v>
       </c>
       <c r="F249" s="15">
         <v>1</v>
       </c>
       <c r="G249" s="18">
-        <v>4990.0</v>
+        <v>894.0</v>
       </c>
     </row>
     <row r="250" spans="1:9" customHeight="1" ht="130">
       <c r="A250" s="15">
         <v>241</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="16" t="s">
-        <v>456</v>
+        <v>418</v>
       </c>
       <c r="D250" s="16" t="s">
-        <v>457</v>
+        <v>417</v>
       </c>
       <c r="E250" s="17">
-        <v>1642.0</v>
+        <v>894.0</v>
       </c>
       <c r="F250" s="15">
         <v>1</v>
       </c>
       <c r="G250" s="18">
-        <v>1642.0</v>
+        <v>894.0</v>
       </c>
     </row>
     <row r="251" spans="1:9" customHeight="1" ht="130">
       <c r="A251" s="15">
         <v>242</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="16" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
       <c r="D251" s="16" t="s">
-        <v>459</v>
+        <v>420</v>
       </c>
       <c r="E251" s="17">
-        <v>1757.0</v>
+        <v>1130.0</v>
       </c>
       <c r="F251" s="15">
         <v>1</v>
       </c>
       <c r="G251" s="18">
-        <v>1757.0</v>
+        <v>1130.0</v>
       </c>
     </row>
     <row r="252" spans="1:9" customHeight="1" ht="130">
       <c r="A252" s="15">
         <v>243</v>
       </c>
       <c r="B252" s="6"/>
       <c r="C252" s="16" t="s">
-        <v>460</v>
+        <v>421</v>
       </c>
       <c r="D252" s="16" t="s">
-        <v>461</v>
+        <v>422</v>
       </c>
       <c r="E252" s="17">
-        <v>873.0</v>
+        <v>1477.0</v>
       </c>
       <c r="F252" s="15">
         <v>1</v>
       </c>
       <c r="G252" s="18">
-        <v>873.0</v>
+        <v>1477.0</v>
       </c>
     </row>
     <row r="253" spans="1:9" customHeight="1" ht="130">
       <c r="A253" s="15">
         <v>244</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="16" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="D253" s="16" t="s">
-        <v>463</v>
+        <v>424</v>
       </c>
       <c r="E253" s="17">
-        <v>1565.0</v>
+        <v>494.0</v>
       </c>
       <c r="F253" s="15">
         <v>1</v>
       </c>
       <c r="G253" s="18">
-        <v>1565.0</v>
+        <v>494.0</v>
       </c>
     </row>
     <row r="254" spans="1:9" customHeight="1" ht="130">
       <c r="A254" s="15">
         <v>245</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="16" t="s">
-        <v>464</v>
+        <v>425</v>
       </c>
       <c r="D254" s="16" t="s">
-        <v>465</v>
+        <v>426</v>
       </c>
       <c r="E254" s="17">
-        <v>3377.0</v>
+        <v>803.0</v>
       </c>
       <c r="F254" s="15">
         <v>1</v>
       </c>
       <c r="G254" s="18">
-        <v>3377.0</v>
+        <v>803.0</v>
       </c>
     </row>
     <row r="255" spans="1:9" customHeight="1" ht="130">
       <c r="A255" s="15">
         <v>246</v>
       </c>
       <c r="B255" s="6"/>
       <c r="C255" s="16" t="s">
-        <v>466</v>
+        <v>427</v>
       </c>
       <c r="D255" s="16" t="s">
-        <v>467</v>
+        <v>426</v>
       </c>
       <c r="E255" s="17">
-        <v>6921.0</v>
+        <v>803.0</v>
       </c>
       <c r="F255" s="15">
         <v>1</v>
       </c>
       <c r="G255" s="18">
-        <v>6921.0</v>
+        <v>803.0</v>
       </c>
     </row>
     <row r="256" spans="1:9" customHeight="1" ht="130">
       <c r="A256" s="15">
         <v>247</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="16" t="s">
-        <v>468</v>
+        <v>428</v>
       </c>
       <c r="D256" s="16" t="s">
-        <v>469</v>
+        <v>426</v>
       </c>
       <c r="E256" s="17">
-        <v>360.0</v>
+        <v>803.0</v>
       </c>
       <c r="F256" s="15">
         <v>1</v>
       </c>
       <c r="G256" s="18">
-        <v>360.0</v>
+        <v>803.0</v>
       </c>
     </row>
     <row r="257" spans="1:9" customHeight="1" ht="130">
       <c r="A257" s="15">
         <v>248</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="16" t="s">
-        <v>470</v>
+        <v>429</v>
       </c>
       <c r="D257" s="16" t="s">
-        <v>471</v>
+        <v>426</v>
       </c>
       <c r="E257" s="17">
-        <v>2868.0</v>
+        <v>803.0</v>
       </c>
       <c r="F257" s="15">
         <v>1</v>
       </c>
       <c r="G257" s="18">
-        <v>2868.0</v>
+        <v>803.0</v>
       </c>
     </row>
     <row r="258" spans="1:9" customHeight="1" ht="130">
       <c r="A258" s="15">
         <v>249</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="16" t="s">
-        <v>472</v>
+        <v>430</v>
       </c>
       <c r="D258" s="16" t="s">
-        <v>473</v>
+        <v>426</v>
       </c>
       <c r="E258" s="17">
-        <v>2808.0</v>
+        <v>803.0</v>
       </c>
       <c r="F258" s="15">
         <v>1</v>
       </c>
       <c r="G258" s="18">
-        <v>2808.0</v>
+        <v>803.0</v>
       </c>
     </row>
     <row r="259" spans="1:9" customHeight="1" ht="130">
       <c r="A259" s="15">
         <v>250</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="16" t="s">
-        <v>474</v>
+        <v>431</v>
       </c>
       <c r="D259" s="16" t="s">
-        <v>475</v>
+        <v>426</v>
       </c>
       <c r="E259" s="17">
-        <v>2808.0</v>
+        <v>803.0</v>
       </c>
       <c r="F259" s="15">
         <v>1</v>
       </c>
       <c r="G259" s="18">
-        <v>2808.0</v>
-[...7963 lines deleted...]
-      <c r="E639" s="17"/>
+        <v>803.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="D260" s="16"/>
+      <c r="E260" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.039370078740157" right="0.039370078740157" top="0.74803149606299" bottom="0.74803149606299" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>