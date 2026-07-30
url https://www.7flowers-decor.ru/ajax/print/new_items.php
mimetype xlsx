--- v1 (2026-01-19)
+++ v2 (2026-07-30)
@@ -1,2166 +1,1959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="www" ContentType="application/octet-stream"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="615">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>ШтрихКод</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>5800000016974</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Елочная игрушка "Телефон" (стекло), 10x7xH10 см
+    <t>5800000023003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D15 см
 </t>
   </si>
   <si>
-    <t>5800000015444</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Елочная игрушка "Сосулька" (акрил), H15 см, набор (16 шт)
+    <t>5800000023002</t>
+  </si>
+  <si>
+    <t>5800000023001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D10 см
 </t>
   </si>
   <si>
-    <t>5800000020161</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Column" (керамика), D8xH24,5 см
+    <t>5800000023000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D5 см
 </t>
   </si>
   <si>
-    <t>5800000020160</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Oliva" (керамика), D15,5xH21,5 см
+    <t>5800000022998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шишка" (стекло), H15 см
 </t>
   </si>
   <si>
-    <t>5800000020159</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Кувшин" (керамика), D13xH22 см
+    <t>5800000022993</t>
+  </si>
+  <si>
+    <t>5800000022985</t>
+  </si>
+  <si>
+    <t>5800000022983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D13 см
 </t>
   </si>
   <si>
-    <t>5800000020158</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Кувшин" (керамика), D11xH22,5 см
+    <t>5800000022981</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Сердце" (стекло), H13 см
 </t>
   </si>
   <si>
-    <t>5800000020157</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Tulip" (керамика), D14xH17,5 см
+    <t>5800000022979</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Луковка" (стекло), H10 см
 </t>
   </si>
   <si>
-    <t>5800000020156</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Tulip" (керамика), D18xH23 см
+    <t>5800000022977</t>
+  </si>
+  <si>
+    <t>5800000022966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар с кисточкой" (пластик, стекло), D9xH25 см
 </t>
   </si>
   <si>
-    <t>5800000020000</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Клубника" (керамика), D24xH32 см
+    <t>5800000022960</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Бант" (ткань, стекло), H10 см
 </t>
   </si>
   <si>
-    <t>5800000019996</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Magnetic" (керамика), D21xH25 см
+    <t>5800000000035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Притяжение" (керамика), D21xH25 см
 </t>
   </si>
   <si>
-    <t>5800000019985</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Tulip" (керамика), D12,5xH17,5 см
+    <t>5800000025594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Дюна" (керамика), D8xH25 см
 </t>
   </si>
   <si>
-    <t>5800000019984</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Tulip" (керамика), D11xH19,5 см
+    <t>5800000025593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Дюна" (керамика), D10xH30 см
 </t>
   </si>
   <si>
-    <t>5800000019983</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D20xH30 см
+    <t>5800000025588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кувшин" (керамика), D15xH17 см
 </t>
   </si>
   <si>
-    <t>5800000019982</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D20xH20 см
+    <t>5800000025581</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Лимон" (керамика), D12xH13,5 см
 </t>
   </si>
   <si>
-    <t>5800000019981</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D25xH46 см
+    <t>5800000025486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Терновник" (керамика), D16xH20 см
 </t>
   </si>
   <si>
-    <t>5800000019979</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D19xH24 см
+    <t>5800000025485</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Терновник" (керамика), D17,5xH26,5 см
 </t>
   </si>
   <si>
-    <t>5800000019978</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D24xH30 см
+    <t>5800000025484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Терновник" (керамика), D14xH23,5 см
 </t>
   </si>
   <si>
-    <t>5800000019977</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D21xH38 см
+    <t>5800000025483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Терновник" (керамика), D14,5xH41 см
 </t>
   </si>
   <si>
-    <t>5800000019976</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D20xH47 см
+    <t>5800000025482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Терновник" (керамика), D14xH13 см
 </t>
   </si>
   <si>
-    <t>5800000019975</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D25xH33 см
+    <t>5800000025481</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Терновник" (керамика), D18,5xH17 см
 </t>
   </si>
   <si>
-    <t>5800000019974</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D20xH16 см
+    <t>5500018066788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Баухаус" (керамика), D12,5xH27 см
 </t>
   </si>
   <si>
-    <t>5800000019973</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D26xH29 см
+    <t>5800000016895</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Классика" (керамика), D12,5xH27 см
 </t>
   </si>
   <si>
-    <t>5800000019972</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Шинаузри Королевский синий" (керамика), D28xH45 см
+    <t>5800000022533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 13x12xH27 см
 </t>
   </si>
   <si>
-    <t>5800000019969</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Mushroom" (керамика), D15xH24,5 см
+    <t>5800000022532</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 16x14xH34 см
 </t>
   </si>
   <si>
-    <t>5800000019968</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), 19x17xH12 см
+    <t>5800000022530</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), D13xH49 см
 </t>
   </si>
   <si>
-    <t>5800000019966</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D13xH24 см
+    <t>5800000022529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), D15xH59 см
 </t>
   </si>
   <si>
-    <t>5800000019965</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D15,5xH25,5 см
+    <t>5800000022528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 15x13xH37 см
 </t>
   </si>
   <si>
-    <t>5800000019964</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D23xH20 см
+    <t>5800000022527</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 12x7xH31 см
 </t>
   </si>
   <si>
-    <t>5800000019963</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D20xH19,5 см
+    <t>5800000022526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 14x9xH41 см
 </t>
   </si>
   <si>
-    <t>5800000019962</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D23xH23 см
+    <t>5800000022525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 25x7xH22 см
 </t>
   </si>
   <si>
-    <t>5800000019961</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D18,5xH30 см
+    <t>5800000022524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 33x8xH30 см
 </t>
   </si>
   <si>
-    <t>5800000019960</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Marine Art" (керамика), D13,5xH30,5 см
+    <t>5800000022523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 14x10xH27 см
 </t>
   </si>
   <si>
-    <t>5800000019959</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Сумка" (керамика), 19x9xH23 см
+    <t>5800000022522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 17x13xH37 см
 </t>
   </si>
   <si>
-    <t>5800000019958</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Ваза "Орегано" (керамика), D19,5xH15 см
+    <t>5800000022520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 23x7xH33 см
 </t>
   </si>
   <si>
-    <t>5800000019954</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Ваза "Нерине" (керамика), D16xH20 см
+    <t>5800000022519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 28x8xH38 см
 </t>
   </si>
   <si>
-    <t>5800000019950</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Нерине" (керамика), D19xH19 см
+    <t>5800000022514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), D14xH30 см
 </t>
   </si>
   <si>
-    <t>5800000019949</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Нерине" (керамика), D12xH23 см
+    <t>5800000022511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), D16xH18 см
 </t>
   </si>
   <si>
-    <t>5800000019946</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Перец" (керамика), D12xH28 см
+    <t>5800000022510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), D19xH24 см
 </t>
   </si>
   <si>
-    <t>5800000019945</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Ваза "Перец" (керамика), D10xH23 см
+    <t>5800000022508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 17x7xH25 см
 </t>
   </si>
   <si>
-    <t>5800000019942</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Лимон" (керамика), D17,5xH11 см
+    <t>5800000022507</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (металл), 20x9xH32 см
 </t>
   </si>
   <si>
-    <t>5800000019941</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Лимон" (керамика), 20x12xH10,5 см
+    <t>4607032540885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кедровник" (стекло), D5xH12 см
 </t>
   </si>
   <si>
-    <t>5800000019940</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Arctic" (керамика), D18xH14
+    <t>5800000000037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Притяжение" (керамика), D12,5xH13 см
 </t>
   </si>
   <si>
-    <t>5800000019939</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Arctic" (керамика), D21xH17
+    <t>5800000000036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Притяжение" (керамика), D23,5xH13 см
 </t>
   </si>
   <si>
-    <t>5800000019938</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Arctic" (керамика), D17xH29
+    <t>5800000025509</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), D26xH17,5 см - D18xH12,5 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019937</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Arctic" (керамика), D20xH34
+    <t>5800000025505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), 21x13xH16 см
 </t>
   </si>
   <si>
-    <t>5800000019936</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), 29,5x12xH13 см
+    <t>5800000025500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), 17x16,5xH10,5 см
 </t>
   </si>
   <si>
-    <t>5800000019935</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), D18,5xH19,5 см
+    <t>5800000025498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), D22,5xH21 см - D15,5xH15 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019933</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), 17,5x7xH30 см
+    <t>5800000025497</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), D29,5xH18 см, D25xH14,5 см, набор (2 шт)
 </t>
   </si>
   <si>
-    <t>5800000019932</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), 22x8xH38 см
+    <t>5800000025494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терра" (керамика), D21xH11 см
 </t>
   </si>
   <si>
-    <t>5800000019931</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), 26,5x10xH46 см
+    <t>5800000025493</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терра" (керамика), D24xH13 см
 </t>
   </si>
   <si>
-    <t>5800000019930</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Bauhaus" (керамика), H60 см
+    <t>5800000025490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терра" (керамика), D23xH11 см
 </t>
   </si>
   <si>
-    <t>5800000019929</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Bauhaus" (керамика), H45 см
+    <t>5800000025489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терра" (керамика), D26xH12 см
 </t>
   </si>
   <si>
-    <t>5800000019928</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Bauhaus" (керамика), H30 см
+    <t>5800000025488</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терновник" (керамика), D17,5xH8 см
 </t>
   </si>
   <si>
-    <t>5800000019927</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Ваза "Campanula" (керамика), D18,5xH14 см
+    <t>5800000025487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Терновник" (керамика), D21xH10 см
 </t>
   </si>
   <si>
-    <t>5800000019913</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Campanula" (керамика), D20,5xH16,5
+    <t>5800000020724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Дзен" (керамика), D7xH7 см
 </t>
   </si>
   <si>
-    <t>5500019787321</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), D13xH27 см
+    <t>5800000021335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мелодия" (стекло), D18xH27 см
 </t>
   </si>
   <si>
-    <t>5500019787319</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ваза "Reverie" (керамика), D12,5xH33,5 см
+    <t>5800000015797</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), D20,5xH18 см - D13xH14,5 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>4008789154460</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Lechuza "Balconera Cottage Complete sand brown" (пластик), 50x19xH19 см
+    <t>5800000015794</t>
+  </si>
+  <si>
+    <t>5800000015787</t>
+  </si>
+  <si>
+    <t>5800000016884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная (керамика), D20xH9 см
 </t>
   </si>
   <si>
-    <t>5100000038300</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Wave texture Grey" (файкостоун), D50xH44,5 см
+    <t>5800000022548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (металл), D22,5xH17 см
 </t>
   </si>
   <si>
-    <t>5100000038299</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Wave texture Grey" (файкостоун), D60xH53 см
+    <t>5800000022547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (металл), D18xH13,5 см
 </t>
   </si>
   <si>
-    <t>5100000038330</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Song" (керамика), D37xH22 см
+    <t>5800000022546</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (металл), D15xH12,5 см
 </t>
   </si>
   <si>
-    <t>5100000038307</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Fishbone fossil wood Cube" (файкостоун), 25x25xH45 см
+    <t>5800000022516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (металл), D16xH15 см
 </t>
   </si>
   <si>
-    <t>5100000038305</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Fishbone fossil wood Cube" (файкостоун), 43x43xH80 см
+    <t>5800000022441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Олень" (металл), 25x16xH27,5 см
 </t>
   </si>
   <si>
-    <t>5100000038920</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Royal Blue Jar" (керамика), D25xH25 см
+    <t>4607032937548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Трубка" (стекло), D5хH16cм
 </t>
   </si>
   <si>
-    <t>5800000020043</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Metallic Black Jar" (полистоун), D49xH30 см
+    <t>5800000021348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), D12xH30 см
 </t>
   </si>
   <si>
-    <t>5800000019328</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Scuffs Gold Vase" (полистоун), 60х18,5xH18 см
+    <t>5800000022545</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поднос декоративный (металл), 57x20xH7 см
 </t>
   </si>
   <si>
-    <t>5800000019321</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Scuffs Gold Vase" (полистоун), D34xH112 см, с тех.горшком
+    <t>5800000022543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная на ножке (металл), D30xH18 см
 </t>
   </si>
   <si>
-    <t>5800000019315</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Ecru Ball" (полистоун), D44xH24 см
+    <t>5800000022540</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Груша" (металл), 33x20xH4 см
 </t>
   </si>
   <si>
-    <t>5800000019312</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Olive Round" (полистоун), D36xH30 см
+    <t>5800000022539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Айва" (металл), 29x21xH7 см
 </t>
   </si>
   <si>
-    <t>5800000019311</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Ecru Round" (полистоун), D46xH41 см
+    <t>5800000022538</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Тыква" (металл), 29x18xH5 см
 </t>
   </si>
   <si>
-    <t>5800000019165</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Jade Round" (керамика), D25xH31 см
+    <t>5800000022537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Тыква" (металл), 37x23xH7 см
 </t>
   </si>
   <si>
-    <t>5800000019159</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Copper-S-copper Round" (керамика), D26xH30 см
+    <t>5800000022536</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Рыба" (металл), 25x20xH2,5 см
 </t>
   </si>
   <si>
-    <t>5800000019158</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Copper-S-copper Round" (керамика), D36xH41 см
+    <t>5800000022531</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Листья" (металл), 35x21xH22 см
 </t>
   </si>
   <si>
-    <t>5800000019157</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Copper-S-copper Round" (керамика), D27xH24 см
+    <t>5800000022521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное (металл), 28x27xH7 см
 </t>
   </si>
   <si>
-    <t>5800000019156</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Copper-S-copper Round" (керамика), D36xH31 см
+    <t>5800000022513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подставка декоративная "Рыба" (металл), 35x12xH2,5 см
 </t>
   </si>
   <si>
-    <t>5800000019145</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Arcs Antique terra Cylinder" (терракота), D29xH31 см
+    <t>5800000022512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная на ножках (металл), D25,5xH18,5 см
 </t>
   </si>
   <si>
-    <t>5800000019144</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Arcs Antique terra Cylinder" (терракота), D38xH41 см
+    <t>5800000022509</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная (металл), 46x23xH18 см
 </t>
   </si>
   <si>
-    <t>5800000019143</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Arcs Antique terra Cylinder" (терракота), D28xH24 см
+    <t>5800000022440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поднос декоративный "Олень" (металл), 40x15xH10 см
 </t>
   </si>
   <si>
-    <t>5800000019142</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Arcs Antique terra Cylinder" (терракота), D36xH31 см
+    <t>5800000022438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Олень" (металл), 27,5x22xH15 см
 </t>
   </si>
   <si>
-    <t>5800000019141</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Arcs Antique terra Cylinder" (терракота), D29xH17 см
+    <t>5800000022437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Олень" (металл), 25x17xH13,5 см
 </t>
   </si>
   <si>
-    <t>5800000019140</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Arcs Antique terra Cylinder" (терракота), D37xH22 см
+    <t>5800000016887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная (керамика), D16xH6 см
 </t>
   </si>
   <si>
-    <t>5800000019139</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D20xH23 см
+    <t>2000107178365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шкатулка "Макаронс Зефирка" (фарфор), D12xH8 см
 </t>
   </si>
   <si>
-    <t>5800000019138</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D28xH31 см
+    <t>2000107333610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шкатулка "Макаронс Тиффани" (фарфор), D12xH8 см
 </t>
   </si>
   <si>
-    <t>5800000019137</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D39xH41,5 см
+    <t>5500019110571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шкатулка "Грецкий орех" (металл), 20x13xH14 см
 </t>
   </si>
   <si>
-    <t>5800000019136</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D20xH17,5 см
+    <t>5800000022535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (металл), 16x8xH24 см
 </t>
   </si>
   <si>
-    <t>5800000019135</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D27,5xH24 см
+    <t>5800000022518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура на деревянной подставке "Тыква" (металл), 17x6,5xH18 см
 </t>
   </si>
   <si>
-    <t>5800000019134</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D38xH31 см
+    <t>5800000022517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Тыква" (металл), 22x7,5xH23 см
 </t>
   </si>
   <si>
-    <t>5800000019133</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D20,5xH13,5 см
+    <t>5800000022447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень-подсвечник" (металл, стекло), 31x25xH43 см
 </t>
   </si>
   <si>
-    <t>5800000019132</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D27,5xH17,5 см
+    <t>5800000022446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень с чашей" (металл), 34x20xH35 см
 </t>
   </si>
   <si>
-    <t>5800000019131</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent Brown terra Jar" (терракота), D37,5xH22 см
+    <t>5800000022445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень с чашей" (металл), 35x22xH52 см
 </t>
   </si>
   <si>
-    <t>5800000019130</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Antique terra Round" (терракота), D25xH39 см
+    <t>5800000022442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (металл), 10x6xH19 см
 </t>
   </si>
   <si>
-    <t>5800000019129</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Antique terra Round" (терракота), D35xH47 см
+    <t>5800000022436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Леопард" (металл), 16x16xH38 см
 </t>
   </si>
   <si>
-    <t>5800000019128</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Rough Antique terra Jar" (терракота), D35xH39 см
+    <t>5800000022435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Паук" (металл), 19x15xH5 см
 </t>
   </si>
   <si>
-    <t>5800000019127</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Rough Antique terra Jar" (терракота), D47xH53 см
+    <t>5800000024999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная с глиттером (пластик), H48 см
 </t>
   </si>
   <si>
-    <t>5800000019126</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Rough Antique terra Jar" (терракота), D35xH16 см
+    <t>5800000022868</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная с глиттером (пластик), H69 см
 </t>
   </si>
   <si>
-    <t>5800000019125</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Rough Antique terra Jar" (терракота), D47xH22 см
+    <t>5800000022866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная еловая заснеженная (ПЭ), H63 см
 </t>
   </si>
   <si>
-    <t>5800000019124</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Antique terra Round" (терракота), D28xH22 см
+    <t>5800000022228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная заснеженная (ПЭ), H62 см
 </t>
   </si>
   <si>
-    <t>5800000019123</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Antique terra Round" (терракота), D35xH29 см
+    <t>5800000022227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная еловая заснеженная (ПЭ), H46 см
 </t>
   </si>
   <si>
-    <t>5800000019122</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Antique terra Round" (терракота), D46xH38 см
+    <t>5800000022217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Гранат" (пластик), H60 см
 </t>
   </si>
   <si>
-    <t>5800000019121</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent White terra Round" (терракота), D22xH32 см
+    <t>5800000022214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная заснеженная (пластик), H70 см
 </t>
   </si>
   <si>
-    <t>5800000019120</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent White terra Round" (терракота), D32xH45 см
+    <t>5800000022211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная "Илекс" (пластик), H70 см
 </t>
   </si>
   <si>
-    <t>5800000019119</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Dent White terra Round" (терракота), D42xH58 см
+    <t>5800000022209</t>
+  </si>
+  <si>
+    <t>5800000022204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H68 см
 </t>
   </si>
   <si>
-    <t>5500015924266</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ribs Mterra Jar" (терракота), D22xH19 см
+    <t>5800000022089</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная еловая заснеженная (ПЭ), H28 см
 </t>
   </si>
   <si>
-    <t>5500015924265</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ribs Mterra Jar" (терракота), D29xH25 см
+    <t>5800000022069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная с шишками, заснеженная (пластик), H67 см
 </t>
   </si>
   <si>
-    <t>5500015924262</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ribs Mterra Jar" (терракота), D30xH17 см
+    <t>5800000021979</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная с шишками заснеженная (пластик), H74 см
 </t>
   </si>
   <si>
-    <t>5500014393689</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ripple Antique terra Jar" (терракота), D21xH18 см
+    <t>5800000021987</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гирлянда искусственная с шишками заснеженная (пластик), 105 см
 </t>
   </si>
   <si>
-    <t>5500014393688</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ripple Antique terra Jar" (терракота), D29xH24 см
+    <t>5800000021948</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гирлянда искусственная ягодная засахаренная (пластик), 135 см
 </t>
   </si>
   <si>
-    <t>5500014393687</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ripple Antique terra Jar" (терракота), D36xH30 см
+    <t>5800000022885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ягоды искусственные засахаренные на вставке (пластик), D12xH10 см
 </t>
   </si>
   <si>
-    <t>5500014393686</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ripple Antique terra Jar" (терракота), D22xH13 см
+    <t>5800000022090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шишка искусственная заснеженная на вставке (пластик), H19 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5500014393685</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ripple Antique terra Jar" (терракота), D29xH17 см
+    <t>5800000021970</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ягоды искусственные на вставке (пластик), H15 см
 </t>
   </si>
   <si>
-    <t>5500014393684</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ripple Antique terra Jar" (терракота), D36xH21 см
+    <t>4660190396121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Металлик", D21xH19,5 см - D16xH15,5 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5500015924269</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Ribs Mterra Jar" (терракота), D20xH23 см
+    <t>4660190396114</t>
+  </si>
+  <si>
+    <t>5800000022542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Звезды" (металл), 9x9xH30 см
 </t>
   </si>
   <si>
-    <t>5100000038334</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Song" (керамика), D28xH25 см
+    <t>5800000022541</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник (металл), D7xH21 см
 </t>
   </si>
   <si>
-    <t>5100000038333</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Song" (керамика), D37xH31 см
+    <t>5800000022444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Мышь" (металл), 15x8xH16 см
 </t>
   </si>
   <si>
-    <t>5100000038332</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Song" (керамика), D49xH41 см
+    <t>5800000022443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Мышь" (металл), 15x7xH15 см
 </t>
   </si>
   <si>
-    <t>5100000038329</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Song" (керамика), D49xH29 см
+    <t>5800000026940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Снежинки", 58x58 см, 45 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038328</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Cooper Vase" (керамика), D39xH74 см
+    <t>5800000026939</t>
+  </si>
+  <si>
+    <t>5800000026938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Новогодняя", 56x56 см, 45 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038327</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Cooper Jar" (керамика), D43xH39 см
+    <t>5800000026937</t>
+  </si>
+  <si>
+    <t>5800000026936</t>
+  </si>
+  <si>
+    <t>5800000026935</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Новогодний поезд", 57x57 см, 65 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038326</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Cooper Jar" (керамика), D55xH49 см
+    <t>5800000026934</t>
+  </si>
+  <si>
+    <t>5800000026928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Упаковка "Сердце/ Перфорация" (пластик), 58x58 см, 100 мкр, набор (10 шт)
 </t>
   </si>
   <si>
-    <t>5100000038339</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Green Round" (керамика), D36xH31 см
+    <t>5800000026927</t>
+  </si>
+  <si>
+    <t>5800000026926</t>
+  </si>
+  <si>
+    <t>5800000026925</t>
+  </si>
+  <si>
+    <t>5800000026924</t>
+  </si>
+  <si>
+    <t>5800000026923</t>
+  </si>
+  <si>
+    <t>5800000026922</t>
+  </si>
+  <si>
+    <t>5800000026921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Сердца", 56x56 см, 45 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038338</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Green Round" (керамика), D47xH40 см
+    <t>5800000026920</t>
+  </si>
+  <si>
+    <t>5800000026919</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "С любовью", 56x56 см, 65 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038336</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Green Round" (керамика), D36xH22 см
+    <t>5800000026918</t>
+  </si>
+  <si>
+    <t>5800000026917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Бабочки", 56x56 см, 50 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038335</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Green Round" (керамика), D47xH27 см
+    <t>5800000026916</t>
+  </si>
+  <si>
+    <t>5800000026911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Кружево", 57x57 см, 47 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038944</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Royal Blue Jar" (керамика), D40xH40 см
+    <t>5800000026910</t>
+  </si>
+  <si>
+    <t>5800000026909</t>
+  </si>
+  <si>
+    <t>5800000021589</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Дымка", 56x55 см, 53 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5100000038937</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Royal Blue Jar" (керамика), D33xH32 см
+    <t>5800000021585</t>
+  </si>
+  <si>
+    <t>5800000021584</t>
+  </si>
+  <si>
+    <t>5800000021598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Шарм", 56x55 см, 63 мкр, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5800000020170</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D12xH14 см
+    <t>5500019604309</t>
+  </si>
+  <si>
+    <t>5500019604308</t>
+  </si>
+  <si>
+    <t>5800000025659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Упаковка "Воздушный зефир" (пластик), 58 смx5 м, 75 г/м2
 </t>
   </si>
   <si>
-    <t>5800000020169</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), 31x20,5xH11,5 см
+    <t>5800000025656</t>
+  </si>
+  <si>
+    <t>4660250361304</t>
+  </si>
+  <si>
+    <t>4660250361250</t>
+  </si>
+  <si>
+    <t>4660250361168</t>
+  </si>
+  <si>
+    <t>4660250361373</t>
+  </si>
+  <si>
+    <t>4660250361342</t>
+  </si>
+  <si>
+    <t>5800000026650</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага тишью, 50x70 см, 17 г/м2, набор (38 шт)
 </t>
   </si>
   <si>
-    <t>5800000020166</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D20,5xH19 см - D13xH13 см, набор (3 шт)
+    <t>5800000026652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага тишью, 51x66 см, 17 г/м2, набор (40 шт)
 </t>
   </si>
   <si>
-    <t>5800000020163</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D14xH13,5 см
+    <t>5800000026651</t>
+  </si>
+  <si>
+    <t>5800000026647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5800000020154</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D22,5xH21 см - D15,5xH15 см, набор (3 шт)
+    <t>5800000026646</t>
+  </si>
+  <si>
+    <t>5800000026645</t>
+  </si>
+  <si>
+    <t>5800000026644</t>
+  </si>
+  <si>
+    <t>5800000026643</t>
+  </si>
+  <si>
+    <t>5800000026642</t>
+  </si>
+  <si>
+    <t>5800000026641</t>
+  </si>
+  <si>
+    <t>5800000026640</t>
+  </si>
+  <si>
+    <t>5800000026639</t>
+  </si>
+  <si>
+    <t>5800000026638</t>
+  </si>
+  <si>
+    <t>5800000026637</t>
+  </si>
+  <si>
+    <t>5800000026636</t>
+  </si>
+  <si>
+    <t>5800000026633</t>
+  </si>
+  <si>
+    <t>5800000026632</t>
+  </si>
+  <si>
+    <t>5800000026631</t>
+  </si>
+  <si>
+    <t>5800000026630</t>
+  </si>
+  <si>
+    <t>5800000025700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фоамиран, 60x70 см, 1,2 мм, набор (10 шт)
 </t>
   </si>
   <si>
-    <t>5800000020146</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), 17x16,5xH10,5 см
+    <t>5800000025699</t>
+  </si>
+  <si>
+    <t>5800000025698</t>
+  </si>
+  <si>
+    <t>5800000025697</t>
+  </si>
+  <si>
+    <t>5800000025696</t>
+  </si>
+  <si>
+    <t>5800000025695</t>
+  </si>
+  <si>
+    <t>5800000025694</t>
+  </si>
+  <si>
+    <t>5800000025693</t>
+  </si>
+  <si>
+    <t>5800000025692</t>
+  </si>
+  <si>
+    <t>5800000025691</t>
+  </si>
+  <si>
+    <t>5800000025689</t>
+  </si>
+  <si>
+    <t>5800000025688</t>
+  </si>
+  <si>
+    <t>5800000025687</t>
+  </si>
+  <si>
+    <t>5800000025686</t>
+  </si>
+  <si>
+    <t>5800000025685</t>
+  </si>
+  <si>
+    <t>5800000025684</t>
+  </si>
+  <si>
+    <t>5800000025683</t>
+  </si>
+  <si>
+    <t>5800000025682</t>
+  </si>
+  <si>
+    <t>5800000026902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Флора" (картон), 20x18xH34 см, набор (2 шт)
 </t>
   </si>
   <si>
-    <t>5800000020143</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D20xH15,5 см
+    <t>5800000026901</t>
+  </si>
+  <si>
+    <t>5800000026900</t>
+  </si>
+  <si>
+    <t>5800000026830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аквабокс для цветов (пластик, картон), D17xH18 см, набор (10 шт)
 </t>
   </si>
   <si>
-    <t>5800000020138</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D12,5xH14 см
+    <t>5800000026829</t>
+  </si>
+  <si>
+    <t>5800000026828</t>
+  </si>
+  <si>
+    <t>5800000026827</t>
+  </si>
+  <si>
+    <t>5800000026826</t>
+  </si>
+  <si>
+    <t>5800000026224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000020136</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D19xH19,5 см
+    <t>5800000026223</t>
+  </si>
+  <si>
+    <t>5800000026222</t>
+  </si>
+  <si>
+    <t>5800000026221</t>
+  </si>
+  <si>
+    <t>5800000026220</t>
+  </si>
+  <si>
+    <t>5800000026219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Саквояж" (картон), 15x10xH10,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000020135</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Кашпо "Flow" (керамика), D11xH12 см
+    <t>5800000026218</t>
+  </si>
+  <si>
+    <t>5800000026217</t>
+  </si>
+  <si>
+    <t>5800000026216</t>
+  </si>
+  <si>
+    <t>5800000026215</t>
+  </si>
+  <si>
+    <t>5800000026214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Газета" (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000020131</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), D12,5xH13 см
+    <t>5800000026213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Газета" (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019997</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), D23,5xH13 см
+    <t>5800000026212</t>
+  </si>
+  <si>
+    <t>5800000026211</t>
+  </si>
+  <si>
+    <t>5800000026203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Окантовка полоса" (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019995</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), 34x14xH12 см
+    <t>5800000026202</t>
+  </si>
+  <si>
+    <t>5800000026201</t>
+  </si>
+  <si>
+    <t>5800000026200</t>
+  </si>
+  <si>
+    <t>5800000026199</t>
+  </si>
+  <si>
+    <t>5800000026198</t>
+  </si>
+  <si>
+    <t>5800000026197</t>
+  </si>
+  <si>
+    <t>5800000026196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Блеск" (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019994</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), 41x15xH13 см
+    <t>5800000026195</t>
+  </si>
+  <si>
+    <t>5800000026194</t>
+  </si>
+  <si>
+    <t>5800000026193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Блеск" (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019993</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), D21xH11 см
+    <t>5800000026192</t>
+  </si>
+  <si>
+    <t>5800000026191</t>
+  </si>
+  <si>
+    <t>5800000026190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Голограмма" (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019992</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), D28xH12,5 см
+    <t>5800000026189</t>
+  </si>
+  <si>
+    <t>5800000026188</t>
+  </si>
+  <si>
+    <t>5800000026187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Голограмма" (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019991</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), D12,5xH16,5 см
+    <t>5800000026186</t>
+  </si>
+  <si>
+    <t>5800000026185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Сердце" (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией
 </t>
   </si>
   <si>
-    <t>5800000019990</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), D15xH20 см
+    <t>5800000026184</t>
+  </si>
+  <si>
+    <t>5800000026183</t>
+  </si>
+  <si>
+    <t>5800000028057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки
 </t>
   </si>
   <si>
-    <t>5800000019989</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), 30,5x19,5xH10 см
+    <t>5800000028030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "1 Сентября", D21xH21 см, D18xH18 см, набор (2 шт), без крышки
 </t>
   </si>
   <si>
-    <t>5800000019988</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо"Magnetic"  (керамика), 30,5x19,5xH10 см
+    <t>5800000028042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки
 </t>
   </si>
   <si>
-    <t>5800000019987</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Magnetic" (керамика), 22,5x13,5xH15 см
+    <t>5800000028040</t>
+  </si>
+  <si>
+    <t>5800000028041</t>
+  </si>
+  <si>
+    <t>5800000028047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки, перламутр
 </t>
   </si>
   <si>
-    <t>5800000019986</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Кашпо "Campanula" (керамика), D20,5xH9
+    <t>5800000028059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная, 30x15xH20 см
 </t>
   </si>
   <si>
-    <t>5800000019911</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Campanula" (керамика), D24,5xH11 см
+    <t>5800000028035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Учитель с большим сердцем", D21xH21 см, D18xH18 см, набор (2 шт), без крышки
 </t>
   </si>
   <si>
-    <t>5500019787324</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Reverie" (керамика), D19xH9 см
+    <t>5800000028033</t>
+  </si>
+  <si>
+    <t>5800000028058</t>
+  </si>
+  <si>
+    <t>5800000028043</t>
+  </si>
+  <si>
+    <t>5800000028055</t>
+  </si>
+  <si>
+    <t>5800000028053</t>
+  </si>
+  <si>
+    <t>5800000028031</t>
+  </si>
+  <si>
+    <t>5800000028039</t>
+  </si>
+  <si>
+    <t>5800000028044</t>
+  </si>
+  <si>
+    <t>5800000028049</t>
+  </si>
+  <si>
+    <t>5800000028046</t>
+  </si>
+  <si>
+    <t>5800000028038</t>
+  </si>
+  <si>
+    <t>5800000028036</t>
+  </si>
+  <si>
+    <t>5800000028032</t>
+  </si>
+  <si>
+    <t>5800000028052</t>
+  </si>
+  <si>
+    <t>5800000028029</t>
+  </si>
+  <si>
+    <t>5800000028034</t>
+  </si>
+  <si>
+    <t>5800000028054</t>
+  </si>
+  <si>
+    <t>5800000028045</t>
+  </si>
+  <si>
+    <t>5800000028051</t>
+  </si>
+  <si>
+    <t>5800000028050</t>
+  </si>
+  <si>
+    <t>5800000028037</t>
+  </si>
+  <si>
+    <t>5800000028060</t>
+  </si>
+  <si>
+    <t>5800000028056</t>
+  </si>
+  <si>
+    <t>5800000026897</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная, 35x21xH16,5 см, с бантом
 </t>
   </si>
   <si>
-    <t>5500019787322</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо "Reverie" (керамика), D18xH15 см
+    <t>5800000026896</t>
+  </si>
+  <si>
+    <t>5800000026895</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная "Сердце", 28x25xH13,5 см - 21x20xH9,5 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019327</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Spikelet Grey Cylinder" (полистоун), D37xH75 см, с тех.горшком
+    <t>5800000026894</t>
+  </si>
+  <si>
+    <t>5800000026893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D20,5xH20 см - D16,5xH16 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019326</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Spikelet Grey Cylinder" (полистоун), D37xH90 см, с тех.горшком
+    <t>5800000026892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная "Мама", 58x19xH7 см
 </t>
   </si>
   <si>
-    <t>5800000019325</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Spikelet Dark grey Cylinder" (полистоун), D37xH75 см, с тех.горшком
+    <t>5800000026891</t>
+  </si>
+  <si>
+    <t>5800000026889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная "Мама", 44x14xH11 см
 </t>
   </si>
   <si>
-    <t>5800000019324</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Spikelet Dark grey Cylinder" (полистоун), D37xH90 см, с тех.горшком
+    <t>5800000026888</t>
+  </si>
+  <si>
+    <t>5800000026887</t>
+  </si>
+  <si>
+    <t>5800000026886</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная "Сатин. Сердце", 28x25xH14 см - 21x20xH10 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019323</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Scuffs Gold Vase" (полистоун), D35xH65 см, с тех.горшком
+    <t>5800000026885</t>
+  </si>
+  <si>
+    <t>5800000026884</t>
+  </si>
+  <si>
+    <t>5800000026883</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Металлик", D20xH17 см - D14xH13 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019322</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Scuffs Gold Vase" (полистоун), D38xH85 см, с тех.горшком
+    <t>5800000026882</t>
+  </si>
+  <si>
+    <t>5800000026881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка-кашпо "Стразы" (бархат), 17x17xH18 см, набор (2 шт)
 </t>
   </si>
   <si>
-    <t>5800000019320</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Coffe Jar" (полистоун), D38xH42 см, с тех.горшком
+    <t>5800000026880</t>
+  </si>
+  <si>
+    <t>5800000026879</t>
+  </si>
+  <si>
+    <t>5800000026877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Горох" (иск. кожа), D16,5xH18 см - D12,5xH13 см, набор (3 шт), с ручкой
 </t>
   </si>
   <si>
-    <t>5800000019319</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Coffe Jar" (полистоун), D45xH48 см, с тех.горшком
+    <t>5800000026875</t>
+  </si>
+  <si>
+    <t>5800000026874</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка-кашпо "Трапеция/Принт", 25x25xH25 см, набор (2 шт), с ручкой
 </t>
   </si>
   <si>
-    <t>5800000019318</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Coffe Round" (полистоун), D32xH51 см, с тех.горшком
+    <t>5800000026873</t>
+  </si>
+  <si>
+    <t>5800000026872</t>
+  </si>
+  <si>
+    <t>5800000026871</t>
+  </si>
+  <si>
+    <t>5800000026870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная, 29x23xH7 см - 25x19xH5,5 см, набор (3 шт), с прозрачной крышкой
 </t>
   </si>
   <si>
-    <t>5800000019317</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Coffe Round" (полистоун), D34xH75 см, с тех.горшком
+    <t>5800000026869</t>
+  </si>
+  <si>
+    <t>5800000026865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D26,5xH7 см - D22,5xH6 см, набор (3 шт), с прозрачной крышкой
 </t>
   </si>
   <si>
-    <t>5800000019316</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Olive Ball" (полистоун), D32xH17 см
+    <t>5800000026861</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная (бархат), 40x32xH15 см - 30x22xH11 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019314</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Olive Oval" (полистоун), 40х20xH15 см
+    <t>5800000026860</t>
+  </si>
+  <si>
+    <t>5800000026859</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная (бархат), 30x30xH15 см - 22x22xH11 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019313</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кашпо Nobilis Marco "Mat Metallic Ecru Oval" (полистоун), 40х20xH15 см
+    <t>5800000026858</t>
+  </si>
+  <si>
+    <t>5800000026857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная, 25x25xH9 см, с окном
 </t>
   </si>
   <si>
-    <t>5800000019999</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Блюдо декоративное "Magnetic" (керамика), 42x12xH6 см
+    <t>5800000026856</t>
+  </si>
+  <si>
+    <t>5800000026855</t>
+  </si>
+  <si>
+    <t>5800000026854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка-кашпо "Геометрия" (бархат), D30xH18 см - D20xH13 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019953</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Блюдо декоративное "Нерине" (керамика), 16x15xH20 см
+    <t>5800000026853</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная "Сердце" (бархат), 30x27,5xH12 см - 21x19,5xH8 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019952</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Блюдо декоративное "Нерине" (керамика), D20xH13 см
+    <t>5800000026852</t>
+  </si>
+  <si>
+    <t>5800000026851</t>
+  </si>
+  <si>
+    <t>5800000026850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой
 </t>
   </si>
   <si>
-    <t>5800000019943</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Чаша декоративная "Лимон" (керамика), D21xH10 см
+    <t>5800000026849</t>
+  </si>
+  <si>
+    <t>5800000026848</t>
+  </si>
+  <si>
+    <t>5800000026847</t>
+  </si>
+  <si>
+    <t>5800000026846</t>
+  </si>
+  <si>
+    <t>5800000026845</t>
+  </si>
+  <si>
+    <t>5800000026844</t>
+  </si>
+  <si>
+    <t>5800000026843</t>
+  </si>
+  <si>
+    <t>5800000026842</t>
+  </si>
+  <si>
+    <t>5800000026841</t>
+  </si>
+  <si>
+    <t>5800000026840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная, D25xH28 см - D20,5xH24 см, набор (3 шт), с ручкой
 </t>
   </si>
   <si>
-    <t>5800000019916</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Чаша декоративная "White wood" (керамика), D25xH11 см
+    <t>5800000026839</t>
+  </si>
+  <si>
+    <t>5800000026838</t>
+  </si>
+  <si>
+    <t>5800000026836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Глиттер", D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки
 </t>
   </si>
   <si>
-    <t>5800000019915</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Чаша декоративная "White wood" (керамика), D19xH8,5 см
+    <t>5800000026835</t>
+  </si>
+  <si>
+    <t>5800000026834</t>
+  </si>
+  <si>
+    <t>5800000026833</t>
+  </si>
+  <si>
+    <t>5800000026832</t>
+  </si>
+  <si>
+    <t>5800000026831</t>
+  </si>
+  <si>
+    <t>5800000025292</t>
+  </si>
+  <si>
+    <t>5800000025291</t>
+  </si>
+  <si>
+    <t>5800000020549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Горох" (бархат), D18xH17 см - D15xH14,5 см, набор (3 шт), без крышки
 </t>
   </si>
   <si>
-    <t>5800000019881</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Цветок искусственный "Тюльпан", H18 см, набор (7 шт)
+    <t>5800000020547</t>
+  </si>
+  <si>
+    <t>5800000020546</t>
+  </si>
+  <si>
+    <t>5500018251236</t>
+  </si>
+  <si>
+    <t>4620078331194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка шляпная "Сатин", D19,5xH19 см - D15,5xH15 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>5800000019880</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Ветка искусственная "Яблоня", H113 см
+    <t>4620078331187</t>
+  </si>
+  <si>
+    <t>4620078331170</t>
+  </si>
+  <si>
+    <t>5500012085383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка подарочная "Металлик", 23x23xH16 см - 16,5x16,5xH13 см, набор (3 шт)
 </t>
   </si>
   <si>
-    <t>4650342410232</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ветка искусственная "Верба", H115 см
+    <t>5800000014287</t>
+  </si>
+  <si>
+    <t>5800000018741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коробка-кашпо "Металлик", 17x17xH18 см, с ручками
 </t>
   </si>
   <si>
-    <t>5100000042702</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Дерево искусственное в кашпо "Подокарпус", H122 см, 4080 листьев
+    <t>5800000018740</t>
+  </si>
+  <si>
+    <t>5800000018739</t>
+  </si>
+  <si>
+    <t>5800000018738</t>
+  </si>
+  <si>
+    <t>5800000026914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Органза "Сердце", 50 смx5 ярд
 </t>
   </si>
   <si>
-    <t>5100000042691</t>
-[...447 lines deleted...]
-    <t>4620039633664</t>
+    <t>5800000026913</t>
+  </si>
+  <si>
+    <t>5800000026912</t>
+  </si>
+  <si>
+    <t>5800000027006</t>
   </si>
   <si>
     <t xml:space="preserve">Лента атлас, 25 ммx25 ярд, набор (5 шт)
 </t>
   </si>
   <si>
-    <t>4620036327078</t>
-[...29 lines deleted...]
-    <t>5800000019550</t>
+    <t>5800000026965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас "Шиммер", 40 ммx10 ярд
+</t>
+  </si>
+  <si>
+    <t>5800000026963</t>
+  </si>
+  <si>
+    <t>5800000026962</t>
+  </si>
+  <si>
+    <t>5800000026976</t>
   </si>
   <si>
     <t xml:space="preserve">Лента атлас, 15 ммx25 ярд, набор (10 шт)
 </t>
   </si>
   <si>
-    <t>4610032064190</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Лента органза, 40 ммx10 ярд, на леске
+    <t>5800000026959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза, 25 ммx10 ярд, с окантовкой
 </t>
   </si>
   <si>
-    <t>4630085027133</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Лента органза, 25 ммx25 ярд
+    <t>5800000026955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза "Люрекс", 25 ммx10 ярд
 </t>
   </si>
   <si>
-    <t>4620054588147</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Лента декоративная (бархат), 25 ммx10 ярд
+    <t>5800000026958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза "Горох", 25 ммx10 ярд
 </t>
   </si>
   <si>
-    <t>4620054588116</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Лента декоративная "Репсовая", 25 ммx25 ярд
+    <t>5800000026951</t>
+  </si>
+  <si>
+    <t>5800000026960</t>
+  </si>
+  <si>
+    <t>5800000026954</t>
+  </si>
+  <si>
+    <t>5800000026953</t>
+  </si>
+  <si>
+    <t>5800000026952</t>
+  </si>
+  <si>
+    <t>5800000026956</t>
+  </si>
+  <si>
+    <t>5800000027043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза "Жемчужина", 40 ммx5 ярд
 </t>
   </si>
   <si>
-    <t>4620054584910</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Лента декоративная (бархат), 12 ммx10 ярд
+    <t>5800000026972</t>
+  </si>
+  <si>
+    <t>5800000026969</t>
+  </si>
+  <si>
+    <t>5800000026968</t>
+  </si>
+  <si>
+    <t>5800000026967</t>
+  </si>
+  <si>
+    <t>5800000026966</t>
+  </si>
+  <si>
+    <t>5800000026026</t>
+  </si>
+  <si>
+    <t>5800000026025</t>
+  </si>
+  <si>
+    <t>5800000026024</t>
+  </si>
+  <si>
+    <t>5800000026022</t>
+  </si>
+  <si>
+    <t>5800000026021</t>
+  </si>
+  <si>
+    <t>5800000026908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента декоративная "Клетка", 25 ммx15 ярд
 </t>
   </si>
   <si>
-    <t>4620054584682</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">Лента декоративная "Кружево", 40 ммx25 ярд
+    <t>5800000026907</t>
+  </si>
+  <si>
+    <t>5800000026906</t>
+  </si>
+  <si>
+    <t>5800000026905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента декоративная "Репсовая/ Мама", 25 ммx20 ярд
 </t>
   </si>
   <si>
-    <t>5800000019838</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Лента полипропилен, 20 ммx100 ярд
+    <t>5800000026903</t>
+  </si>
+  <si>
+    <t>5800000026933</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бусы декоративные (пластик), 30 м
 </t>
   </si>
   <si>
-    <t>5800000021578</t>
-[...161 lines deleted...]
-</t>
+    <t>5800000026932</t>
+  </si>
+  <si>
+    <t>5800000026931</t>
+  </si>
+  <si>
+    <t>5800000026930</t>
+  </si>
+  <si>
+    <t>5800000026929</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;₽&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2250,10662 +2043,11472 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www2.www"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www3.www"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vvnuo18rf2t0r8xu7f334q4g1yszjh7o4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yi28k50myb679vqr9xa0atbzmk997rdd5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ge4da80lsm8namja8ib91s6gdo77iemm6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s9h9w0upg1jn5fots5sadfjxerq9l2k17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pnf4ow5s81zdgrt5b63h3bmilf2u62808.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r18ojbq03isrhy90rhz34ofqoh55gkrn9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/py15u2cj0vs2604t4w2qg7c3u1115byd10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ivu1yxc2zvpktihgu41eb8irm0ljkhna11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ihmxxrlgbpufu8eys6o1hfo9opkxatpj12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l7cb3skenokyrh3hhfa9yya5i2v7o1h113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vnhj4eb6rx83j3jde5uzcbqcuj0qfx0414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n44l175xla56uew87ofs4rjuxc27nytm15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21403erydz14ol8ym0fli9npwxfa0gs16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlw8m1rx7c5454gcz4y0b25w48dg2sjs17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hrslje83qea4dupud9x298asqzol49ta18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdytt2vc6ns72q2dwiyh7p8jrq1syvc719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vldcbdtboa9izklreyjbhkwvamylq09n20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yi0cnusn3r2a0baduaggscgww9i2h6qt21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7v0evf0tjwlt0e1og0rd9bqzipwkgkdi22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oen4zvquxh708od1iektfa04midlbeyv23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5u44gpwcwmot568drgdg1mn5l44z37924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gvaadjhv7blpvykuop51me2x8rs4cx7y25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qml1n51o9ijtvdzfpevcd409nm28eykp26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mrjififqn5dllszip7amyubfzajoju6y27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z1p17y2gstv9na3t2tf90czwxpyudhxs28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v4mwon1sxdcs2ld5jfd99yi3pb8kem2u29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54rgk8bemq1tmb5pxsok2q8r94ttlyet30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ysqqodv0n880a4umywbehj9zmufyku31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6blxqz0by26sg7rbi1gkit59azwneskk32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dhp0vadlne1ojbsinx7927f8d8lao533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ukg740l1kd5howelimp5rv0c3bzukw3f34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0sku822apj2dku1p6w7rukzj81kg0bc835.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kvhpp597a2ivflpl0hjugp93m4ucy33p36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x2p69rwp3jx90jwtug3n7q350rervu1k37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08sqqphnyfg43d2u59gvyvwz6iq2mf4w38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i30w50hfcaas7rm673t8hkx7398nbc8f39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hz1mxorm0bnk32w08fkoorq2nii7m1ai40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sj68jqbsj3h75z47ch2rbnzhsa0icoyn41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86egy68b1ckeyw8gpfpo7to2lqpznmlj42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz1mo4190hjulnd07sxzy855et270yu743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0zuzcz885mt3vt2zeyobhrb7hig2wueh44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ens72oog3vqpeiiy3h1nwwegzjrx345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91mdtwk3ay3230t07x6fsv3vjz5j5l5u46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecyhad7bto0ytzg4yryu0th29shpjh47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nknyq664n1jrbtwnzy4ftvkn2ylz5r8f48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iq9pq93sankkcts68gy6uyie1vwadah849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zqxxh3odg3o2mrq2jx0fsm4g53nz8j1q50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v5utx9wnohg0e3lujfupqkqerkjpwgzk51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/io3tdwl6bny1ngaa3dyxv8bjg8ymh91252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z1k1n6uq0dv5d90o7vuzh5931dfmjnym53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i7hzo91mqe5epvkfo8qlc9l4mc0718f354.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faghpl9ik9231vkumi8wrmdbqchqsjf55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dwagxbhlfqtv22nv86a8y3fyplt7wr156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eti6m9bcknc09hxygvjyj8d7fd3geu57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6sep2b5kflf823rn7jqig5kapt4jan3g58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deqxcnel6rilo7rq7o1xu944ppxp6x59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mxwz8zv6jgu46604rlm1l1gd0h17yx9o60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w6w0mdqqeuwa804nz42zrd57cvjs05om61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd588b2xy430qs11swkejtqvcz4c9ztg62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nem6nxqcox9z60tyte8gm5nel65ochyx63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vvzbtqvwqrwe9xtousg4ri18mcg48zrb64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gs53ixti0vvym6qesifqc7z4016wsvf465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ynmmik58xm9ss2yue83pns413a5qtzp66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v092lxz28dupeia5tric37vhj2hgam0c67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/osy69wsvwbgillavcbnn370xn00lj5th68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zbm6332u08qalvjpcv4gdv6i3aej5uep69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9my0421owp6pc3bwpmybg2e0eyj7lm1970.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33j7uh017t5o51pycqjo462y67eqmb71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3vreu05z1btcv17cy3ezhppjwhbfclwt72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www73.www"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www74.www"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www75.www"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www76.www"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www77.www"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www78.www"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jhgafj1b9aeo01ksnq87057ckxkv7xw779.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ngadu91ddgdvt9g3wdh0gmnr2fdq2380.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cu6u04joc78tqzbdj8ksqgt030or53bg81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbg16dxz7rovtt6z4zc0wo5j1z4gegsl82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xotl1dia4uk3cklgbat2yvh6k6zn7gsa83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2h58yd2xoge00578x70tjcv9zwwg19iq84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/olgowl2f6adgl0khxnu7yig6s9fglcd485.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j0xqmy4r4i99pk0g8v2bvtcml7mst8tr86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zpwpkvc1vhv0cbjzsdkiqj0ydpf3buru87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oow7c57zlyexhyz0k1so4wxpz9bppm8t88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcm39co8t8wma2qnns8anmrjg83x50da89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iyfzq00bfx2wf62zjp84miscmbfpqb1p90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xoqaleywztgg1npdaxmjaiuymj0u5xo991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v92wurxekpb49o7v3ge5aiihn4y5cip892.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0balvwxgh055cq7bm5xv7hlbp5ooy8xz93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cmvk6ecbzmg1fcfqlo5bh6won6jwrdgq94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66kj70of67jscaa32e5no1rc21qhab7495.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabsp32k0j590xs4udpxesv7w9gs0g0p96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ers4j3fjmkco6o1387zmaq34l49fx0s97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zbasspnvh77i74sspdzftt8juyc4rl4998.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615s1l0jp82petya9xd835qcssb4sexk99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8je37xohhegu36c3wfcnfhpyrjyad4ru100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ieyyso8agme1m2pe85mwait47ahdyclz101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jplpt1k8c86102vqo04uhyirtn0uh9zc102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ju8sn0dl1luzkwkoqk9dciu36p9o8z103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bsy30mefux76lqbrpitnvoxifjz38zdb104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/btqkk7r4hccjrpto0dpwbc15cjop1zm5105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ouggfafwpqpk0kybwa88f4b769vr3jw106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s71s7vule33xqyke3ilhgr9pyffj7hzp107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s6k15n9fxd6br62f4fy5fikzbu7lw5gy108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iqokgoeaxa980c5o47ev6vo1urrfppf7109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rdtmvbzo7opdm3ztn9sk0v8h2zmoqdcu110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akut5uw8ksdkopne0x45fo686czlfgve111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32wrc3uxczebellxc2i0p999hk12rcv2112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k3b2z3uov6y84p0o7r9v30fbx5jdkgc1113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zea8nvnv4xku7wenfdfci8uls39m3vvv114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7swxfyniyvoh4ppu4rid2pq8zln4g3ft115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2oaoiiilsisoqd4zx97zdiixktn0of2a116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q6xtm31cvzcvqy9wd6dc4173pfyibi9h117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb34e7f2ni19lacglsaii3gvgwr60o118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xdltp0ovfepw38qvazypjuq8hcgvxqfu119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ilddtn0hdffxk51q4mvppgi91hqylugb120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r5xkrs3ym038d94l8iz9amz9k43b8gmt121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ej6xp8bfcglpq1hegoajxfjdv8uit9n6122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jc91h7ocqvgn1alkqjqkodql9p50iwu7123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p3v3gra76dh883y95eionvgeiok7nsh1124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9qtddjxsz9wmgfmv17oloy0c6jooy6z3125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8pfoz2rkrzq48aw8htxu72kbszp5yi3o126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wuz9puog267ftnznyotvlcva7grn203m127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2wa564tk8267trvuu3jd242zvpttg8fa128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zlwvxz5gw0z081glk2v657aqgbdiseim129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u2og6wginj5183jpg8esgn6lfeaz1wci130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wr7oyxbxv0vbjfa71u2xglztj3uzh0fr131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ajwb520igzpx8l9xd2r7pzwa8j5821en132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vg8z8pb2267w0dy9h98zf92hzkx4y1u0133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qfy1l0d9ou9otbk86z94ryqvu0ovd7nf134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdiajfxxf40o1etv8upwvs451v5e4vdf135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ziu7kdfpvv8gkqcv5bnf81lnflgcio4136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/natv5z5nck6grxawq0oxe7b20tl09nu7137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ej99w5uyzf27mfucxaku31suxt0j9138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nqlcdihaqweeuaqzykqcx1wrq1h0re34139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2om42zhupe0k68560opwsmwh9otl2xl7140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gocv9eeuf7qx97xapngd5c2xe1vhtnw9141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4co6td8i8pcrrnsnkoeqedfc2wcjgs92142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q7fggdaxkcal39kqd52q3y1z1e5371hu143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gwdss4oklf50njoeu061kxj5ox9jxn4q144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108v6xnrfc7a1qqc8kkqd6fxsv5c7a8z145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lx8ncyl1mtjgj1x4309k51hn5xxmt712146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oawcw4a0xun7gadyo961a7dev2eu1r1w147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ggtaj9xvkuv4tz0u7dzejh2nye0j1yb148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i3d9y65ydd3vot1t9sm0j6n96nsieggt149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1sa0941ur7r3d9jb0ic5u1e2xswzaxwq150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goyn19ntozmi1raopk0km8h10tenkmes151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65riyjgi3zlhz6c5su2qxca3zcylig152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2w9gq3shu9m115wlpegobmg0zgq2zyb153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9h0zew32x39ujj90sn2x82zxqfsil9w4154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r012e0o4eiez53eb45zafnknld469thx155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dqjhdt324lyqy5p22oqoyqrcehoi9s5156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9spfb0vuxf91s9pl8vi4dmbs3g8063v157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5w9i1hnq8j6vbp3tydr7rc4ds7i53ud9158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ercocztvuxcvph2ujmqc7c1sx0pnjk159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2xzbqylp73fb19r9322g7e65qoabeimy160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7nouetke8p92dm60kvg2bhziwywtqn6z161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdz7mapb71pu74b30ip1nxzcm52nna31162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jfm6kmlqssagr949zbhgtosq0v3cq3hr163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1nww3tj0hslw0d4qwn0laudi10ax70in164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gt55utw1fi7q347prx38cqosxu49bgq165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/reufcv0adlq7qp132etmptb5ztd2fi27166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ld24hzzpt0mq3nzig0e3g4dvq5a46hlm167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v6e2e0oalzno7xcp4k4irid5kmcsf1qn168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20qtlsd41w2v1aqbvf1tn8mh596lvnwc169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1koc7zh5u92b89lyilfdf9jwmj4671fq170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7oszsj487b12oe1ojoek5vvzeo9i6byb171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cwffped383gryztv3mziu6rl6dot122j172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18brznj1gzkm33wyjevjbgnla81bu98n173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ll472awqpwde8pv2n28aa5pqztwlx174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qcjpm6qmq0bhlxmsbbz5diqowp4tr3td175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oibb0pd2n6ey0vowytnea72eem7styyw176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5qytc49uds2d24ni0mg7p296lq5r3jo177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t1k2ldas13a4c8lks2vlyoumy11ukg7s178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fp8xe12w1rgcgiu1zfvo8oyx865xn1179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts3a3ne0ya6uhqy68rbqja1frrb2yx9c180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n6iw9wyh5wvelgvnuu9ee8v3ikyfu7af181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www182.www"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www183.www"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www184.www"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www185.www"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www186.www"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www187.www"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www188.www"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www189.www"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www190.www"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www191.www"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www192.www"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www193.www"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www194.www"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dh7ajvpzn8de2n27a2jp7b49i2ud40i6195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mu4woqfilic4mndu0fg89lr193ev2rpa196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6kr0eppjbr3ckgtw6z77d0jnr1no6jr1197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l8kojajihrynwrfsmdce6qp8mb73h5v5198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ik1y8gcs7l9v5ui56a2n1shg79bmad5199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2r53nwc6uddx9rxkqbokk61fm2pvrboi200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v7c242bd81kztyvqssu9s4jexng2d563201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1lhbyowir043qja5cyx0303pkacclixv202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s33fyhl5h56di7y4hx1srze0jqi6o177203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3qdbk0yb09vr0g2kd4hi52qisb5kg204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t7ikjtnc01ykxhn2zdzcgkebypcbzmru205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ohwbk0idflepw2jhb6caf3s1znp5r206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gewj5loztdw1tzqocerufyjakgi3znxm207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/llel5h6rljmb5rehdpm1d7ry16cip98r208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fphsdl2euifsdw4lhzxtbc1o1jl53dks209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abt9wxh7i5jvonqkbheqlspkbyiswdwp210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9r3qkwrc8jz466vhyxucd5kz8b0qbh9d211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ldr5zz298ruvohg382zf1rj16kjcwxpm212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2svk62wz9s4t9diu2h9x29atexs3lgxr213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yfndv5mptetbm35xx0azspokz0b0xx1o214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ci5ktnagx8e3apd1n4bvwdcqs6ejq1215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122115htixs21q15bib1v24ss5ygjeu1216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dm7zzkm0dtwazt1pz9do5uyzwn0tfsvs217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fmo5hr1yjjrxjon758k2y5f8b6q0ynov218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025j0063y1gimk71nnkfcws2bjcayap219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85h9mvjm1joat2t3val2c7ipihmfslou220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m0z5v3xg5ejojqdscd4lgo2g2h6ux4pw221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0mtls9y6zy60qdk2ovwk2utrth1axhs0222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728tb3q54ei7b0vpnlpkkfcjqc6rnde223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bsjxafy6qdhmu5716jehdoej8fh4c5fg224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77xago1xtpda18fk6foqggor3ngrx225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9vdct213oz1tp7tztgolt2f2n8sv91g226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dgqy71hakila5kw7v3k1zl5pxzxvi227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4lfn9vpy9kdwsvmo9a7uslpqmo5be0jw228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ndx0rg8q681elo30516cgd16kzgz5us229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5pu67w28o6aaroc454dhicnjbtjdvv9x230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t15yaua8714d569hw6hyea026kdebjkm231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9kkz4g3ew9jisw9otjrh44lu1lnp9kxp232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8auylriwsoncbvvl40izrlrr19i24f97233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qx3p20wh176d4s37hbe8k3f0wtbrlt0i234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fsdil8pokvibmt1xazep17x7kj9qeqha235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cnn50nrqwyyr523sl475ujpcpg4r535x236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bmn5bqpva6qzwrky8vkmm5zzpc1seb1237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/et2w9ple6zr2qbbgeq7q76av1ote69jw238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dkpf0nqcyszw6md3zi3t8p0zww0by7bq239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4g5sshbn7kf1ng6vb2ighpl3tni08g8240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46zbqg2vjaald8ahdto30w9wmz5s5euo241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13gudrhwsi4q28r25fs9wk00v4lxhbya242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7lfdlsvbafvikf20oli3qhtdkl639mnh243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcg98hgoyvdb3e4vmi71a2yqs00sdial244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www245.www"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www246.www"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www247.www"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www248.www"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www249.www"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www250.www"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www251.www"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www252.www"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www253.www"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www254.www"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www255.www"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www256.www"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www257.www"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www258.www"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www259.www"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www260.www"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/thoh857rz174d29sgvtk34lzyacef40d261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vebvy9ghihpz7o7cm3rxt5up2ep2ga2y262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6jp65rmxj4yn8f5j05bio1om2xymoff263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mh7cosx4gz2eoux8eg1e9xj6aennrhz0264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ysnjt6nlb4z12luxdn0w4lbsswvu265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gfsmjm69rbol8cmmndabj3ht50e57uh2266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mqgiizohb7ul26b82y9wj0g376a0z2x9267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ytl4toa5pdrrsug17sd7q3svxeht66ga268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jhat89cykak5bpjjw8ipm1o7wg3i3icb269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ekv3dce7t2mfek8cgmoy4xf12uedn5xh270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/upu083428brpm3eaq0l5tn5yiy8yozp1271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ta42zpvcigm4o6jiobcjpgaj6017ah23272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a17zy3ha8sv4uh3zdic9stk244vbvy273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ww6tvycpq35rycjvm22dnpjky2ju425274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ez6elgil9f9oac2b0uh134unlpc9p275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5jjx6jzu25alzs5nuooc4pezq4phwajz276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/imdr0atsa3yh475cgol68q5l6aebztcn277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2xmujyusmg87v34cl0w8stxvby5qdsgx278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udrnxxcw298nsto5w3f84bk6wyreqt9x279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1wubxfkyygxblrb41etox2oopaeissg280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fo1rk7vyd43mpaahp461x3u2lvhupdrb281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13y1n5y4uj4ljt7u53qp1d36i053b2f282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/peqea1b5a8qvekw1yxgso2xqzt5eu2e5283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ftkwjxl6iflvrwpbv2sjmba65kprytss284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9g83bl1ax3k9h63g5j95b5w64gkxf5a285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ftdy0z7zxb9i6hjvlcpgkyjsptxc9yqv286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n1tcsm34xglg1qlczcf1t86oznecxypl287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r6on9a89whvaernnnfugrn13fecwvpxz288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ihub09oo2gumn4jd9r0vsuz7nbz3z6q8289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oo66mbml78060hiv73hbtotj2zaoyi5j290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vb1a4cqq1qln9s0ebfecearu1bvk4ft2291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vj3lo28eqcx9n831c92a8zr0t752cg43292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wox1wthi0zqb8lwi8psdg21nfme3nnof293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6l68wo9m8ki7rojploas7yib4b62hs65294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m4dnvpq7tff2d5xodev3ymwf12nk7gzt295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0sjf4h8felb3c9ue09xuazm274xblbaf296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fi1emq6s42txatsr52mc0q4cd635dffg297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9jqj8f8uoj55eatuybkm8t4hn8v004298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7kdm0uzeyxtrzx1kz7jlbzn20udlb5ct299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m9xg48myalt9ym1xekvo2tcqe651dlbm300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0v5p6exsgh5ym3i225hyl25ktz8s81yl301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r4wpyu5vko1nl6qkm6y0072igjjjp6pm302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n9a27v79dc662zq0ztc141srlsv94qfx303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5scz2vohexqyk8ej98wo5pjmh0nejo304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2otc7usu1fc3m0a2gm10ueltpdgfua1h305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/td39qpew4wgla1lh2em766mq5qky0kch306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uf58fc3uut1dvg7o8npzdikeo4ywap09307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www308.www"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www309.www"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3as20utttabvt30amzause3lm47xqz7d310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3l11t23u73p1sabxudf96e2k7z22us311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bs2vs8dcy13gjvyoshprzk1f49asix312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9re3sizt8yhdjgk2dcj3iqc8qs5k412u313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ry0bcw80h407ns9m086gzrwyp04bixd314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9imm6qdd4kdb20w7od7pstsag8g6gqmy315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wm0aowl9uvreemav26g50mv3rg7y8i25316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www317.www"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www318.www"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k526wobgiea0grjnrwoc9pkcd233460w319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gp0dmg1ch5grwglip211pz6y6kll1btn320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6iqjbaxzsx7j642j8selft9tsuuumou321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r1up1r4sqqbtvm87j1plzmog7t2zat9n322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fv81870v026yvhvntxt91gx4x31zlxs9323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www324.www"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www325.www"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www326.www"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www327.www"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www328.www"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www329.www"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www330.www"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www331.www"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www332.www"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www333.www"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www334.www"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www335.www"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www336.www"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www337.www"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www338.www"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www339.www"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www340.www"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www341.www"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www342.www"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www343.www"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www344.www"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www345.www"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www346.www"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www347.www"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www348.www"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www349.www"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www350.www"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www351.www"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www352.www"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t42evs6kvs0di1oty6bp5sj6kazropl0353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www354.www"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2vkxuqdmlt9k5k626x8n0notopvju7hm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbwcymcxevo4zz1b30n562j8f4bqgw3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ms4uylfvjwm5viqguaad59s1zm0hv1m4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dux378ydx3efhw4afvas6f8ldbt1ar6h5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y1w5hj16niiytwgab093ywn8rr5o5t4j6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0tr2jrpda6018qpuz1c2neeus9b81i3k7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9z7ms9j7xlp0t2h8huxrkrkh504uu3848.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kq391dxqy6onqo1a4kq1f0lsxu55v4e29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rzp5lu2j1lm5haddn0p16dwrscz094tu10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9pa2n7w116ap04qw7anjrw7zijyyc8g11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ar5far4smow7a5rsl9acg97wcpe75g12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mictbv80qyo9n0rb3sk4gt0net1gnah813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/azcdwcl9cg1ictd303cr2c37aqabkrwf14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sgjzo3lmm2t2wia13am992ttqym6a5hj15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hq3ftrvfpvlm7js0rf4rj9ev1rjc81v916.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wblfu35ew5s8jso244cmo1l5drb37wl917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/po9m6py0etyvd1emi736hyj4geb42hzn18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yysdqwpuzjm8n9tj33ye1e399hls04gs19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zft119865wkrj8nr8mzjz2e06lvsnt3n20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84xs1a5ixlol472a4ak8mavk2revqghe21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4hkcnq2ebuk1pjppheb9pu222dv4eqb422.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0zpinbm2hz2kgxbgpqeb1a026revwjcm23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p1tg2eiz0zjc56ysyg0fviuwsdcseewh24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzykrwi3zbjcp8vbfii3xaxerclgyeex25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s3i84qibug4ekg1h6uj0qi4jwyxktwwv26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/msdjipsbfigiscdkjpxjz632lgxjdxsr27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88zbuyjwllybh54mvpuohcvvrovp0y0e28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6x02xn5drdgtx9wso2ia02jxk4y1lhuz29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edx1ufs1t6w043nhvc6nq79ycrqmelvd30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/prfu40yc830n95yp2c8a82qu6aub4y2431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fctlg4bjoykmv4z39x5bvk9u7a6pvszq32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vanws4309m0xxm6ise191m933lzcnv4c33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z3nc1of0vtmvzus0rz7bcexeac92q2ww34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ulnvrfplakc3z5mt1gxirkr5q87ge0y35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bwue4rrtvdgqvf2t7vgs2uba041er7ok36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vn6i2x6lnq4p02p76ren90xt0rfc3mwv37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ewk841f724a1xthj2dt6n0tbq8atnedf38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6vsrvpbsqd1xrkdonq61esj3fetaqm39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rr511cp3pxoigfikcmn2jq8u2r2xlebm40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i3ae2olydso8ow195ibe6xf4q8jrcbn341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qoflhw6zfm70pq7ahwqaqdbnulw102oq42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jgp90v1xkwuh1wk4k4k02ioemgq7cofh43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mk7x00j5khaqz1darybiko5p0m1tyrxe44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tilrsu3pd1tdtez03r4nam86w00ztbyh45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tf7wlcok702qaenghl0tw9h7zloi5d1s46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qreumwe81ngrjsic2az2o8dwnt63sh3z47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9u021w617lq2gjzo1s4ks011nixlad4x48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/li0zjoj2mhwg3vjzs9u86nqa8r4d0i5w49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85br2gx85zzpz72telpuaih166khpqq250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75xmxwwax1cs9atf3hwuenrj6l39ofn51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ti57vhksh85zv70969k3rq30sm5lfv6n52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ajhs8gitssqmo4p77qq90p02wy322eu53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rxjzetx0xcoe0418k9sotvta3gwqk42p54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ij19ljruzda35cadl98sf3h5oibd360h55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w0j78jipndihflxxsgudsvphc7pw7ybb56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4t59lquw6dfg1q38ziges15ywgs22csj57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph0uhm2138si26yj1otb80j4f2kfa4z458.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p8shd9t6234ni9nokbxc59mg96h6e4r259.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cuwjcbz6ry2f29fo0eh31ecs8kowk0260.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www61.www"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0p9uqbqy5sgebf4klyuhel3zrlaulvxz62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yyvqn1nwsdhy7cynypj0aaelufdxecot63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ofwvkqx1ca2s9cepgusdckxegvcxw7si64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kdc16nifvn3thzjkzdhv8fnexybiexyy65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rgd0yexpd1f974qkl30r3bkw3lxq7x4x66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fmv5mar99pa6skthlcxgomf29ir9g67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gwx5vrfbtnr0z8a57yl17hgonbxk7km168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6sy60qv1c3zdmh6s485x9b960vc3s1l669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y41mhhxwii8v6b7k2futhgn1a1fd9dhc70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1u3031ko89rpf5y39r5moma3jyu9wbqy71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ujfe9rx0wc4h63u7yo8ygw35amwht8uy72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4hp6j2ufng70avk3qppw8qlzwkd1bx5m73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nsy3vspg2av04ut0fhv1emdrx8ai58g574.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2vtp7yrx20v39tfvnqwtis1vtkcjw75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y2ay9ek75pxuwq3y3w0jew5xzuhy2le676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ht5mc4vjui3ucdebmx36bhaytthjr4977.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dwa7ojfx7fn7qj5qt553lub2ufcusyc78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9o4bc1oyhk477vyehpr1nsikzlraoxo879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ve4vslkhl04jrrv312r2aprmkwoug95c80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57hiqnqgrxms1mlew1osqz2g5783xoc81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ifjiljodp4cbys15wlzuq9n98er403p82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hfym3u16o43p8oxtei1zlmdk47z3ydbf83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ymavju2k9gjd08ye0uykxeiugfar00ms84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oag0slastdlk5t70ldmvba2hfg15bjjf85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w9x3fbt7jk3xj4fl7utuqzwhvfvhnwnj86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x3nyj15uffvexnmrliyeq9k3b0hn9aow87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9krdn1jtcqtgz87znos6clw57z59v88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kia9oec4dacm7thtasqud7rxo8rzlnem89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6yi2saaeazsausvc1nk7se9wurkmsule90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o7pemhzat1sq9taxbdeekfwwstr8561n91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kaqseb14wbfi52ab0u6u13nwjo97m0mh92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fuwag0k36yk78o01i47izavebz9di1k393.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jdmeofg33anvb3257urww6spbcp5luk194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v0k1238kfnz3dktru912ffr2qzx16cfm95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ub8isjsj38csj1thmg2u400qx9m53j6396.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5rhfpm50xdw2x5c8m22km5c6von7lhgf97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pqc1uyhkn1dc083p4bohwubr931di32598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ikxtmf0xsdx28mxqmbke7no0qwaoojkt99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g4p8m6h8o0berfesaawp03m4bj2v6csv100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k4j0gbny9391ppthdfo08tqjmx34x8ja101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xx8oj288rnrfrd83gxhkx9mje8wlon0d102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xkq3d8m55d056d3g4ga7qo0313dbjb9q103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gf6icbfsa67xuklfu9rfja1botoortat104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jdq3sh5yyz87gqdozx4p7vpq5bdu96rq105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/okbvpcwyxfmr6if25xp6smo852xvi9li106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6uk9jyur6eft2doamvuo1hlif40zcqgc107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v9qm8mam33np48zqfaeoaq21tx5qn1m1108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933s2a5kkjwo2vob63nttz8jizub181109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hh1yhfzg8228yo5xa2hrb2i2utu1nu32110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y72ocdmr62zdw9hhs3x37yzw516ls8gk111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j2vmgm6r2bn6r182bc03nys2h9uazqjx112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r7ls4bw3jv3xbyji4vledwome1r3p9jw113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5f3tirmjy1226ls6ism9jqsgk97ag1w114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pbwvwkg092bwh251mac4omaxgivb5h2e115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j3l5d5on1ewn2jwom3nb5k6o6p49hkpu116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0x9k47zcsr8kcwfguthnld8v3ahhl112117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aykl2akngeuczcun38tsnafhiw7hj6118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dll9mhnnugelm3vtg5s0p477j2nk1md119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ozykva05k3u758c9vyrp54po106w1120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dykic8dwpsq1kpaxqh8vq1ij2k2uvdqo121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ex9ge0xh5a63fvmn8xa2ujwa4qqcpb122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j2hvskgwb9mxzvp16oglndc7okw7qk42123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3hichjc9cuykhpuk7qxtfy23yn8uh4m124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767oun5up1f0sdlwasest0eqb143xxc125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4tf4ctpf9i9sjlmoor9n4j6q7cx2qgl0126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i8r6ysufx0hcn932vavssbn9i6baqgr5127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30u8mdly7rneoauh8uy56n13npritvjp128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gggp9qhyw93bvku8v2llfw1zqq9ltq8129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dq1jjw40gwga0e3vbh8tnn3nf3l1qrra130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s51s2t16q99ygf1kgl3uqflf26v9oq4j131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24x5gl5b7jaox1kgh2ahw1my89ryss0u132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l28kjhwawpxohw5q4uxvny1wof1gec95133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ysgs8tpwr2d1a0xp3p578ol9gra2jguo134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0g1icmv9k8iaz5ls24ts4esza3x1eoax135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wjoxv6ouoxkvt8bcmbbfdpz70iy6pg4i136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33p6a2e9qku21dqfpjyq2bapm9n7x0z1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nugt5io0f35ours78l2jl3lx0sxd0sah138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w742axa0eutuav2c1p1y7ccpxsultj4i139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6wa1rzw7yy747ldidfvzysvqiy26082140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3gfejf5bpnw3nzfevkht6fbk366w2qw4141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/brz3aq0odrs6exx3niw2h8qltsebvhz7142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49mht3ya9axtd08z7wp9vweib6xhzg1y143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7o2a2a5rks429h2iysuxnqj86zryyou144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4esrzie234sbkushq4ibhe1wtehd6lkh145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1rjp6hchtvbyvx8yaqeftyw7sa2m23xz146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x9j2vlbq74boe2ea2kinfd9a3rh3n2to147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4pk3h5vdw1wqivhoz8hbvz8tmhe4p5j148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3kvwv29h3es5qp5dlrne86azngwjyd149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2veoih9v1vv1yteqj97db5684622cd150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z5lx5xxql4gz4fnbd3evmy7ahr6852aw151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rb25zdwrr5wsm7c7g8ne4zhnqwj303gw152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g0wm2loph22kbkj6dd2fxg0c6pn26igb153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/er65boihthnyx7m4sifa8vrvxjsd1mmg154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i8vjahs41184bb6svaok5ktrxayceylh155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155wgrbaigl3mq30vkca1kkhtdoz9a0n156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ktrdv1x0jvkim2i8lvwdztl4m0osgbyh157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bh95l55bczj9itji5lh20udjmj4oup0u158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v23ed4opnq9k3wga4qu10e1l7ovrqgmq159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ftmlcwebm1h1xk1pw7kzcayqfhy05k13160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qb1ph1rt6bk7jtcsuh9gfyarsomuhhac161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662gxop5bpe5b1rlgss5zeh41bem6x8o162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3lbm00ddgh4tzcrhnoeoa0jgqhj30k163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m67f0ehth8mv3ywuv94wo104w7hl50k164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eut2eh53psodj30woomakb1w3xuyajka165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x6c554srcj2rpom84io8d2p3k8ec6gd4166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3kagtmi2mjpjyscjc7msnx3ss2f7f3tj167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/byi3xr5n46ze6mmr7tzh7cg37q5po22m168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/px8uxcub3ri03ajy0xkvipv253lqiiky169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oaf5eofzqvylyw4d6inqp1pi0451l4jo170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uhorcr8tdrhiv3xsbys0ahqfsgslo5xv171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5r9b8lpl1w8jzjkdz0ac44efpvusbu3j172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1s64xq7kqb3icj7ottok2i6hg5hvre32173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uujru2tt1s2qu27np19y5rrhy9imb5mg174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mwnip7ljkqcpoc5r9laguyarg05rhg4x175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jvenmi5lk32eh9vlmnxqarlncrzb35x9176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xr9ib6jkzb6exjzfpt2p15wetm753g1l177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1nm4etjyvwud1q62maeyn2orrmnuf8178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934flp3htk7p1kse6wqes5fosu0fqw30179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffspf9k6n4d0b3ha3mknl9c1mqyt08td180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q8vjptucrxs9zgut3hmgzgjtxlfrhsj5181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nz5w7cm7rmtmtdftvwngj0o1m1bultc4182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1nu3z60mx1t1xs8ouhu3m93tv0ofcuz2183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ml2qy5a3h09d4d8xjx9710hu6x4u54p8184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3jw1agqaz2obpxl2blsrdv0s3zap2usq185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xkd43msau0tc8d12frv17cxibepqbsp9186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2n2bg1ujbtpbhix4ciutxm6flc6ymqxz187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rb2l44l82gmriw77up5no7d798lq98jw188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1oq0co5u15mpsn33vzb3vs3e8c6d2vvk189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t3w87bsrehcvwihu303fcfw1byp6isy6190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ny1bk5a2fcg3x0isyiml95x0mh91vxmr191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecodobxk52mcqzwc005v8mptu8d02hn0192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ohe3i1bbdopytsxf6bzlgclblrq2pw6r193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z4veu6xb61ppihu5veh4w4i83m69w8x0194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iwleov63d1rsz02wmsvz0x33bzlwatd6195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r2q2pdljb5qfzxtb0q99wirc8tib7y1u196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3tmi01bqm6c4coqm897f8t6kwwmftmct197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8mwwv52fn0roc2xhlev33md5cgbfgus198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qyf23tbqr41kfpmlyfyyr0odlr76vusx199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lx6lzd0u3n51ba12tq8skxmj0a11vxbf200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2pn00aefr2gd31rebjq1ebbw75uh201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jp5bba0fsypu5m03ua32sgx693sf7ms6202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o4qm328ww07idkpbt1yohx7ji7ekybhj203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5sw06xhtlfm79bpi0t1mltha238gnhhv204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1nh4byomit5dtnoi2vzvgbvmdi94ls205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gv78rd7rtmpyd003bcryei1s4h2cxf6206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1hnes5eq6hcs1nvsd4tavojsx7xg117207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hfh76u983ixotro6h1hh144f56tq9r53208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/od06n7dmgroggxphhkfbce45urneha12209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dev72urrqp30lcargb7sb85ril340210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smyrnpdcszsb1yajw56ym7jb334cosqz211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dzvxm0sg3ursd92vnwie8wkzwkf1wi5f212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/atmcax2ezcm4caw4j13pexdvgji24c7s213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xy94tq7vxbe8e883xk7rjhih3mamo261214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dh0bsvzomkhz7007oj2lq0hlg2uuzfd0215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rmpklhmzk6o39whtpvhttwwwvr7mx1da216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3wpa6altrf42t1rvagmrr6hwu3rvylkm217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3mmsy7gt8cxpqb7cszc4qjq2agglb1ct218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8v5roxv0qzm9ne2toorzszr71ti39xch219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/untj01h14qqoh37l1e2nbbe780z09exs220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5il73xn9jrdrrv6kirv5opa5ykb7jjx0221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agqxqa7ab90qqzoo1wazmwxyq4lzk24c222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qxdoxgbxmg7ffbgz4qe9fficbm8qrb4x223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12csedd6z9m0lq2boq9xwj8qwm8v0b8d224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fo1eamzcsuw463wpu3rma5pvke3hd225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/seez57c46ropsx4qzr8j3r1gft5bog1e226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lhjgwpnh1rrgf6s327hmh8nulxui5gxi227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fei9ga1cvums1xz102iqj4ef8zygnbl228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4lpy4v3g8s6810m4k028etige39tgchi229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/likyj0p0khw99qbakg99q99dpir259vz230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90p3vhbdlencxj82mpiyogw3u7xyn37b231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sm25mgc6v0jkapnwnaplolt56gc7f2y0232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g38687heo7sjtwyg86zg5xdd0nf9lq9k233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wx5b94vv88wzhdyvqq2l50uwgk6hoxx7234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddlv8bnuz8xbk1iehkntgoun33kksu235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i6q3vddohnai4k1sxm6gdizl7xtg3pf1236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cpjl0qobfl613t28zt46o0zvr46ggfg237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qukk9a5y4bfa4fkcifoy3oem6iz6w0oi238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cnwp848nn1rqbqilk9zz313vur1t245b239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qpv9gmdzbcfugh1gma9e1xtnd3l1gg5c240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nibr0682qtjrb8k7467fscf53i1mebhv241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zqbdj2c63edek6z5o5pp7ua3tsct6k1j242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avjzxwagj6aib5ks1dw9uy4bz0x8lsrc243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m1kt0jz5jt38s0q1l4ip13j8jkt5g6yq244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agbmvuvw0p51atk105rlnm00ngcxu21f245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r3utoegyxchsli2b3v3wpyso8b7jzdj9246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cnz3uo9em7p05gciv5l4t2eg4bb9velf247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pcu4m5h86znl96fx19e4233nqi3ipabe248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0n27k3bwtq8sc3bkio5g09jhfg9l4j9i249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1mqx8ml7d4in3tqrpsku38npue5f95r250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x0683djhkdxe2iwsf8ij0gx7k0ngtowc251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l98iygirz89x16c3xskleqsysaouzf5y252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kdgo8ddd7h8truq2jk03c7r7ohstifeo253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t7pteot7x4oq4tpckhw3mnqnu0kx8nx9254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ug867w8f0aj0uu7nxjsbjf5xv4do24f2255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gh9uemc6018fs81lqa3ex8b8m8jvroz256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zs8l0dor2r01nrts52xw0m4rkdhpyccf257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k4n7tff24iydh1dtapaodtrgd343sm7t258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g30akaupzcjxel2q3zhljwf83lkff36p259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8isvvfu266l6rqt60x26ze6zutkc3nb260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r7ndxirnu1htewsetbiqx2wq6uamx54s261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/see53n0kyhmjl29nmkckqvg3uc6wipst262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045qxcs7x6knrcfib3tdyces79br2f1h263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g77egi2edbovhrlbpu1p4nm2f9lftvo1264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38vnf1c2hm2lo9kx2cbel6jwutnkuzy0265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l1aqv2r1ua6psk2a5rntbu24zt0b8her266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z4utfepkaevt37z9rsf8vaukfqzebmvj267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xl7wxr57mh6tvwxcu13e10aj34frt5ga268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fpin4amfu6qqrcd6e09uzoi1qc6ownd269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ypp2bl09xv3a7w7jdqr0p1xsbg7fgxnl270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rfxvxeg1bkbqpl86jt3e2q9k5x79nxhp271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9mduw91inuiarpkqvdfp515kwxeq05wy272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3asxrp912tfyfngvlpgdm533a3ezlwz273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4rv6avclf85bf3wrkq811ueeo09txdbg274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9vbzmhpxumzq4rc62w9q8jg0nn4vmrc7275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8z4q5r0epjg7v3vsjdub5bmfr0uorkg276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ozdke34x1v3xih95tvzxh7a3vgmgwvyy277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9jiswjtkk1f3c158vl3aez0lzmj4xl8y278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eyd90brpbrt6pj5j4gnuyxe3grkmxh0m279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cr6ejtzdqhtc2enyf3ya4dj8l9k30n280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75vxe8567820aozu7gm0pql94mk2r9jc281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ki6oyo2zfbseqrgmkbwc3q1cu3pv5lb282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k1xaru8nosx4hr6jad2r9dy22miys6jt283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92p6qj33pvti1ptvtt14itgx3ql63pq284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w81c7mj1fbmu101efswsxk85tkmn96x0285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gscd8co7i0fbvthj4yup3seezfd58km7286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ggom28qzxylunhf7x0419t4swoxgdl1287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pfvnnmjupzwam3hnzis1ort8gpv37igb288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v5mbjbsak5uh7muz26s5nhrvgururjc8289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q8rnxdp1jih08zu93n37c0a6k87j4roy290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wq5q35d9pbiedndme89dokjdxr39p6qx291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l6pm9b2acdzi0pzkoow9fn7gqyqne6vs292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4by0vy2c0ly91yg91fqwintyt4ogi87r293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1pcqu6wgtli08jkqpbldv2hbpxjy4f3u294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yyu61qgnqu1psoqf0kaotor4xcl9oug3295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmuzhs6z7jj2xywve30uvria9zs2egq4296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z5q21q1jnc843xa91rc0nnlaoj7wicqy297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8asodons62lrylotgg0z2etlm5hn2vv8298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffit7y52q9xl6eywxub4yzm01jl0xzkl299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861n5b1sutaa1t3x0thmeaaz3ebsss300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j11k3fk5xigfbypuv6mn1ko6rmmwhz9f301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rar2d54zkzf820mw9attpuue0msodt68302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tar7ngoqvxff6yd0z2qdv10ogu3eggu5303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ygker2fla54exghhrts2n49bjpkxex9w304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ncs1ajjjqwr703ywdgns8qc1gx48yjxq305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fyw4igmevjywjozdibtvkkgov8j62306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bmpixu3om2krr1ckgv0m7jwr5m11j2tg307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7xki0uaogwka8bqobs98kxo2w12nrnvn308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uif9b9injdg7ndi2nublvixmjnaswzll309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/czw9rt4b7a0bil5txp6012jsjrw3s5lz310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yww33ng2zxqy7360ox7o827jmtsey091311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62kyivv2z5qv54kxbc58n5u0ftgtdjd6312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lwijckwdsggujvsnf00piu3z8lw6va0m313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m1sxqbmgfjrrfr6206l65xymu60gdf9s314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o7lw0dbnw371aymb9bwnc6aa0vzi1hih315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dee84rtzkw3wv8p4ay7l7yz0v4ahv4316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00hebr616p1t7zcx746o3vsnda9t2qjc317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zk5fqreum7urvmwmwcq80xucfqqimirj318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/etuxd5xm055d4v0udpy4x398jtcuqr71319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6em4kx1uglgw7aphlwsd8p3gykvmn8d0320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iyrgivu6idllmatxgl1szuha8cs0cs5v321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45j2u2li7a66bimqi9d5o0ru8qzjau322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5tqd66qgplpwt29m37mboc2k5777sx10323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ayhuzp24o0oqqy98nls0ghxt56n85m35324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dpj8380c9vagtyuttnk88lb9bz80oojl325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0kscmyo09ybo717v6k50mkf77vgmbats326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ub6jsrzm1kqzuosnltjx63ko288e3mwo327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tgcdmjh7y01ujf8679nyrp0vvq4xnn0p328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pig98nvg1q9i8wwsnz08vc14rdt84p8n329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4zq25xzaft37k3nb1hthzsal3czkoftg330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60p4xim6msnkidg5n7grq5zm0fx5erp7331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mmgb505a1s0x8eh7jn23624f5u0zjrlt332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763tfjcirzv5yvt6u6uh1by27c9z8mpk333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ka0m96swydsndks8yvl53jtc22rsy334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x73w2dfrlilwfrnm63t626lk0l7slsjn335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87zblyo12kcnbwrglcwo2j66eqrm7o00336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ny2bq57ufc3axblzyxsyl50v7eg7ocht337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pkislet9tqzvb5z1ryhi05nzq2pet12r338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tp0lm33jqotyxgzu7gme10xyijmranbi339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1o39ul89xcq1cxfx62qpelskdgdfsv2k340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139sxf3x0dvz9k0ehso64t49g58gcwx341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l8zq0iquwjb4z0xjjzz6pgiwthcua2d1342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2qkc4xurylgxvlqvkh0vbkvwqc3fyxv1343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cpwt8s98konizot5gjkbkbf8lmazxy5w344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wcu7n0yjrkk0gbd568xtpqtby33m0al6345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8u70xacgapq75xixfca5z3d1cnnuom0r346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www347.www"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67o88jnozviipf4l4caxqvkqi2k1536u348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108v51dc5gawzvw581214bpoolc6bos349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z9o1udlqd91p02b6xzxps2msg3w4tz37350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www351.www"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gicvp5amp46ppm2mg89xvwgj8j5qhrn3352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3mfs1sc4ndn7lnot5oo71304mleq2p14353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8lvdk6oya3yvtpxmnpa62229yvpteyv354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820mkiy7jncheeh09d57g5n3duogamx355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/id2rhsh35bqxy0r2fgjmfd51e5uujk7k356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vcq9v81rrxgqlam17rnv2dn835w4nna9357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oufevy4gswf0a377m8erwelvewtk5i7s358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vvon2u5eupiqpiwwdg629aiauv2sqmep359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vg4imbgee7fb1ordk2uw6n12j5f295qp360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lh77gz1i6h0valos3cqi9bbiuga3pkiq361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kreztc64jj424090l9wcbuirv4kr4nre362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9gt7l57uxt5cldprr282mrwf3hsyp3mt363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soymskqn4k3vmoysdgkjrf4ekhsfqalt364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dkxrr7t4rbufac582su9zlmn0udh5ebw365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0stah4gftiwewydqbe5aze27gduf0pf5366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2kup21iyp0rjbqp3d5zn54t9xeo3mzog367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l01ppfjmwxzut7flf6f2o039zb71wraf368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nhxd55t3cmg45j0bzln43wtj5yf8y4y9369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v0rkr9ayb2nd9yjy8zntlh10wgzn49lb370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orvno25p9qcj5v368kzh5xt2qgmt3f1n371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3jwe8yz0cd4qqpnzhpvvk2kkk0em2r5372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jxiltpr128up4x9ngilonfma7mkczesu373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ekiwcgasailkfprgo99fqocuyfelh374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bnwe1b3cy2shbjef0w1ts4i2fi71o5tk375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1vmxioao5xuhyr1tifod0klj7nqvbj8n376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zuiph5he5resf1x1qhhody6757q2fey2377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w0mg99sacqjkmcl5n0oq1ne3h51x619o378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p17nf1l068519zf32rxb1w7b2c80dm6x379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sia277ua2p0121vshvjnkux5by75s6sz380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544gsvqesc95s6sfj3jtqxvngfr7m7ry381.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3019425" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D5 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), H15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D13 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Елочная игрушка &amp;quot;Сердце&amp;quot; (стекло), H13 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), H10 см (Ягодный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D13 см (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Елочная игрушка &amp;quot;Шар с кисточкой&amp;quot; (пластик, стекло), D9xH25 см (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань, стекло), H10 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Ваза &amp;quot;Притяжение&amp;quot; (керамика), D21xH25 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Ваза &amp;quot;Дюна&amp;quot; (керамика), D8xH25 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Ваза &amp;quot;Дюна&amp;quot; (керамика), D10xH30 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Ваза &amp;quot;Кувшин&amp;quot; (керамика), D15xH17 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Ваза &amp;quot;Феерия - Лимон&amp;quot; (керамика), D12xH13,5 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D16xH20 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D17,5xH26,5 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D14xH23,5 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D14,5xH41 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D14xH13 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D18,5xH17 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Ваза &amp;quot;Баухаус&amp;quot; (керамика), D12,5xH27 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Ваза &amp;quot;Классика&amp;quot; (керамика), D12,5xH27 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Ваза (металл), 13x12xH27 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Ваза (металл), 16x14xH34 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Ваза (металл), D13xH49 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Ваза (металл), D15xH59 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Ваза (металл), 15x13xH37 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Ваза (металл), 12x7xH31 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Ваза (металл), 14x9xH41 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Ваза (металл), 25x7xH22 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Ваза (металл), 33x8xH30 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Ваза (металл), 14x10xH27 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Ваза (металл), 17x13xH37 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Ваза (металл), 23x7xH33 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Ваза (металл), 28x8xH38 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Ваза (металл), D14xH30 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Ваза (металл), D16xH18 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Ваза (металл), D19xH24 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Ваза (металл), 17x7xH25 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Ваза (металл), 20x9xH32 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Ваза &amp;quot;Кедровник&amp;quot; (стекло), D5xH12 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Кашпо &amp;quot;Притяжение&amp;quot; (керамика), D12,5xH13 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Кашпо &amp;quot;Притяжение&amp;quot; (керамика), D23,5xH13 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D26xH17,5 см - D18xH12,5 см, набор (3 шт) (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), 21x13xH16 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), 17x16,5xH10,5 см (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D22,5xH21 см - D15,5xH15 см, набор (3 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D29,5xH18 см, D25xH14,5 см, набор (2 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Кашпо &amp;quot;Терра&amp;quot; (керамика), D21xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Кашпо &amp;quot;Терра&amp;quot; (керамика), D24xH13 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Кашпо &amp;quot;Терра&amp;quot; (керамика), D23xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Кашпо &amp;quot;Терра&amp;quot; (керамика), D26xH12 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Кашпо &amp;quot;Терновник&amp;quot; (керамика), D17,5xH8 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Кашпо &amp;quot;Терновник&amp;quot; (керамика), D21xH10 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Кашпо &amp;quot;Дзен&amp;quot; (керамика), D7xH7 см (Бирюзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="0" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Елочная игрушка &amp;quot;Телефон&amp;quot; (стекло), 10x7xH10 см (10см x 7см, H-10см, Красный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="61" name="Ваза &amp;quot;Мелодия&amp;quot; (стекло), D18xH27 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D20,5xH18 см - D13xH14,5 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D29,5xH18 см, D25xH14,5 см, набор (2 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D22,5xH21 см - D15,5xH15 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Чаша декоративная (керамика), D20xH9 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Кашпо (металл), D22,5xH17 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Кашпо (металл), D18xH13,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Кашпо (металл), D15xH12,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Кашпо (металл), D16xH15 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Кашпо &amp;quot;Олень&amp;quot; (металл), 25x16xH27,5 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Ваза &amp;quot;Трубка&amp;quot; (стекло), D5хH16cм (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D12xH30 см (Охра)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Поднос декоративный (металл), 57x20xH7 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Чаша декоративная на ножке (металл), D30xH18 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Блюдо декоративное &amp;quot;Груша&amp;quot; (металл), 33x20xH4 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Блюдо декоративное &amp;quot;Айва&amp;quot; (металл), 29x21xH7 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Блюдо декоративное &amp;quot;Тыква&amp;quot; (металл), 29x18xH5 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Блюдо декоративное &amp;quot;Тыква&amp;quot; (металл), 37x23xH7 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Блюдо декоративное &amp;quot;Рыба&amp;quot; (металл), 25x20xH2,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Чаша декоративная &amp;quot;Листья&amp;quot; (металл), 35x21xH22 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Блюдо декоративное (металл), 28x27xH7 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Подставка декоративная &amp;quot;Рыба&amp;quot; (металл), 35x12xH2,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Чаша декоративная на ножках (металл), D25,5xH18,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Чаша декоративная (металл), 46x23xH18 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Поднос декоративный &amp;quot;Олень&amp;quot; (металл), 40x15xH10 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Чаша декоративная &amp;quot;Олень&amp;quot; (металл), 27,5x22xH15 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Чаша декоративная &amp;quot;Олень&amp;quot; (металл), 25x17xH13,5 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Чаша декоративная (керамика), D16xH6 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Шкатулка &amp;quot;Макаронс Зефирка&amp;quot; (фарфор), D12xH8 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Шкатулка &amp;quot;Макаронс Тиффани&amp;quot; (фарфор), D12xH8 см (Тиффани)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1438275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Шкатулка &amp;quot;Грецкий орех&amp;quot; (металл), 20x13xH14 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Фигура &amp;quot;Олень&amp;quot; (металл), 16x8xH24 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Фигура на деревянной подставке &amp;quot;Тыква&amp;quot; (металл), 17x6,5xH18 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Фигура &amp;quot;Тыква&amp;quot; (металл), 22x7,5xH23 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Фигура &amp;quot;Олень-подсвечник&amp;quot; (металл, стекло), 31x25xH43 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Фигура &amp;quot;Олень с чашей&amp;quot; (металл), 34x20xH35 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Фигура &amp;quot;Олень с чашей&amp;quot; (металл), 35x22xH52 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Фигура &amp;quot;Олень&amp;quot; (металл), 10x6xH19 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Фигура &amp;quot;Леопард&amp;quot; (металл), 16x16xH38 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Фигура &amp;quot;Паук&amp;quot; (металл), 19x15xH5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1095375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Ветка искусственная с глиттером (пластик), H48 см (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Ветка искусственная ягодная с глиттером (пластик), H69 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Ветка искусственная еловая заснеженная (ПЭ), H63 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Ветка искусственная заснеженная (ПЭ), H62 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Ветка искусственная еловая заснеженная (ПЭ), H46 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Ветка искусственная &amp;quot;Гранат&amp;quot; (пластик), H60 см (Желтый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Ветка искусственная ягодная заснеженная (пластик), H70 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Ветка искусственная ягодная &amp;quot;Илекс&amp;quot; (пластик), H70 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Ветка искусственная ягодная заснеженная (пластик), H70 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Ветка искусственная ягодная (пластик), H68 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Ветка искусственная еловая заснеженная (ПЭ), H28 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Ветка искусственная с шишками, заснеженная (пластик), H67 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Ветка искусственная с шишками заснеженная (пластик), H74 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Гирлянда искусственная с шишками заснеженная (пластик), 105 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Гирлянда искусственная ягодная засахаренная (пластик), 135 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Ягоды искусственные засахаренные на вставке (пластик), D12xH10 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Шишка искусственная заснеженная на вставке (пластик), H19 см, набор (3 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Ягоды искусственные на вставке (пластик), H15 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Коробка шляпная &amp;quot;Металлик&amp;quot;, D21xH19,5 см - D16xH15,5 см, набор (3 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Коробка шляпная &amp;quot;Металлик&amp;quot;, D21xH19,5 см - D16xH15,5 см, набор (3 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Подсвечник &amp;quot;Звезды&amp;quot; (металл), 9x9xH30 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Подсвечник (металл), D7xH21 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Подсвечник &amp;quot;Мышь&amp;quot; (металл), 15x8xH16 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Подсвечник &amp;quot;Мышь&amp;quot; (металл), 15x7xH15 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="876300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Пленка матовая &amp;quot;Снежинки&amp;quot;, 58x58 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Пленка матовая &amp;quot;Снежинки&amp;quot;, 58x58 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Пленка матовая &amp;quot;Новогодняя&amp;quot;, 56x56 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1219200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Пленка матовая &amp;quot;Новогодняя&amp;quot;, 56x56 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Пленка матовая &amp;quot;Новогодняя&amp;quot;, 56x56 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Пленка матовая &amp;quot;Новогодний поезд&amp;quot;, 57x57 см, 65 мкр, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Пленка матовая &amp;quot;Новогодний поезд&amp;quot;, 57x57 см, 65 мкр, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Упаковка &amp;quot;Сердце/ Перфорация&amp;quot; (пластик), 58x58 см, 100 мкр, набор (10 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Пленка матовая &amp;quot;Сердца&amp;quot;, 56x56 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1219200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Пленка матовая &amp;quot;Сердца&amp;quot;, 56x56 см, 45 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Пленка матовая &amp;quot;С любовью&amp;quot;, 56x56 см, 65 мкр, набор (20 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Пленка матовая &amp;quot;С любовью&amp;quot;, 56x56 см, 65 мкр, набор (20 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1438275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Пленка матовая &amp;quot;Бабочки&amp;quot;, 56x56 см, 50 мкр, набор (20 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Пленка матовая &amp;quot;Бабочки&amp;quot;, 56x56 см, 50 мкр, набор (20 шт) (Белый-золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1095375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Пленка матовая &amp;quot;Кружево&amp;quot;, 57x57 см, 47 мкр, набор (20 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Пленка матовая &amp;quot;Кружево&amp;quot;, 57x57 см, 47 мкр, набор (20 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1095375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Пленка матовая &amp;quot;Кружево&amp;quot;, 57x57 см, 47 мкр, набор (20 шт) (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Пленка матовая &amp;quot;Дымка&amp;quot;, 56x55 см, 53 мкр, набор (20 шт) (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Пленка матовая &amp;quot;Дымка&amp;quot;, 56x55 см, 53 мкр, набор (20 шт) (Розовый-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Пленка матовая &amp;quot;Дымка&amp;quot;, 56x55 см, 53 мкр, набор (20 шт) (Темно-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Пленка матовая &amp;quot;Шарм&amp;quot;, 56x55 см, 63 мкр, набор (20 шт) (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Пленка матовая &amp;quot;Дымка&amp;quot;, 56x55 см, 53 мкр, набор (20 шт) (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Пленка матовая &amp;quot;Дымка&amp;quot;, 56x55 см, 53 мкр, набор (20 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1219200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Упаковка &amp;quot;Воздушный зефир&amp;quot; (пластик), 58 смx5 м, 75 г/м2 (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Бумага тишью, 50x70 см, 17 г/м2, набор (38 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Бумага тишью, 51x66 см, 17 г/м2, набор (40 шт) (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Бумага тишью, 51x66 см, 17 г/м2, набор (40 шт) (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Темно-фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Розовый-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Темно-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="876300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Бежевый-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="847725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Светло-голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Сизый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Песочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Фоамиран, 60x70 см, 1,2 мм, набор (10 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1685925" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Сумка подарочная &amp;quot;Флора&amp;quot; (картон), 20x18xH34 см, набор (2 шт) (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1543050" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Сумка подарочная &amp;quot;Флора&amp;quot; (картон), 20x18xH34 см, набор (2 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1590675" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Сумка подарочная &amp;quot;Флора&amp;quot; (картон), 20x18xH34 см, набор (2 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Аквабокс для цветов (пластик, картон), D17xH18 см, набор (10 шт) (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Аквабокс для цветов (пластик, картон), D17xH18 см, набор (10 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Аквабокс для цветов (пластик, картон), D17xH18 см, набор (10 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Аквабокс для цветов (пластик, картон), D17xH18 см, набор (10 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Аквабокс для цветов (пластик, картон), D17xH18 см, набор (10 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Сумка подарочная (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Сумка подарочная (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Сумка подарочная (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Сумка подарочная (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Сумка подарочная (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Сумка подарочная &amp;quot;Саквояж&amp;quot; (картон), 15x10xH10,5 см, набор (10 шт), с ламинацией (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Сумка подарочная &amp;quot;Саквояж&amp;quot; (картон), 15x10xH10,5 см, набор (10 шт), с ламинацией (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Сумка подарочная &amp;quot;Саквояж&amp;quot; (картон), 15x10xH10,5 см, набор (10 шт), с ламинацией (Фуксия)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Сумка подарочная &amp;quot;Саквояж&amp;quot; (картон), 15x10xH10,5 см, набор (10 шт), с ламинацией (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Сумка подарочная &amp;quot;Саквояж&amp;quot; (картон), 15x10xH10,5 см, набор (10 шт), с ламинацией (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Сумка подарочная &amp;quot;Газета&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Сумка подарочная &amp;quot;Газета&amp;quot; (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Сумка подарочная &amp;quot;Газета&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Сумка подарочная &amp;quot;Газета&amp;quot; (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Светло-желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Сумка подарочная &amp;quot;Окантовка полоса&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Сумка подарочная &amp;quot;Блеск&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Сумка подарочная &amp;quot;Блеск&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Сумка подарочная &amp;quot;Блеск&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Сумка подарочная &amp;quot;Блеск&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Сумка подарочная &amp;quot;Блеск&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Сумка подарочная &amp;quot;Блеск&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Сумка подарочная &amp;quot;Голограмма&amp;quot; (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Сумка подарочная &amp;quot;Голограмма&amp;quot; (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Сумка подарочная &amp;quot;Голограмма&amp;quot; (картон), 13x9,5xH15,5 см, набор (10 шт), с ламинацией (Белый-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Сумка подарочная &amp;quot;Голограмма&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Сумка подарочная &amp;quot;Голограмма&amp;quot; (картон), 22x10,5xH13,5 см, набор (10 шт), с ламинацией (Белый-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Сумка подарочная &amp;quot;Сердце&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Сумка подарочная &amp;quot;Сердце&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Сумка подарочная &amp;quot;Сердце&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Коробка шляпная &amp;quot;1 Сентября&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Хаки)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Оранжевый-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки, перламутр (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Коробка подарочная, 30x15xH20 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Коробка шляпная &amp;quot;Учитель с большим сердцем&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Шоколадный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Коробка шляпная &amp;quot;Учитель с большим сердцем&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Коробка подарочная, 30x15xH20 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Коробка шляпная &amp;quot;1 Сентября&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Шоколадный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки, перламутр (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки, перламутр (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Коробка шляпная &amp;quot;Учитель с большим сердцем&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Коробка шляпная &amp;quot;1 Сентября&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Лиловый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Коробка шляпная &amp;quot;1 Сентября&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Коробка шляпная &amp;quot;Учитель с большим сердцем&amp;quot;, D21xH21 см, D18xH18 см, набор (2 шт), без крышки (Хаки)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки, перламутр (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Коробка шляпная, D21xH21 см - D12xH12 см, набор (5 шт), без крышки (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Коробка подарочная, 30x15xH20 см (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Коробка шляпная (бархат), D21xH21 см - D14xH14 см, набор (3 шт), без крышки (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1152525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Коробка подарочная, 35x21xH16,5 см, с бантом (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Коробка подарочная, 35x21xH16,5 см, с бантом (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Коробка подарочная &amp;quot;Сердце&amp;quot;, 28x25xH13,5 см - 21x20xH9,5 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Коробка подарочная &amp;quot;Сердце&amp;quot;, 28x25xH13,5 см - 21x20xH9,5 см, набор (3 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Коробка шляпная, D20,5xH20 см - D16,5xH16 см, набор (3 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Коробка подарочная &amp;quot;Мама&amp;quot;, 58x19xH7 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Коробка подарочная &amp;quot;Мама&amp;quot;, 58x19xH7 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Коробка подарочная &amp;quot;Мама&amp;quot;, 44x14xH11 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Коробка подарочная &amp;quot;Мама&amp;quot;, 44x14xH11 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Коробка подарочная &amp;quot;Мама&amp;quot;, 44x14xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Коробка подарочная &amp;quot;Сатин. Сердце&amp;quot;, 28x25xH14 см - 21x20xH10 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1228725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Коробка подарочная &amp;quot;Сатин. Сердце&amp;quot;, 28x25xH14 см - 21x20xH10 см, набор (3 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Коробка подарочная &amp;quot;Сатин. Сердце&amp;quot;, 28x25xH14 см - 21x20xH10 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Коробка шляпная &amp;quot;Металлик&amp;quot;, D20xH17 см - D14xH13 см, набор (3 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1266825" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Коробка шляпная &amp;quot;Металлик&amp;quot;, D20xH17 см - D14xH13 см, набор (3 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2181225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Коробка-кашпо &amp;quot;Стразы&amp;quot; (бархат), 17x17xH18 см, набор (2 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2181225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Коробка-кашпо &amp;quot;Стразы&amp;quot; (бархат), 17x17xH18 см, набор (2 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2181225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Коробка-кашпо &amp;quot;Стразы&amp;quot; (бархат), 17x17xH18 см, набор (2 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Коробка шляпная &amp;quot;Горох&amp;quot; (иск. кожа), D16,5xH18 см - D12,5xH13 см, набор (3 шт), с ручкой (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2686050" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Коробка шляпная &amp;quot;Горох&amp;quot; (иск. кожа), D16,5xH18 см - D12,5xH13 см, набор (3 шт), с ручкой (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Коробка-кашпо &amp;quot;Трапеция/Принт&amp;quot;, 25x25xH25 см, набор (2 шт), с ручкой (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Коробка-кашпо &amp;quot;Трапеция/Принт&amp;quot;, 25x25xH25 см, набор (2 шт), с ручкой (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Коробка-кашпо &amp;quot;Трапеция/Принт&amp;quot;, 25x25xH25 см, набор (2 шт), с ручкой (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Коробка-кашпо &amp;quot;Трапеция/Принт&amp;quot;, 25x25xH25 см, набор (2 шт), с ручкой (Бирюзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Коробка подарочная, 29x23xH7 см - 25x19xH5,5 см, набор (3 шт), с прозрачной крышкой (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Коробка подарочная, 29x23xH7 см - 25x19xH5,5 см, набор (3 шт), с прозрачной крышкой (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Коробка шляпная, D26,5xH7 см - D22,5xH6 см, набор (3 шт), с прозрачной крышкой (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Коробка подарочная (бархат), 40x32xH15 см - 30x22xH11 см, набор (3 шт) (Темно-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Коробка подарочная (бархат), 40x32xH15 см - 30x22xH11 см, набор (3 шт) (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Коробка подарочная (бархат), 30x30xH15 см - 22x22xH11 см, набор (3 шт) (Темно-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Коробка подарочная (бархат), 30x30xH15 см - 22x22xH11 см, набор (3 шт) (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Коробка подарочная, 25x25xH9 см, с окном (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Коробка подарочная, 25x25xH9 см, с окном (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1219200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Коробка подарочная, 25x25xH9 см, с окном (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Коробка-кашпо &amp;quot;Геометрия&amp;quot; (бархат), D30xH18 см - D20xH13 см, набор (3 шт) (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Коробка подарочная &amp;quot;Сердце&amp;quot; (бархат), 30x27,5xH12 см - 21x19,5xH8 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Коробка подарочная &amp;quot;Сердце&amp;quot; (бархат), 30x27,5xH12 см - 21x19,5xH8 см, набор (3 шт) (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Коробка подарочная &amp;quot;Сердце&amp;quot; (бархат), 30x27,5xH12 см - 21x19,5xH8 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Розовый-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1343025" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Коробка шляпная, D15xH15 см - D12xH11 см, набор (3 шт), с ручкой (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1609725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Коробка шляпная, D25xH28 см - D20,5xH24 см, набор (3 шт), с ручкой (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1638300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Коробка шляпная, D25xH28 см - D20,5xH24 см, набор (3 шт), с ручкой (Коралловый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1609725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Коробка шляпная, D25xH28 см - D20,5xH24 см, набор (3 шт), с ручкой (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Коробка шляпная &amp;quot;Глиттер&amp;quot;, D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Коробка шляпная &amp;quot;Глиттер&amp;quot;, D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Коробка шляпная &amp;quot;Глиттер&amp;quot;, D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Коробка шляпная &amp;quot;Глиттер&amp;quot;, D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Коробка шляпная &amp;quot;Глиттер&amp;quot;, D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1590675" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Коробка шляпная &amp;quot;Глиттер&amp;quot;, D24,5xH27,5 см - D20xH24 см, набор (3 шт), без крышки (Белый-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Коробка-кашпо &amp;quot;Геометрия&amp;quot; (бархат), D30xH18 см - D20xH13 см, набор (3 шт) (Светло-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Коробка-кашпо &amp;quot;Геометрия&amp;quot; (бархат), D30xH18 см - D20xH13 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Коробка шляпная &amp;quot;Горох&amp;quot; (бархат), D18xH17 см - D15xH14,5 см, набор (3 шт), без крышки (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Коробка шляпная &amp;quot;Горох&amp;quot; (бархат), D18xH17 см - D15xH14,5 см, набор (3 шт), без крышки (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Коробка шляпная &amp;quot;Горох&amp;quot; (бархат), D18xH17 см - D15xH14,5 см, набор (3 шт), без крышки (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Коробка шляпная, D20,5xH20 см - D16,5xH16 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Коробка шляпная &amp;quot;Сатин&amp;quot;, D19,5xH19 см - D15,5xH15 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Коробка шляпная &amp;quot;Сатин&amp;quot;, D19,5xH19 см - D15,5xH15 см, набор (3 шт) (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Коробка шляпная &amp;quot;Сатин&amp;quot;, D19,5xH19 см - D15,5xH15 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Коробка подарочная &amp;quot;Металлик&amp;quot;, 23x23xH16 см - 16,5x16,5xH13 см, набор (3 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1362075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Коробка шляпная, D20,5xH20 см - D16,5xH16 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Коробка-кашпо &amp;quot;Металлик&amp;quot;, 17x17xH18 см, с ручками (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1228725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Коробка-кашпо &amp;quot;Металлик&amp;quot;, 17x17xH18 см, с ручками (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Коробка-кашпо &amp;quot;Металлик&amp;quot;, 17x17xH18 см, с ручками (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Коробка-кашпо &amp;quot;Металлик&amp;quot;, 17x17xH18 см, с ручками (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Органза &amp;quot;Сердце&amp;quot;, 50 смx5 ярд (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Органза &amp;quot;Сердце&amp;quot;, 50 смx5 ярд (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Органза &amp;quot;Сердце&amp;quot;, 50 смx5 ярд (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="0" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (акрил), H15 см, набор (16 шт) (H-15см, Прозрачный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="347" name="Лента атлас, 25 ммx25 ярд, набор (5 шт) (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Лента атлас &amp;quot;Шиммер&amp;quot;, 40 ммx10 ярд (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Лента атлас &amp;quot;Шиммер&amp;quot;, 40 ммx10 ярд (Темно-синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Лента атлас &amp;quot;Шиммер&amp;quot;, 40 ммx10 ярд (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Лента атлас, 15 ммx25 ярд, набор (10 шт) (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Лента органза, 25 ммx10 ярд, с окантовкой (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="409575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Лента органза &amp;quot;Горох&amp;quot;, 25 ммx10 ярд (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2914650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Лента органза, 25 ммx10 ярд, с окантовкой (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2381250" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2381250" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2752725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2828925" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Пудровый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Лента органза &amp;quot;Жемчужина&amp;quot;, 40 ммx5 ярд (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Лента органза &amp;quot;Жемчужина&amp;quot;, 40 ммx5 ярд (Светло-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Лента органза &amp;quot;Жемчужина&amp;quot;, 40 ммx5 ярд (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Лента органза &amp;quot;Жемчужина&amp;quot;, 40 ммx5 ярд (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Лента органза &amp;quot;Жемчужина&amp;quot;, 40 ммx5 ярд (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="619125" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Ваза &amp;quot;Column&amp;quot; (керамика), D8xH24,5 см (H-24,5см, D-8см, Белый)" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="366" name="Лента органза &amp;quot;Жемчужина&amp;quot;, 40 ммx5 ярд (Светло-оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="647700" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Ваза &amp;quot;Кувшин&amp;quot; (керамика), D11xH22,5 см (H-22,5см, D-11см, Белый)" descr=""/>
-[...10415 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <xdr:cNvPr id="367" name="Лента органза &amp;quot;Горох&amp;quot;, 25 ммx10 ярд (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="581025" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Лента органза &amp;quot;Горох&amp;quot;, 25 ммx10 ярд (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3609975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2828925" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3381375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Лента органза &amp;quot;Люрекс&amp;quot;, 25 ммx10 ярд (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="704850" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Лента декоративная &amp;quot;Клетка&amp;quot;, 25 ммx15 ярд (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Лента декоративная &amp;quot;Клетка&amp;quot;, 25 ммx15 ярд (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="809625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Лента декоративная &amp;quot;Клетка&amp;quot;, 25 ммx15 ярд (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Лента декоративная &amp;quot;Репсовая/ Мама&amp;quot;, 25 ммx20 ярд (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1219200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Лента декоративная &amp;quot;Репсовая/ Мама&amp;quot;, 25 ммx20 ярд (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Бусы декоративные (пластик), 30 м (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Бусы декоративные (пластик), 30 м (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Бусы декоративные (пластик), 30 м (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Бусы декоративные (пластик), 30 м (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Бусы декоративные (пластик), 30 м (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13172,62 +13775,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I363"/>
+  <dimension ref="A1:I390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E363" sqref="E363"/>
+      <selection activeCell="E390" sqref="E390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.85546875" customWidth="true" style="6"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="1"/>
-    <col min="4" max="4" width="109.544678" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="110.830078" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="11"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="9"/>
@@ -13306,7454 +13909,8021 @@
       </c>
       <c r="E9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="130">
       <c r="A10" s="15">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="17">
-        <v>377.0</v>
+        <v>689.0</v>
       </c>
       <c r="F10" s="15">
         <v>1</v>
       </c>
       <c r="G10" s="18">
-        <v>377.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="130">
       <c r="A11" s="15">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E11" s="17">
-        <v>468.0</v>
+        <v>689.0</v>
       </c>
       <c r="F11" s="15">
         <v>1</v>
       </c>
       <c r="G11" s="18">
-        <v>468.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="130">
       <c r="A12" s="15">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="17">
-        <v>890.0</v>
+        <v>583.0</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="18">
-        <v>890.0</v>
+        <v>583.0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="130">
       <c r="A13" s="15">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="17">
-        <v>1390.0</v>
+        <v>265.0</v>
       </c>
       <c r="F13" s="15">
         <v>1</v>
       </c>
       <c r="G13" s="18">
-        <v>1390.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="130">
       <c r="A14" s="15">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="17">
-        <v>925.0</v>
+        <v>689.0</v>
       </c>
       <c r="F14" s="15">
         <v>1</v>
       </c>
       <c r="G14" s="18">
-        <v>925.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="130">
       <c r="A15" s="15">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E15" s="17">
-        <v>649.0</v>
+        <v>619.0</v>
       </c>
       <c r="F15" s="15">
         <v>1</v>
       </c>
       <c r="G15" s="18">
-        <v>649.0</v>
+        <v>619.0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="130">
       <c r="A16" s="15">
         <v>7</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E16" s="17">
-        <v>965.0</v>
+        <v>389.0</v>
       </c>
       <c r="F16" s="15">
         <v>1</v>
       </c>
       <c r="G16" s="18">
-        <v>965.0</v>
+        <v>389.0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="130">
       <c r="A17" s="15">
         <v>8</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E17" s="17">
-        <v>1629.0</v>
+        <v>548.0</v>
       </c>
       <c r="F17" s="15">
         <v>1</v>
       </c>
       <c r="G17" s="18">
-        <v>1629.0</v>
+        <v>548.0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="130">
       <c r="A18" s="15">
         <v>9</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D18" s="16" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E18" s="17">
-        <v>10490.0</v>
+        <v>548.0</v>
       </c>
       <c r="F18" s="15">
         <v>1</v>
       </c>
       <c r="G18" s="18">
-        <v>10490.0</v>
+        <v>548.0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="130">
       <c r="A19" s="15">
         <v>10</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E19" s="17">
-        <v>2290.0</v>
+        <v>389.0</v>
       </c>
       <c r="F19" s="15">
         <v>1</v>
       </c>
       <c r="G19" s="18">
-        <v>2290.0</v>
+        <v>389.0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="130">
       <c r="A20" s="15">
         <v>11</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E20" s="17">
-        <v>889.0</v>
+        <v>866.0</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="18">
-        <v>889.0</v>
+        <v>866.0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="130">
       <c r="A21" s="15">
         <v>12</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D21" s="16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E21" s="17">
-        <v>1033.0</v>
+        <v>565.0</v>
       </c>
       <c r="F21" s="15">
         <v>1</v>
       </c>
       <c r="G21" s="18">
-        <v>1033.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="130">
       <c r="A22" s="15">
         <v>13</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E22" s="17">
-        <v>3902.0</v>
+        <v>1025.0</v>
       </c>
       <c r="F22" s="15">
         <v>1</v>
       </c>
       <c r="G22" s="18">
-        <v>3902.0</v>
+        <v>1025.0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="130">
       <c r="A23" s="15">
         <v>14</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E23" s="17">
-        <v>2295.0</v>
+        <v>2519.0</v>
       </c>
       <c r="F23" s="15">
         <v>1</v>
       </c>
       <c r="G23" s="18">
-        <v>2295.0</v>
+        <v>2519.0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="130">
       <c r="A24" s="15">
         <v>15</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D24" s="16" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E24" s="17">
-        <v>6024.0</v>
+        <v>1575.0</v>
       </c>
       <c r="F24" s="15">
         <v>1</v>
       </c>
       <c r="G24" s="18">
-        <v>6024.0</v>
+        <v>1575.0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="130">
       <c r="A25" s="15">
         <v>16</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E25" s="17">
-        <v>3729.0</v>
+        <v>2140.0</v>
       </c>
       <c r="F25" s="15">
         <v>1</v>
       </c>
       <c r="G25" s="18">
-        <v>3729.0</v>
+        <v>2140.0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="130">
       <c r="A26" s="15">
         <v>17</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D26" s="16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E26" s="17">
-        <v>6024.0</v>
+        <v>995.0</v>
       </c>
       <c r="F26" s="15">
         <v>1</v>
       </c>
       <c r="G26" s="18">
-        <v>6024.0</v>
+        <v>995.0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="130">
       <c r="A27" s="15">
         <v>18</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D27" s="16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E27" s="17">
-        <v>4877.0</v>
+        <v>932.0</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="18">
-        <v>4877.0</v>
+        <v>932.0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="130">
       <c r="A28" s="15">
         <v>19</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D28" s="16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E28" s="17">
-        <v>7229.0</v>
+        <v>1827.0</v>
       </c>
       <c r="F28" s="15">
         <v>1</v>
       </c>
       <c r="G28" s="18">
-        <v>7229.0</v>
+        <v>1827.0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="130">
       <c r="A29" s="15">
         <v>20</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E29" s="17">
-        <v>5453.0</v>
+        <v>2864.0</v>
       </c>
       <c r="F29" s="15">
         <v>1</v>
       </c>
       <c r="G29" s="18">
-        <v>5453.0</v>
+        <v>2864.0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="130">
       <c r="A30" s="15">
         <v>21</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D30" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E30" s="17">
-        <v>2777.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F30" s="15">
         <v>1</v>
       </c>
       <c r="G30" s="18">
-        <v>2777.0</v>
+        <v>1638.0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="130">
       <c r="A31" s="15">
         <v>22</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D31" s="16" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E31" s="17">
-        <v>7826.0</v>
+        <v>2770.0</v>
       </c>
       <c r="F31" s="15">
         <v>1</v>
       </c>
       <c r="G31" s="18">
-        <v>7826.0</v>
+        <v>2770.0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="130">
       <c r="A32" s="15">
         <v>23</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D32" s="16" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E32" s="17">
-        <v>10390.0</v>
+        <v>977.0</v>
       </c>
       <c r="F32" s="15">
         <v>1</v>
       </c>
       <c r="G32" s="18">
-        <v>10390.0</v>
+        <v>977.0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="130">
       <c r="A33" s="15">
         <v>24</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E33" s="17">
-        <v>1578.0</v>
+        <v>1733.0</v>
       </c>
       <c r="F33" s="15">
         <v>1</v>
       </c>
       <c r="G33" s="18">
-        <v>1578.0</v>
+        <v>1733.0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="130">
       <c r="A34" s="15">
         <v>25</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E34" s="17">
-        <v>1406.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F34" s="15">
         <v>1</v>
       </c>
       <c r="G34" s="18">
-        <v>1406.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="130">
       <c r="A35" s="15">
         <v>26</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E35" s="17">
-        <v>1377.0</v>
+        <v>1827.0</v>
       </c>
       <c r="F35" s="15">
         <v>1</v>
       </c>
       <c r="G35" s="18">
-        <v>1377.0</v>
+        <v>1827.0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="130">
       <c r="A36" s="15">
         <v>27</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D36" s="16" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E36" s="17">
-        <v>1607.0</v>
+        <v>4382.0</v>
       </c>
       <c r="F36" s="15">
         <v>1</v>
       </c>
       <c r="G36" s="18">
-        <v>1607.0</v>
+        <v>4382.0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="130">
       <c r="A37" s="15">
         <v>28</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E37" s="17">
-        <v>2037.0</v>
+        <v>5902.0</v>
       </c>
       <c r="F37" s="15">
         <v>1</v>
       </c>
       <c r="G37" s="18">
-        <v>2037.0</v>
+        <v>5902.0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="130">
       <c r="A38" s="15">
         <v>29</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E38" s="17">
-        <v>1578.0</v>
+        <v>6159.0</v>
       </c>
       <c r="F38" s="15">
         <v>1</v>
       </c>
       <c r="G38" s="18">
-        <v>1578.0</v>
+        <v>6159.0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="130">
       <c r="A39" s="15">
         <v>30</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E39" s="17">
-        <v>2238.0</v>
+        <v>9179.0</v>
       </c>
       <c r="F39" s="15">
         <v>1</v>
       </c>
       <c r="G39" s="18">
-        <v>2238.0</v>
+        <v>9179.0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="130">
       <c r="A40" s="15">
         <v>31</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D40" s="16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E40" s="17">
-        <v>2238.0</v>
+        <v>4047.0</v>
       </c>
       <c r="F40" s="15">
         <v>1</v>
       </c>
       <c r="G40" s="18">
-        <v>2238.0</v>
+        <v>4047.0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="130">
       <c r="A41" s="15">
         <v>32</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D41" s="16" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E41" s="17">
-        <v>1520.0</v>
+        <v>3228.0</v>
       </c>
       <c r="F41" s="15">
         <v>1</v>
       </c>
       <c r="G41" s="18">
-        <v>1520.0</v>
+        <v>3228.0</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="130">
       <c r="A42" s="15">
         <v>33</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E42" s="17">
-        <v>1890.0</v>
+        <v>4068.0</v>
       </c>
       <c r="F42" s="15">
         <v>1</v>
       </c>
       <c r="G42" s="18">
-        <v>1890.0</v>
+        <v>4068.0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="130">
       <c r="A43" s="15">
         <v>34</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D43" s="16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E43" s="17">
-        <v>1890.0</v>
+        <v>3257.0</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="18">
-        <v>1890.0</v>
+        <v>3257.0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="130">
       <c r="A44" s="15">
         <v>35</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="17">
-        <v>1890.0</v>
+        <v>4698.0</v>
       </c>
       <c r="F44" s="15">
         <v>1</v>
       </c>
       <c r="G44" s="18">
-        <v>1890.0</v>
+        <v>4698.0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="130">
       <c r="A45" s="15">
         <v>36</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E45" s="17">
-        <v>1890.0</v>
+        <v>3139.0</v>
       </c>
       <c r="F45" s="15">
         <v>1</v>
       </c>
       <c r="G45" s="18">
-        <v>1890.0</v>
+        <v>3139.0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="130">
       <c r="A46" s="15">
         <v>37</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="D46" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="17">
-        <v>2329.0</v>
+        <v>5409.0</v>
       </c>
       <c r="F46" s="15">
         <v>1</v>
       </c>
       <c r="G46" s="18">
-        <v>2329.0</v>
+        <v>5409.0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="130">
       <c r="A47" s="15">
         <v>38</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="D47" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="17">
-        <v>2329.0</v>
+        <v>3376.0</v>
       </c>
       <c r="F47" s="15">
         <v>1</v>
       </c>
       <c r="G47" s="18">
-        <v>2329.0</v>
+        <v>3376.0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="130">
       <c r="A48" s="15">
         <v>39</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>79</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="17">
-        <v>1990.0</v>
+        <v>4382.0</v>
       </c>
       <c r="F48" s="15">
         <v>1</v>
       </c>
       <c r="G48" s="18">
-        <v>1990.0</v>
+        <v>4382.0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="130">
       <c r="A49" s="15">
         <v>40</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="17">
-        <v>2790.0</v>
+        <v>5784.0</v>
       </c>
       <c r="F49" s="15">
         <v>1</v>
       </c>
       <c r="G49" s="18">
-        <v>2790.0</v>
+        <v>5784.0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="130">
       <c r="A50" s="15">
         <v>41</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="17">
-        <v>1727.0</v>
+        <v>2744.0</v>
       </c>
       <c r="F50" s="15">
         <v>1</v>
       </c>
       <c r="G50" s="18">
-        <v>1727.0</v>
+        <v>2744.0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="130">
       <c r="A51" s="15">
         <v>42</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>85</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="17">
-        <v>1520.0</v>
+        <v>4402.0</v>
       </c>
       <c r="F51" s="15">
         <v>1</v>
       </c>
       <c r="G51" s="18">
-        <v>1520.0</v>
+        <v>4402.0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="130">
       <c r="A52" s="15">
         <v>43</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>87</v>
       </c>
       <c r="D52" s="16" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E52" s="17">
-        <v>2209.0</v>
+        <v>3198.0</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="18">
-        <v>2209.0</v>
+        <v>3198.0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="130">
       <c r="A53" s="15">
         <v>44</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D53" s="16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E53" s="17">
-        <v>1664.0</v>
+        <v>4896.0</v>
       </c>
       <c r="F53" s="15">
         <v>1</v>
       </c>
       <c r="G53" s="18">
-        <v>1664.0</v>
+        <v>4896.0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="130">
       <c r="A54" s="15">
         <v>45</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E54" s="17">
-        <v>1193.0</v>
+        <v>185.0</v>
       </c>
       <c r="F54" s="15">
         <v>1</v>
       </c>
       <c r="G54" s="18">
-        <v>1193.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="130">
       <c r="A55" s="15">
         <v>46</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E55" s="17">
-        <v>1607.0</v>
+        <v>618.0</v>
       </c>
       <c r="F55" s="15">
         <v>1</v>
       </c>
       <c r="G55" s="18">
-        <v>1607.0</v>
+        <v>618.0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="130">
       <c r="A56" s="15">
         <v>47</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E56" s="17">
-        <v>717.0</v>
+        <v>1881.0</v>
       </c>
       <c r="F56" s="15">
         <v>1</v>
       </c>
       <c r="G56" s="18">
-        <v>717.0</v>
+        <v>1881.0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="130">
       <c r="A57" s="15">
         <v>48</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D57" s="16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E57" s="17">
-        <v>1004.0</v>
+        <v>1990.0</v>
       </c>
       <c r="F57" s="15">
         <v>1</v>
       </c>
       <c r="G57" s="18">
-        <v>1004.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="130">
       <c r="A58" s="15">
         <v>49</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E58" s="17">
-        <v>1348.0</v>
+        <v>756.0</v>
       </c>
       <c r="F58" s="15">
         <v>1</v>
       </c>
       <c r="G58" s="18">
-        <v>1348.0</v>
+        <v>756.0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="130">
       <c r="A59" s="15">
         <v>50</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E59" s="17">
-        <v>1807.0</v>
+        <v>813.0</v>
       </c>
       <c r="F59" s="15">
         <v>1</v>
       </c>
       <c r="G59" s="18">
-        <v>1807.0</v>
+        <v>813.0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="130">
       <c r="A60" s="15">
         <v>51</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E60" s="17">
-        <v>1463.0</v>
+        <v>1704.0</v>
       </c>
       <c r="F60" s="15">
         <v>1</v>
       </c>
       <c r="G60" s="18">
-        <v>1463.0</v>
+        <v>1704.0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="130">
       <c r="A61" s="15">
         <v>52</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E61" s="17">
-        <v>2152.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F61" s="15">
         <v>1</v>
       </c>
       <c r="G61" s="18">
-        <v>2152.0</v>
+        <v>2290.0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="130">
       <c r="A62" s="15">
         <v>53</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E62" s="17">
-        <v>1492.0</v>
+        <v>1717.0</v>
       </c>
       <c r="F62" s="15">
         <v>1</v>
       </c>
       <c r="G62" s="18">
-        <v>1492.0</v>
+        <v>1717.0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="130">
       <c r="A63" s="15">
         <v>54</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E63" s="17">
-        <v>2295.0</v>
+        <v>1938.0</v>
       </c>
       <c r="F63" s="15">
         <v>1</v>
       </c>
       <c r="G63" s="18">
-        <v>2295.0</v>
+        <v>1938.0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="130">
       <c r="A64" s="15">
         <v>55</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E64" s="17">
-        <v>3701.0</v>
+        <v>1331.0</v>
       </c>
       <c r="F64" s="15">
         <v>1</v>
       </c>
       <c r="G64" s="18">
-        <v>3701.0</v>
+        <v>1331.0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="130">
       <c r="A65" s="15">
         <v>56</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E65" s="17">
-        <v>1860.0</v>
+        <v>1772.0</v>
       </c>
       <c r="F65" s="15">
         <v>1</v>
       </c>
       <c r="G65" s="18">
-        <v>1860.0</v>
+        <v>1772.0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="130">
       <c r="A66" s="15">
         <v>57</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E66" s="17">
-        <v>1094.0</v>
+        <v>869.0</v>
       </c>
       <c r="F66" s="15">
         <v>1</v>
       </c>
       <c r="G66" s="18">
-        <v>1094.0</v>
+        <v>869.0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="130">
       <c r="A67" s="15">
         <v>58</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D67" s="16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E67" s="17">
-        <v>590.0</v>
+        <v>1733.0</v>
       </c>
       <c r="F67" s="15">
         <v>1</v>
       </c>
       <c r="G67" s="18">
-        <v>590.0</v>
+        <v>1733.0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="130">
       <c r="A68" s="15">
         <v>59</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D68" s="16" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E68" s="17">
-        <v>1094.0</v>
+        <v>252.0</v>
       </c>
       <c r="F68" s="15">
         <v>1</v>
       </c>
       <c r="G68" s="18">
-        <v>1094.0</v>
+        <v>252.0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="130">
       <c r="A69" s="15">
         <v>60</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D69" s="16" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E69" s="17">
-        <v>590.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F69" s="15">
         <v>1</v>
       </c>
       <c r="G69" s="18">
-        <v>590.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="130">
       <c r="A70" s="15">
         <v>61</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D70" s="16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E70" s="17">
-        <v>1690.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F70" s="15">
         <v>1</v>
       </c>
       <c r="G70" s="18">
-        <v>1690.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="130">
       <c r="A71" s="15">
         <v>62</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D71" s="16" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="E71" s="17">
-        <v>1990.0</v>
+        <v>2290.0</v>
       </c>
       <c r="F71" s="15">
         <v>1</v>
       </c>
       <c r="G71" s="18">
-        <v>1990.0</v>
+        <v>2290.0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="130">
       <c r="A72" s="15">
         <v>63</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D72" s="16" t="s">
-        <v>125</v>
+        <v>104</v>
       </c>
       <c r="E72" s="17">
-        <v>1406.0</v>
+        <v>1704.0</v>
       </c>
       <c r="F72" s="15">
         <v>1</v>
       </c>
       <c r="G72" s="18">
-        <v>1406.0</v>
+        <v>1704.0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="130">
       <c r="A73" s="15">
         <v>64</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D73" s="16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E73" s="17">
-        <v>1635.0</v>
+        <v>1103.0</v>
       </c>
       <c r="F73" s="15">
         <v>1</v>
       </c>
       <c r="G73" s="18">
-        <v>1635.0</v>
+        <v>1103.0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="130">
       <c r="A74" s="15">
         <v>65</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D74" s="16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E74" s="17">
-        <v>4439.0</v>
+        <v>3582.0</v>
       </c>
       <c r="F74" s="15">
         <v>1</v>
       </c>
       <c r="G74" s="18">
-        <v>4439.0</v>
+        <v>3582.0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="130">
       <c r="A75" s="15">
         <v>66</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D75" s="16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E75" s="17">
-        <v>6772.0</v>
+        <v>2078.0</v>
       </c>
       <c r="F75" s="15">
         <v>1</v>
       </c>
       <c r="G75" s="18">
-        <v>6772.0</v>
+        <v>2078.0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="130">
       <c r="A76" s="15">
         <v>67</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D76" s="16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E76" s="17">
-        <v>9029.0</v>
+        <v>1724.0</v>
       </c>
       <c r="F76" s="15">
         <v>1</v>
       </c>
       <c r="G76" s="18">
-        <v>9029.0</v>
+        <v>1724.0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="130">
       <c r="A77" s="15">
         <v>68</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D77" s="16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E77" s="17">
-        <v>2030.0</v>
+        <v>4580.0</v>
       </c>
       <c r="F77" s="15">
         <v>1</v>
       </c>
       <c r="G77" s="18">
-        <v>2030.0</v>
+        <v>4580.0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="130">
       <c r="A78" s="15">
         <v>69</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D78" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E78" s="17">
-        <v>4915.0</v>
+        <v>5330.0</v>
       </c>
       <c r="F78" s="15">
         <v>1</v>
       </c>
       <c r="G78" s="18">
-        <v>4915.0</v>
+        <v>5330.0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="130">
       <c r="A79" s="15">
         <v>70</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D79" s="16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E79" s="17">
-        <v>14745.0</v>
+        <v>360.0</v>
       </c>
       <c r="F79" s="15">
         <v>1</v>
       </c>
       <c r="G79" s="18">
-        <v>14745.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="130">
       <c r="A80" s="15">
         <v>71</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D80" s="16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E80" s="17">
-        <v>969.0</v>
+        <v>1597.0</v>
       </c>
       <c r="F80" s="15">
         <v>1</v>
       </c>
       <c r="G80" s="18">
-        <v>969.0</v>
+        <v>1597.0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="130">
       <c r="A81" s="15">
         <v>72</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E81" s="17">
-        <v>13315.0</v>
+        <v>4665.0</v>
       </c>
       <c r="F81" s="15">
         <v>1</v>
       </c>
       <c r="G81" s="18">
-        <v>13315.0</v>
+        <v>4665.0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="130">
       <c r="A82" s="15">
         <v>73</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D82" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E82" s="17">
-        <v>10790.0</v>
+        <v>3913.0</v>
       </c>
       <c r="F82" s="15">
         <v>1</v>
       </c>
       <c r="G82" s="18">
-        <v>10790.0</v>
+        <v>3913.0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="130">
       <c r="A83" s="15">
         <v>74</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D83" s="16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E83" s="17">
-        <v>23551.0</v>
+        <v>2961.0</v>
       </c>
       <c r="F83" s="15">
         <v>1</v>
       </c>
       <c r="G83" s="18">
-        <v>23551.0</v>
+        <v>2961.0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="130">
       <c r="A84" s="15">
         <v>75</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D84" s="16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E84" s="17">
-        <v>7926.0</v>
+        <v>3632.0</v>
       </c>
       <c r="F84" s="15">
         <v>1</v>
       </c>
       <c r="G84" s="18">
-        <v>7926.0</v>
+        <v>3632.0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="130">
       <c r="A85" s="15">
         <v>76</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D85" s="16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E85" s="17">
-        <v>7210.0</v>
+        <v>2408.0</v>
       </c>
       <c r="F85" s="15">
         <v>1</v>
       </c>
       <c r="G85" s="18">
-        <v>7210.0</v>
+        <v>2408.0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="130">
       <c r="A86" s="15">
         <v>77</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D86" s="16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E86" s="17">
-        <v>12637.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F86" s="15">
         <v>1</v>
       </c>
       <c r="G86" s="18">
-        <v>12637.0</v>
+        <v>3790.0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="130">
       <c r="A87" s="15">
         <v>78</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D87" s="16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E87" s="17">
-        <v>3409.0</v>
+        <v>1393.0</v>
       </c>
       <c r="F87" s="15">
         <v>1</v>
       </c>
       <c r="G87" s="18">
-        <v>3409.0</v>
+        <v>1393.0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="130">
       <c r="A88" s="15">
         <v>79</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D88" s="16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E88" s="17">
-        <v>4629.0</v>
+        <v>4520.0</v>
       </c>
       <c r="F88" s="15">
         <v>1</v>
       </c>
       <c r="G88" s="18">
-        <v>4629.0</v>
+        <v>4520.0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="130">
       <c r="A89" s="15">
         <v>80</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E89" s="17">
-        <v>7233.0</v>
+        <v>2625.0</v>
       </c>
       <c r="F89" s="15">
         <v>1</v>
       </c>
       <c r="G89" s="18">
-        <v>7233.0</v>
+        <v>2625.0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="130">
       <c r="A90" s="15">
         <v>81</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D90" s="16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E90" s="17">
-        <v>3796.0</v>
+        <v>1796.0</v>
       </c>
       <c r="F90" s="15">
         <v>1</v>
       </c>
       <c r="G90" s="18">
-        <v>3796.0</v>
+        <v>1796.0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="130">
       <c r="A91" s="15">
         <v>82</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D91" s="16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E91" s="17">
-        <v>5840.0</v>
+        <v>3079.0</v>
       </c>
       <c r="F91" s="15">
         <v>1</v>
       </c>
       <c r="G91" s="18">
-        <v>5840.0</v>
+        <v>3079.0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="130">
       <c r="A92" s="15">
         <v>83</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D92" s="16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E92" s="17">
-        <v>4044.0</v>
+        <v>6021.0</v>
       </c>
       <c r="F92" s="15">
         <v>1</v>
       </c>
       <c r="G92" s="18">
-        <v>4044.0</v>
+        <v>6021.0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="130">
       <c r="A93" s="15">
         <v>84</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D93" s="16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E93" s="17">
-        <v>6324.0</v>
+        <v>4442.0</v>
       </c>
       <c r="F93" s="15">
         <v>1</v>
       </c>
       <c r="G93" s="18">
-        <v>6324.0</v>
+        <v>4442.0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="130">
       <c r="A94" s="15">
         <v>85</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D94" s="16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E94" s="17">
-        <v>2539.0</v>
+        <v>4886.0</v>
       </c>
       <c r="F94" s="15">
         <v>1</v>
       </c>
       <c r="G94" s="18">
-        <v>2539.0</v>
+        <v>4886.0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="130">
       <c r="A95" s="15">
         <v>86</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D95" s="16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E95" s="17">
-        <v>3963.0</v>
+        <v>3997.0</v>
       </c>
       <c r="F95" s="15">
         <v>1</v>
       </c>
       <c r="G95" s="18">
-        <v>3963.0</v>
+        <v>3997.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="130">
       <c r="A96" s="15">
         <v>87</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D96" s="16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E96" s="17">
-        <v>2005.0</v>
+        <v>693.0</v>
       </c>
       <c r="F96" s="15">
         <v>1</v>
       </c>
       <c r="G96" s="18">
-        <v>2005.0</v>
+        <v>693.0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="130">
       <c r="A97" s="15">
         <v>88</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D97" s="16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E97" s="17">
-        <v>3131.0</v>
+        <v>2205.0</v>
       </c>
       <c r="F97" s="15">
         <v>1</v>
       </c>
       <c r="G97" s="18">
-        <v>3131.0</v>
+        <v>2205.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="130">
       <c r="A98" s="15">
         <v>89</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D98" s="16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E98" s="17">
-        <v>1420.0</v>
+        <v>2205.0</v>
       </c>
       <c r="F98" s="15">
         <v>1</v>
       </c>
       <c r="G98" s="18">
-        <v>1420.0</v>
+        <v>2205.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="130">
       <c r="A99" s="15">
         <v>90</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D99" s="16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E99" s="17">
-        <v>2635.0</v>
+        <v>2329.0</v>
       </c>
       <c r="F99" s="15">
         <v>1</v>
       </c>
       <c r="G99" s="18">
-        <v>2635.0</v>
+        <v>2329.0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="130">
       <c r="A100" s="15">
         <v>91</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D100" s="16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E100" s="17">
-        <v>4056.0</v>
+        <v>1954.0</v>
       </c>
       <c r="F100" s="15">
         <v>1</v>
       </c>
       <c r="G100" s="18">
-        <v>4056.0</v>
+        <v>1954.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="130">
       <c r="A101" s="15">
         <v>92</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D101" s="16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E101" s="17">
-        <v>1204.0</v>
+        <v>1283.0</v>
       </c>
       <c r="F101" s="15">
         <v>1</v>
       </c>
       <c r="G101" s="18">
-        <v>1204.0</v>
+        <v>1283.0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="130">
       <c r="A102" s="15">
         <v>93</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D102" s="16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E102" s="17">
-        <v>2136.0</v>
+        <v>1836.0</v>
       </c>
       <c r="F102" s="15">
         <v>1</v>
       </c>
       <c r="G102" s="18">
-        <v>2136.0</v>
+        <v>1836.0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="130">
       <c r="A103" s="15">
         <v>94</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D103" s="16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E103" s="17">
-        <v>3340.0</v>
+        <v>19898.0</v>
       </c>
       <c r="F103" s="15">
         <v>1</v>
       </c>
       <c r="G103" s="18">
-        <v>3340.0</v>
+        <v>19898.0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="130">
       <c r="A104" s="15">
         <v>95</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D104" s="16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E104" s="17">
-        <v>948.0</v>
+        <v>17411.0</v>
       </c>
       <c r="F104" s="15">
         <v>1</v>
       </c>
       <c r="G104" s="18">
-        <v>948.0</v>
+        <v>17411.0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="130">
       <c r="A105" s="15">
         <v>96</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D105" s="16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E105" s="17">
-        <v>1683.0</v>
+        <v>19898.0</v>
       </c>
       <c r="F105" s="15">
         <v>1</v>
       </c>
       <c r="G105" s="18">
-        <v>1683.0</v>
+        <v>19898.0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="130">
       <c r="A106" s="15">
         <v>97</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D106" s="16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E106" s="17">
-        <v>2635.0</v>
+        <v>1777.0</v>
       </c>
       <c r="F106" s="15">
         <v>1</v>
       </c>
       <c r="G106" s="18">
-        <v>2635.0</v>
+        <v>1777.0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="130">
       <c r="A107" s="15">
         <v>98</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D107" s="16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E107" s="17">
-        <v>2786.0</v>
+        <v>10660.0</v>
       </c>
       <c r="F107" s="15">
         <v>1</v>
       </c>
       <c r="G107" s="18">
-        <v>2786.0</v>
+        <v>10660.0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="130">
       <c r="A108" s="15">
         <v>99</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D108" s="16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E108" s="17">
-        <v>4954.0</v>
+        <v>1777.0</v>
       </c>
       <c r="F108" s="15">
         <v>1</v>
       </c>
       <c r="G108" s="18">
-        <v>4954.0</v>
+        <v>1777.0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="130">
       <c r="A109" s="15">
         <v>100</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D109" s="16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E109" s="17">
-        <v>4868.0</v>
+        <v>351.0</v>
       </c>
       <c r="F109" s="15">
         <v>1</v>
       </c>
       <c r="G109" s="18">
-        <v>4868.0</v>
+        <v>351.0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="130">
       <c r="A110" s="15">
         <v>101</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D110" s="16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E110" s="17">
-        <v>7608.0</v>
+        <v>315.0</v>
       </c>
       <c r="F110" s="15">
         <v>1</v>
       </c>
       <c r="G110" s="18">
-        <v>7608.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="130">
       <c r="A111" s="15">
         <v>102</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D111" s="16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E111" s="17">
-        <v>2690.0</v>
+        <v>348.0</v>
       </c>
       <c r="F111" s="15">
         <v>1</v>
       </c>
       <c r="G111" s="18">
-        <v>2690.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="130">
       <c r="A112" s="15">
         <v>103</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D112" s="16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E112" s="17">
-        <v>4203.0</v>
+        <v>444.0</v>
       </c>
       <c r="F112" s="15">
         <v>1</v>
       </c>
       <c r="G112" s="18">
-        <v>4203.0</v>
+        <v>444.0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="130">
       <c r="A113" s="15">
         <v>104</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D113" s="16" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E113" s="17">
-        <v>1393.0</v>
+        <v>155.0</v>
       </c>
       <c r="F113" s="15">
         <v>1</v>
       </c>
       <c r="G113" s="18">
-        <v>1393.0</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="130">
       <c r="A114" s="15">
         <v>105</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D114" s="16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E114" s="17">
-        <v>2790.0</v>
+        <v>533.0</v>
       </c>
       <c r="F114" s="15">
         <v>1</v>
       </c>
       <c r="G114" s="18">
-        <v>2790.0</v>
+        <v>533.0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="130">
       <c r="A115" s="15">
         <v>106</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D115" s="16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E115" s="17">
-        <v>5573.0</v>
+        <v>315.0</v>
       </c>
       <c r="F115" s="15">
         <v>1</v>
       </c>
       <c r="G115" s="18">
-        <v>5573.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="130">
       <c r="A116" s="15">
         <v>107</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D116" s="16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E116" s="17">
-        <v>2535.0</v>
+        <v>262.0</v>
       </c>
       <c r="F116" s="15">
         <v>1</v>
       </c>
       <c r="G116" s="18">
-        <v>2535.0</v>
+        <v>262.0</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="130">
       <c r="A117" s="15">
         <v>108</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D117" s="16" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E117" s="17">
-        <v>4505.0</v>
+        <v>351.0</v>
       </c>
       <c r="F117" s="15">
         <v>1</v>
       </c>
       <c r="G117" s="18">
-        <v>4505.0</v>
+        <v>351.0</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="130">
       <c r="A118" s="15">
         <v>109</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
         <v>216</v>
       </c>
       <c r="D118" s="16" t="s">
         <v>217</v>
       </c>
       <c r="E118" s="17">
-        <v>7043.0</v>
+        <v>373.0</v>
       </c>
       <c r="F118" s="15">
         <v>1</v>
       </c>
       <c r="G118" s="18">
-        <v>7043.0</v>
+        <v>373.0</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="130">
       <c r="A119" s="15">
         <v>110</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
         <v>218</v>
       </c>
       <c r="D119" s="16" t="s">
         <v>219</v>
       </c>
       <c r="E119" s="17">
-        <v>1262.0</v>
+        <v>124.0</v>
       </c>
       <c r="F119" s="15">
         <v>1</v>
       </c>
       <c r="G119" s="18">
-        <v>1262.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="130">
       <c r="A120" s="15">
         <v>111</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D120" s="16" t="s">
         <v>221</v>
       </c>
       <c r="E120" s="17">
-        <v>2241.0</v>
+        <v>218.0</v>
       </c>
       <c r="F120" s="15">
         <v>1</v>
       </c>
       <c r="G120" s="18">
-        <v>2241.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="130">
       <c r="A121" s="15">
         <v>112</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
         <v>222</v>
       </c>
       <c r="D121" s="16" t="s">
         <v>223</v>
       </c>
       <c r="E121" s="17">
-        <v>1714.0</v>
+        <v>440.0</v>
       </c>
       <c r="F121" s="15">
         <v>1</v>
       </c>
       <c r="G121" s="18">
-        <v>1714.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="130">
       <c r="A122" s="15">
         <v>113</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
         <v>224</v>
       </c>
       <c r="D122" s="16" t="s">
         <v>225</v>
       </c>
       <c r="E122" s="17">
-        <v>1258.0</v>
+        <v>884.0</v>
       </c>
       <c r="F122" s="15">
         <v>1</v>
       </c>
       <c r="G122" s="18">
-        <v>1258.0</v>
+        <v>884.0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="130">
       <c r="A123" s="15">
         <v>114</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
         <v>226</v>
       </c>
       <c r="D123" s="16" t="s">
         <v>227</v>
       </c>
       <c r="E123" s="17">
-        <v>2517.0</v>
+        <v>1235.0</v>
       </c>
       <c r="F123" s="15">
         <v>1</v>
       </c>
       <c r="G123" s="18">
-        <v>2517.0</v>
+        <v>1235.0</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="130">
       <c r="A124" s="15">
         <v>115</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
         <v>228</v>
       </c>
       <c r="D124" s="16" t="s">
         <v>229</v>
       </c>
       <c r="E124" s="17">
-        <v>3775.0</v>
+        <v>432.0</v>
       </c>
       <c r="F124" s="15">
         <v>1</v>
       </c>
       <c r="G124" s="18">
-        <v>3775.0</v>
+        <v>432.0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="130">
       <c r="A125" s="15">
         <v>116</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
         <v>230</v>
       </c>
       <c r="D125" s="16" t="s">
         <v>231</v>
       </c>
       <c r="E125" s="17">
-        <v>947.0</v>
+        <v>124.0</v>
       </c>
       <c r="F125" s="15">
         <v>1</v>
       </c>
       <c r="G125" s="18">
-        <v>947.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="130">
       <c r="A126" s="15">
         <v>117</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
         <v>232</v>
       </c>
       <c r="D126" s="16" t="s">
         <v>233</v>
       </c>
       <c r="E126" s="17">
-        <v>1683.0</v>
+        <v>169.0</v>
       </c>
       <c r="F126" s="15">
         <v>1</v>
       </c>
       <c r="G126" s="18">
-        <v>1683.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="130">
       <c r="A127" s="15">
         <v>118</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
         <v>234</v>
       </c>
       <c r="D127" s="16" t="s">
         <v>235</v>
       </c>
       <c r="E127" s="17">
-        <v>2840.0</v>
+        <v>725.0</v>
       </c>
       <c r="F127" s="15">
         <v>1</v>
       </c>
       <c r="G127" s="18">
-        <v>2840.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="130">
       <c r="A128" s="15">
         <v>119</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
         <v>236</v>
       </c>
       <c r="D128" s="16" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E128" s="17">
-        <v>1525.0</v>
+        <v>725.0</v>
       </c>
       <c r="F128" s="15">
         <v>1</v>
       </c>
       <c r="G128" s="18">
-        <v>1525.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="130">
       <c r="A129" s="15">
         <v>120</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="D129" s="16" t="s">
         <v>238</v>
       </c>
-      <c r="D129" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="17">
-        <v>1141.0</v>
+        <v>1374.0</v>
       </c>
       <c r="F129" s="15">
         <v>1</v>
       </c>
       <c r="G129" s="18">
-        <v>1141.0</v>
+        <v>1374.0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="130">
       <c r="A130" s="15">
         <v>121</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="D130" s="16" t="s">
         <v>240</v>
       </c>
-      <c r="D130" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="17">
-        <v>2283.0</v>
+        <v>1105.0</v>
       </c>
       <c r="F130" s="15">
         <v>1</v>
       </c>
       <c r="G130" s="18">
-        <v>2283.0</v>
+        <v>1105.0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="130">
       <c r="A131" s="15">
         <v>122</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="D131" s="16" t="s">
         <v>242</v>
       </c>
-      <c r="D131" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="17">
-        <v>4464.0</v>
+        <v>3109.0</v>
       </c>
       <c r="F131" s="15">
         <v>1</v>
       </c>
       <c r="G131" s="18">
-        <v>4464.0</v>
+        <v>3109.0</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="130">
       <c r="A132" s="15">
         <v>123</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="D132" s="16" t="s">
         <v>244</v>
       </c>
-      <c r="D132" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="17">
-        <v>6000.0</v>
+        <v>2665.0</v>
       </c>
       <c r="F132" s="15">
         <v>1</v>
       </c>
       <c r="G132" s="18">
-        <v>6000.0</v>
+        <v>2665.0</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="130">
       <c r="A133" s="15">
         <v>124</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="D133" s="16" t="s">
         <v>246</v>
       </c>
-      <c r="D133" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="17">
-        <v>12000.0</v>
+        <v>179.0</v>
       </c>
       <c r="F133" s="15">
         <v>1</v>
       </c>
       <c r="G133" s="18">
-        <v>12000.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="130">
       <c r="A134" s="15">
         <v>125</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D134" s="16" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E134" s="17">
-        <v>3976.0</v>
+        <v>179.0</v>
       </c>
       <c r="F134" s="15">
         <v>1</v>
       </c>
       <c r="G134" s="18">
-        <v>3976.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="130">
       <c r="A135" s="15">
         <v>126</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D135" s="16" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E135" s="17">
-        <v>8527.0</v>
+        <v>205.0</v>
       </c>
       <c r="F135" s="15">
         <v>1</v>
       </c>
       <c r="G135" s="18">
-        <v>8527.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="130">
       <c r="A136" s="15">
         <v>127</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D136" s="16" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E136" s="17">
-        <v>2663.0</v>
+        <v>205.0</v>
       </c>
       <c r="F136" s="15">
         <v>1</v>
       </c>
       <c r="G136" s="18">
-        <v>2663.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="130">
       <c r="A137" s="15">
         <v>128</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="D137" s="16" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="E137" s="17">
-        <v>7095.0</v>
+        <v>205.0</v>
       </c>
       <c r="F137" s="15">
         <v>1</v>
       </c>
       <c r="G137" s="18">
-        <v>7095.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="130">
       <c r="A138" s="15">
         <v>129</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D138" s="16" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E138" s="17">
-        <v>2219.0</v>
+        <v>225.0</v>
       </c>
       <c r="F138" s="15">
         <v>1</v>
       </c>
       <c r="G138" s="18">
-        <v>2219.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="130">
       <c r="A139" s="15">
         <v>130</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D139" s="16" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="E139" s="17">
-        <v>3584.0</v>
+        <v>225.0</v>
       </c>
       <c r="F139" s="15">
         <v>1</v>
       </c>
       <c r="G139" s="18">
-        <v>3584.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="130">
       <c r="A140" s="15">
         <v>131</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D140" s="16" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E140" s="17">
-        <v>5000.0</v>
+        <v>315.0</v>
       </c>
       <c r="F140" s="15">
         <v>1</v>
       </c>
       <c r="G140" s="18">
-        <v>5000.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="130">
       <c r="A141" s="15">
         <v>132</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D141" s="16" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E141" s="17">
-        <v>3000.0</v>
+        <v>315.0</v>
       </c>
       <c r="F141" s="15">
         <v>1</v>
       </c>
       <c r="G141" s="18">
-        <v>3000.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="130">
       <c r="A142" s="15">
         <v>133</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="D142" s="16" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="E142" s="17">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
       <c r="F142" s="15">
         <v>1</v>
       </c>
       <c r="G142" s="18">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="130">
       <c r="A143" s="15">
         <v>134</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="D143" s="16" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="E143" s="17">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
       <c r="F143" s="15">
         <v>1</v>
       </c>
       <c r="G143" s="18">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="130">
       <c r="A144" s="15">
         <v>135</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="D144" s="16" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="E144" s="17">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
       <c r="F144" s="15">
         <v>1</v>
       </c>
       <c r="G144" s="18">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="130">
       <c r="A145" s="15">
         <v>136</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D145" s="16" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="E145" s="17">
-        <v>1189.0</v>
+        <v>315.0</v>
       </c>
       <c r="F145" s="15">
         <v>1</v>
       </c>
       <c r="G145" s="18">
-        <v>1189.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="130">
       <c r="A146" s="15">
         <v>137</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D146" s="16" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="E146" s="17">
-        <v>1189.0</v>
+        <v>315.0</v>
       </c>
       <c r="F146" s="15">
         <v>1</v>
       </c>
       <c r="G146" s="18">
-        <v>1189.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="130">
       <c r="A147" s="15">
         <v>138</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="D147" s="16" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E147" s="17">
-        <v>1189.0</v>
+        <v>179.0</v>
       </c>
       <c r="F147" s="15">
         <v>1</v>
       </c>
       <c r="G147" s="18">
-        <v>1189.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="130">
       <c r="A148" s="15">
         <v>139</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="D148" s="16" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="E148" s="17">
-        <v>1290.0</v>
+        <v>179.0</v>
       </c>
       <c r="F148" s="15">
         <v>1</v>
       </c>
       <c r="G148" s="18">
-        <v>1290.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="130">
       <c r="A149" s="15">
         <v>140</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D149" s="16" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="E149" s="17">
-        <v>1290.0</v>
+        <v>225.0</v>
       </c>
       <c r="F149" s="15">
         <v>1</v>
       </c>
       <c r="G149" s="18">
-        <v>1290.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="130">
       <c r="A150" s="15">
         <v>141</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="D150" s="16" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="E150" s="17">
-        <v>1290.0</v>
+        <v>225.0</v>
       </c>
       <c r="F150" s="15">
         <v>1</v>
       </c>
       <c r="G150" s="18">
-        <v>1290.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="130">
       <c r="A151" s="15">
         <v>142</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D151" s="16" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="E151" s="17">
-        <v>379.0</v>
+        <v>195.0</v>
       </c>
       <c r="F151" s="15">
         <v>1</v>
       </c>
       <c r="G151" s="18">
-        <v>379.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="130">
       <c r="A152" s="15">
         <v>143</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D152" s="16" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="E152" s="17">
-        <v>379.0</v>
+        <v>195.0</v>
       </c>
       <c r="F152" s="15">
         <v>1</v>
       </c>
       <c r="G152" s="18">
-        <v>379.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="130">
       <c r="A153" s="15">
         <v>144</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="D153" s="16" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E153" s="17">
-        <v>379.0</v>
+        <v>179.0</v>
       </c>
       <c r="F153" s="15">
         <v>1</v>
       </c>
       <c r="G153" s="18">
-        <v>379.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="130">
       <c r="A154" s="15">
         <v>145</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="D154" s="16" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E154" s="17">
-        <v>379.0</v>
+        <v>179.0</v>
       </c>
       <c r="F154" s="15">
         <v>1</v>
       </c>
       <c r="G154" s="18">
-        <v>379.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="130">
       <c r="A155" s="15">
         <v>146</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D155" s="16" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E155" s="17">
-        <v>379.0</v>
+        <v>179.0</v>
       </c>
       <c r="F155" s="15">
         <v>1</v>
       </c>
       <c r="G155" s="18">
-        <v>379.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="130">
       <c r="A156" s="15">
         <v>147</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="D156" s="16" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E156" s="17">
-        <v>1549.0</v>
+        <v>104.0</v>
       </c>
       <c r="F156" s="15">
         <v>1</v>
       </c>
       <c r="G156" s="18">
-        <v>1549.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="130">
       <c r="A157" s="15">
         <v>148</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="D157" s="16" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E157" s="17">
-        <v>1549.0</v>
+        <v>104.0</v>
       </c>
       <c r="F157" s="15">
         <v>1</v>
       </c>
       <c r="G157" s="18">
-        <v>1549.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="130">
       <c r="A158" s="15">
         <v>149</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="D158" s="16" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E158" s="17">
-        <v>1549.0</v>
+        <v>104.0</v>
       </c>
       <c r="F158" s="15">
         <v>1</v>
       </c>
       <c r="G158" s="18">
-        <v>1549.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="130">
       <c r="A159" s="15">
         <v>150</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="D159" s="16" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="E159" s="17">
-        <v>739.0</v>
+        <v>90.0</v>
       </c>
       <c r="F159" s="15">
         <v>1</v>
       </c>
       <c r="G159" s="18">
-        <v>739.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="130">
       <c r="A160" s="15">
         <v>151</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D160" s="16" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="E160" s="17">
-        <v>739.0</v>
+        <v>104.0</v>
       </c>
       <c r="F160" s="15">
         <v>1</v>
       </c>
       <c r="G160" s="18">
-        <v>739.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="130">
       <c r="A161" s="15">
         <v>152</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D161" s="16" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="E161" s="17">
-        <v>739.0</v>
+        <v>104.0</v>
       </c>
       <c r="F161" s="15">
         <v>1</v>
       </c>
       <c r="G161" s="18">
-        <v>739.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="130">
       <c r="A162" s="15">
         <v>153</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D162" s="16" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E162" s="17">
-        <v>739.0</v>
+        <v>163.0</v>
       </c>
       <c r="F162" s="15">
         <v>1</v>
       </c>
       <c r="G162" s="18">
-        <v>739.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="130">
       <c r="A163" s="15">
         <v>154</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="D163" s="16" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="E163" s="17">
-        <v>890.0</v>
+        <v>163.0</v>
       </c>
       <c r="F163" s="15">
         <v>1</v>
       </c>
       <c r="G163" s="18">
-        <v>890.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="130">
       <c r="A164" s="15">
         <v>155</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="D164" s="16" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="E164" s="17">
-        <v>890.0</v>
+        <v>163.0</v>
       </c>
       <c r="F164" s="15">
         <v>1</v>
       </c>
       <c r="G164" s="18">
-        <v>890.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="130">
       <c r="A165" s="15">
         <v>156</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="D165" s="16" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="E165" s="17">
-        <v>485.0</v>
+        <v>163.0</v>
       </c>
       <c r="F165" s="15">
         <v>1</v>
       </c>
       <c r="G165" s="18">
-        <v>485.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="130">
       <c r="A166" s="15">
         <v>157</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="D166" s="16" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="E166" s="17">
-        <v>929.0</v>
+        <v>163.0</v>
       </c>
       <c r="F166" s="15">
         <v>1</v>
       </c>
       <c r="G166" s="18">
-        <v>929.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="130">
       <c r="A167" s="15">
         <v>158</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="16" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="D167" s="16" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="E167" s="17">
-        <v>929.0</v>
+        <v>163.0</v>
       </c>
       <c r="F167" s="15">
         <v>1</v>
       </c>
       <c r="G167" s="18">
-        <v>929.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="130">
       <c r="A168" s="15">
         <v>159</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D168" s="16" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="E168" s="17">
-        <v>929.0</v>
+        <v>163.0</v>
       </c>
       <c r="F168" s="15">
         <v>1</v>
       </c>
       <c r="G168" s="18">
-        <v>929.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="169" spans="1:9" customHeight="1" ht="130">
       <c r="A169" s="15">
         <v>160</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D169" s="16" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E169" s="17">
-        <v>929.0</v>
+        <v>129.0</v>
       </c>
       <c r="F169" s="15">
         <v>1</v>
       </c>
       <c r="G169" s="18">
-        <v>929.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="170" spans="1:9" customHeight="1" ht="130">
       <c r="A170" s="15">
         <v>161</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D170" s="16" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E170" s="17">
-        <v>390.0</v>
+        <v>136.0</v>
       </c>
       <c r="F170" s="15">
         <v>1</v>
       </c>
       <c r="G170" s="18">
-        <v>390.0</v>
+        <v>136.0</v>
       </c>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="130">
       <c r="A171" s="15">
         <v>162</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="D171" s="16" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E171" s="17">
-        <v>390.0</v>
+        <v>136.0</v>
       </c>
       <c r="F171" s="15">
         <v>1</v>
       </c>
       <c r="G171" s="18">
-        <v>390.0</v>
+        <v>136.0</v>
       </c>
     </row>
     <row r="172" spans="1:9" customHeight="1" ht="130">
       <c r="A172" s="15">
         <v>163</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="D172" s="16" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E172" s="17">
-        <v>390.0</v>
+        <v>68.0</v>
       </c>
       <c r="F172" s="15">
         <v>1</v>
       </c>
       <c r="G172" s="18">
-        <v>390.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="173" spans="1:9" customHeight="1" ht="130">
       <c r="A173" s="15">
         <v>164</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D173" s="16" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E173" s="17">
-        <v>390.0</v>
+        <v>68.0</v>
       </c>
       <c r="F173" s="15">
         <v>1</v>
       </c>
       <c r="G173" s="18">
-        <v>390.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="174" spans="1:9" customHeight="1" ht="130">
       <c r="A174" s="15">
         <v>165</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="D174" s="16" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="E174" s="17">
-        <v>562.0</v>
+        <v>68.0</v>
       </c>
       <c r="F174" s="15">
         <v>1</v>
       </c>
       <c r="G174" s="18">
-        <v>562.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="130">
       <c r="A175" s="15">
         <v>166</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="D175" s="16" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="E175" s="17">
-        <v>1710.0</v>
+        <v>68.0</v>
       </c>
       <c r="F175" s="15">
         <v>1</v>
       </c>
       <c r="G175" s="18">
-        <v>1710.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="176" spans="1:9" customHeight="1" ht="130">
       <c r="A176" s="15">
         <v>167</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D176" s="16" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="E176" s="17">
-        <v>1434.0</v>
+        <v>68.0</v>
       </c>
       <c r="F176" s="15">
         <v>1</v>
       </c>
       <c r="G176" s="18">
-        <v>1434.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="130">
       <c r="A177" s="15">
         <v>168</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="16" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="D177" s="16" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="E177" s="17">
-        <v>1664.0</v>
+        <v>68.0</v>
       </c>
       <c r="F177" s="15">
         <v>1</v>
       </c>
       <c r="G177" s="18">
-        <v>1664.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="130">
       <c r="A178" s="15">
         <v>169</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="D178" s="16" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="E178" s="17">
-        <v>1320.0</v>
+        <v>68.0</v>
       </c>
       <c r="F178" s="15">
         <v>1</v>
       </c>
       <c r="G178" s="18">
-        <v>1320.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="179" spans="1:9" customHeight="1" ht="130">
       <c r="A179" s="15">
         <v>170</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="D179" s="16" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="E179" s="17">
-        <v>1664.0</v>
+        <v>68.0</v>
       </c>
       <c r="F179" s="15">
         <v>1</v>
       </c>
       <c r="G179" s="18">
-        <v>1664.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="180" spans="1:9" customHeight="1" ht="130">
       <c r="A180" s="15">
         <v>171</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="16" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="D180" s="16" t="s">
-        <v>319</v>
+        <v>298</v>
       </c>
       <c r="E180" s="17">
-        <v>689.0</v>
+        <v>68.0</v>
       </c>
       <c r="F180" s="15">
         <v>1</v>
       </c>
       <c r="G180" s="18">
-        <v>689.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="181" spans="1:9" customHeight="1" ht="130">
       <c r="A181" s="15">
         <v>172</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="D181" s="16" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="E181" s="17">
-        <v>1033.0</v>
+        <v>68.0</v>
       </c>
       <c r="F181" s="15">
         <v>1</v>
       </c>
       <c r="G181" s="18">
-        <v>1033.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="182" spans="1:9" customHeight="1" ht="130">
       <c r="A182" s="15">
         <v>173</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="D182" s="16" t="s">
-        <v>323</v>
+        <v>298</v>
       </c>
       <c r="E182" s="17">
-        <v>1492.0</v>
+        <v>68.0</v>
       </c>
       <c r="F182" s="15">
         <v>1</v>
       </c>
       <c r="G182" s="18">
-        <v>1492.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="183" spans="1:9" customHeight="1" ht="130">
       <c r="A183" s="15">
         <v>174</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="D183" s="16" t="s">
-        <v>325</v>
+        <v>298</v>
       </c>
       <c r="E183" s="17">
-        <v>1492.0</v>
+        <v>68.0</v>
       </c>
       <c r="F183" s="15">
         <v>1</v>
       </c>
       <c r="G183" s="18">
-        <v>1492.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="184" spans="1:9" customHeight="1" ht="130">
       <c r="A184" s="15">
         <v>175</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="16" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="D184" s="16" t="s">
-        <v>327</v>
+        <v>298</v>
       </c>
       <c r="E184" s="17">
-        <v>1377.0</v>
+        <v>68.0</v>
       </c>
       <c r="F184" s="15">
         <v>1</v>
       </c>
       <c r="G184" s="18">
-        <v>1377.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="185" spans="1:9" customHeight="1" ht="130">
       <c r="A185" s="15">
         <v>176</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="16" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="D185" s="16" t="s">
-        <v>327</v>
+        <v>298</v>
       </c>
       <c r="E185" s="17">
-        <v>1377.0</v>
+        <v>68.0</v>
       </c>
       <c r="F185" s="15">
         <v>1</v>
       </c>
       <c r="G185" s="18">
-        <v>1377.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="186" spans="1:9" customHeight="1" ht="130">
       <c r="A186" s="15">
         <v>177</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="D186" s="16" t="s">
-        <v>330</v>
+        <v>298</v>
       </c>
       <c r="E186" s="17">
-        <v>1818.0</v>
+        <v>68.0</v>
       </c>
       <c r="F186" s="15">
         <v>1</v>
       </c>
       <c r="G186" s="18">
-        <v>1818.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="187" spans="1:9" customHeight="1" ht="130">
       <c r="A187" s="15">
         <v>178</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="D187" s="16" t="s">
-        <v>332</v>
+        <v>298</v>
       </c>
       <c r="E187" s="17">
-        <v>2126.0</v>
+        <v>68.0</v>
       </c>
       <c r="F187" s="15">
         <v>1</v>
       </c>
       <c r="G187" s="18">
-        <v>2126.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="188" spans="1:9" customHeight="1" ht="130">
       <c r="A188" s="15">
         <v>179</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
-        <v>333</v>
+        <v>314</v>
       </c>
       <c r="D188" s="16" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="E188" s="17">
-        <v>1348.0</v>
+        <v>289.0</v>
       </c>
       <c r="F188" s="15">
         <v>1</v>
       </c>
       <c r="G188" s="18">
-        <v>1348.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="189" spans="1:9" customHeight="1" ht="130">
       <c r="A189" s="15">
         <v>180</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="D189" s="16" t="s">
-        <v>336</v>
+        <v>315</v>
       </c>
       <c r="E189" s="17">
-        <v>1463.0</v>
+        <v>289.0</v>
       </c>
       <c r="F189" s="15">
         <v>1</v>
       </c>
       <c r="G189" s="18">
-        <v>1463.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="190" spans="1:9" customHeight="1" ht="130">
       <c r="A190" s="15">
         <v>181</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="D190" s="16" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="E190" s="17">
-        <v>15381.0</v>
+        <v>289.0</v>
       </c>
       <c r="F190" s="15">
         <v>1</v>
       </c>
       <c r="G190" s="18">
-        <v>15381.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="191" spans="1:9" customHeight="1" ht="130">
       <c r="A191" s="15">
         <v>182</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>339</v>
+        <v>318</v>
       </c>
       <c r="D191" s="16" t="s">
-        <v>340</v>
+        <v>315</v>
       </c>
       <c r="E191" s="17">
-        <v>22071.0</v>
+        <v>289.0</v>
       </c>
       <c r="F191" s="15">
         <v>1</v>
       </c>
       <c r="G191" s="18">
-        <v>22071.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="192" spans="1:9" customHeight="1" ht="130">
       <c r="A192" s="15">
         <v>183</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
-        <v>341</v>
+        <v>319</v>
       </c>
       <c r="D192" s="16" t="s">
-        <v>342</v>
+        <v>315</v>
       </c>
       <c r="E192" s="17">
-        <v>15381.0</v>
+        <v>289.0</v>
       </c>
       <c r="F192" s="15">
         <v>1</v>
       </c>
       <c r="G192" s="18">
-        <v>15381.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="193" spans="1:9" customHeight="1" ht="130">
       <c r="A193" s="15">
         <v>184</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
-        <v>343</v>
+        <v>320</v>
       </c>
       <c r="D193" s="16" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
       <c r="E193" s="17">
-        <v>22071.0</v>
+        <v>289.0</v>
       </c>
       <c r="F193" s="15">
         <v>1</v>
       </c>
       <c r="G193" s="18">
-        <v>22071.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="194" spans="1:9" customHeight="1" ht="130">
       <c r="A194" s="15">
         <v>185</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
-        <v>345</v>
+        <v>321</v>
       </c>
       <c r="D194" s="16" t="s">
-        <v>346</v>
+        <v>315</v>
       </c>
       <c r="E194" s="17">
-        <v>15469.0</v>
+        <v>289.0</v>
       </c>
       <c r="F194" s="15">
         <v>1</v>
       </c>
       <c r="G194" s="18">
-        <v>15469.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="195" spans="1:9" customHeight="1" ht="130">
       <c r="A195" s="15">
         <v>186</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
-        <v>347</v>
+        <v>322</v>
       </c>
       <c r="D195" s="16" t="s">
-        <v>348</v>
+        <v>315</v>
       </c>
       <c r="E195" s="17">
-        <v>20915.0</v>
+        <v>289.0</v>
       </c>
       <c r="F195" s="15">
         <v>1</v>
       </c>
       <c r="G195" s="18">
-        <v>20915.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="130">
       <c r="A196" s="15">
         <v>187</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="D196" s="16" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
       <c r="E196" s="17">
-        <v>15371.0</v>
+        <v>289.0</v>
       </c>
       <c r="F196" s="15">
         <v>1</v>
       </c>
       <c r="G196" s="18">
-        <v>15371.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="197" spans="1:9" customHeight="1" ht="130">
       <c r="A197" s="15">
         <v>188</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="D197" s="16" t="s">
-        <v>352</v>
+        <v>315</v>
       </c>
       <c r="E197" s="17">
-        <v>19097.0</v>
+        <v>289.0</v>
       </c>
       <c r="F197" s="15">
         <v>1</v>
       </c>
       <c r="G197" s="18">
-        <v>19097.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="198" spans="1:9" customHeight="1" ht="130">
       <c r="A198" s="15">
         <v>189</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>353</v>
+        <v>325</v>
       </c>
       <c r="D198" s="16" t="s">
-        <v>354</v>
+        <v>315</v>
       </c>
       <c r="E198" s="17">
-        <v>9434.0</v>
+        <v>289.0</v>
       </c>
       <c r="F198" s="15">
         <v>1</v>
       </c>
       <c r="G198" s="18">
-        <v>9434.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="199" spans="1:9" customHeight="1" ht="130">
       <c r="A199" s="15">
         <v>190</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="D199" s="16" t="s">
-        <v>356</v>
+        <v>315</v>
       </c>
       <c r="E199" s="17">
-        <v>14285.0</v>
+        <v>289.0</v>
       </c>
       <c r="F199" s="15">
         <v>1</v>
       </c>
       <c r="G199" s="18">
-        <v>14285.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="200" spans="1:9" customHeight="1" ht="130">
       <c r="A200" s="15">
         <v>191</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
-        <v>357</v>
+        <v>327</v>
       </c>
       <c r="D200" s="16" t="s">
-        <v>358</v>
+        <v>315</v>
       </c>
       <c r="E200" s="17">
-        <v>5392.0</v>
+        <v>289.0</v>
       </c>
       <c r="F200" s="15">
         <v>1</v>
       </c>
       <c r="G200" s="18">
-        <v>5392.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="201" spans="1:9" customHeight="1" ht="130">
       <c r="A201" s="15">
         <v>192</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
-        <v>359</v>
+        <v>328</v>
       </c>
       <c r="D201" s="16" t="s">
-        <v>360</v>
+        <v>315</v>
       </c>
       <c r="E201" s="17">
-        <v>3593.0</v>
+        <v>289.0</v>
       </c>
       <c r="F201" s="15">
         <v>1</v>
       </c>
       <c r="G201" s="18">
-        <v>3593.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="202" spans="1:9" customHeight="1" ht="130">
       <c r="A202" s="15">
         <v>193</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="D202" s="16" t="s">
-        <v>362</v>
+        <v>315</v>
       </c>
       <c r="E202" s="17">
-        <v>3593.0</v>
+        <v>289.0</v>
       </c>
       <c r="F202" s="15">
         <v>1</v>
       </c>
       <c r="G202" s="18">
-        <v>3593.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="203" spans="1:9" customHeight="1" ht="130">
       <c r="A203" s="15">
         <v>194</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="D203" s="16" t="s">
-        <v>364</v>
+        <v>315</v>
       </c>
       <c r="E203" s="17">
-        <v>1492.0</v>
+        <v>289.0</v>
       </c>
       <c r="F203" s="15">
         <v>1</v>
       </c>
       <c r="G203" s="18">
-        <v>1492.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="204" spans="1:9" customHeight="1" ht="130">
       <c r="A204" s="15">
         <v>195</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
-        <v>365</v>
+        <v>331</v>
       </c>
       <c r="D204" s="16" t="s">
-        <v>366</v>
+        <v>315</v>
       </c>
       <c r="E204" s="17">
-        <v>2990.0</v>
+        <v>289.0</v>
       </c>
       <c r="F204" s="15">
         <v>1</v>
       </c>
       <c r="G204" s="18">
-        <v>2990.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="205" spans="1:9" customHeight="1" ht="130">
       <c r="A205" s="15">
         <v>196</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="D205" s="16" t="s">
-        <v>368</v>
+        <v>315</v>
       </c>
       <c r="E205" s="17">
-        <v>2145.0</v>
+        <v>289.0</v>
       </c>
       <c r="F205" s="15">
         <v>1</v>
       </c>
       <c r="G205" s="18">
-        <v>2145.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="206" spans="1:9" customHeight="1" ht="130">
       <c r="A206" s="15">
         <v>197</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="16" t="s">
-        <v>369</v>
+        <v>333</v>
       </c>
       <c r="D206" s="16" t="s">
-        <v>370</v>
+        <v>334</v>
       </c>
       <c r="E206" s="17">
-        <v>1520.0</v>
+        <v>209.0</v>
       </c>
       <c r="F206" s="15">
         <v>1</v>
       </c>
       <c r="G206" s="18">
-        <v>1520.0</v>
+        <v>209.0</v>
       </c>
     </row>
     <row r="207" spans="1:9" customHeight="1" ht="130">
       <c r="A207" s="15">
         <v>198</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="16" t="s">
-        <v>371</v>
+        <v>335</v>
       </c>
       <c r="D207" s="16" t="s">
-        <v>372</v>
+        <v>334</v>
       </c>
       <c r="E207" s="17">
-        <v>1434.0</v>
+        <v>209.0</v>
       </c>
       <c r="F207" s="15">
         <v>1</v>
       </c>
       <c r="G207" s="18">
-        <v>1434.0</v>
+        <v>209.0</v>
       </c>
     </row>
     <row r="208" spans="1:9" customHeight="1" ht="130">
       <c r="A208" s="15">
         <v>199</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="16" t="s">
-        <v>373</v>
+        <v>336</v>
       </c>
       <c r="D208" s="16" t="s">
-        <v>374</v>
+        <v>334</v>
       </c>
       <c r="E208" s="17">
-        <v>1119.0</v>
+        <v>209.0</v>
       </c>
       <c r="F208" s="15">
         <v>1</v>
       </c>
       <c r="G208" s="18">
-        <v>1119.0</v>
+        <v>209.0</v>
       </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="130">
       <c r="A209" s="15">
         <v>200</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="16" t="s">
-        <v>375</v>
+        <v>337</v>
       </c>
       <c r="D209" s="16" t="s">
-        <v>376</v>
+        <v>338</v>
       </c>
       <c r="E209" s="17">
-        <v>449.0</v>
+        <v>855.0</v>
       </c>
       <c r="F209" s="15">
         <v>1</v>
       </c>
       <c r="G209" s="18">
-        <v>449.0</v>
+        <v>855.0</v>
       </c>
     </row>
     <row r="210" spans="1:9" customHeight="1" ht="130">
       <c r="A210" s="15">
         <v>201</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="16" t="s">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="D210" s="16" t="s">
-        <v>376</v>
+        <v>338</v>
       </c>
       <c r="E210" s="17">
-        <v>449.0</v>
+        <v>855.0</v>
       </c>
       <c r="F210" s="15">
         <v>1</v>
       </c>
       <c r="G210" s="18">
-        <v>449.0</v>
+        <v>855.0</v>
       </c>
     </row>
     <row r="211" spans="1:9" customHeight="1" ht="130">
       <c r="A211" s="15">
         <v>202</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="16" t="s">
-        <v>378</v>
+        <v>340</v>
       </c>
       <c r="D211" s="16" t="s">
-        <v>376</v>
+        <v>338</v>
       </c>
       <c r="E211" s="17">
-        <v>449.0</v>
+        <v>855.0</v>
       </c>
       <c r="F211" s="15">
         <v>1</v>
       </c>
       <c r="G211" s="18">
-        <v>449.0</v>
+        <v>855.0</v>
       </c>
     </row>
     <row r="212" spans="1:9" customHeight="1" ht="130">
       <c r="A212" s="15">
         <v>203</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="16" t="s">
-        <v>379</v>
+        <v>341</v>
       </c>
       <c r="D212" s="16" t="s">
-        <v>380</v>
+        <v>338</v>
       </c>
       <c r="E212" s="17">
-        <v>490.0</v>
+        <v>855.0</v>
       </c>
       <c r="F212" s="15">
         <v>1</v>
       </c>
       <c r="G212" s="18">
-        <v>490.0</v>
+        <v>855.0</v>
       </c>
     </row>
     <row r="213" spans="1:9" customHeight="1" ht="130">
       <c r="A213" s="15">
         <v>204</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
-        <v>381</v>
+        <v>342</v>
       </c>
       <c r="D213" s="16" t="s">
-        <v>382</v>
+        <v>338</v>
       </c>
       <c r="E213" s="17">
-        <v>495.0</v>
+        <v>855.0</v>
       </c>
       <c r="F213" s="15">
         <v>1</v>
       </c>
       <c r="G213" s="18">
-        <v>495.0</v>
+        <v>855.0</v>
       </c>
     </row>
     <row r="214" spans="1:9" customHeight="1" ht="130">
       <c r="A214" s="15">
         <v>205</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="16" t="s">
-        <v>383</v>
+        <v>343</v>
       </c>
       <c r="D214" s="16" t="s">
-        <v>384</v>
+        <v>344</v>
       </c>
       <c r="E214" s="17">
-        <v>15700.0</v>
+        <v>365.0</v>
       </c>
       <c r="F214" s="15">
         <v>1</v>
       </c>
       <c r="G214" s="18">
-        <v>15700.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="130">
       <c r="A215" s="15">
         <v>206</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="16" t="s">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="D215" s="16" t="s">
-        <v>386</v>
+        <v>344</v>
       </c>
       <c r="E215" s="17">
-        <v>9200.0</v>
+        <v>365.0</v>
       </c>
       <c r="F215" s="15">
         <v>1</v>
       </c>
       <c r="G215" s="18">
-        <v>9200.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="216" spans="1:9" customHeight="1" ht="130">
       <c r="A216" s="15">
         <v>207</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="16" t="s">
-        <v>387</v>
+        <v>346</v>
       </c>
       <c r="D216" s="16" t="s">
-        <v>388</v>
+        <v>344</v>
       </c>
       <c r="E216" s="17">
-        <v>10900.0</v>
+        <v>365.0</v>
       </c>
       <c r="F216" s="15">
         <v>1</v>
       </c>
       <c r="G216" s="18">
-        <v>10900.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="217" spans="1:9" customHeight="1" ht="130">
       <c r="A217" s="15">
         <v>208</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="16" t="s">
-        <v>389</v>
+        <v>347</v>
       </c>
       <c r="D217" s="16" t="s">
-        <v>390</v>
+        <v>344</v>
       </c>
       <c r="E217" s="17">
-        <v>8500.0</v>
+        <v>365.0</v>
       </c>
       <c r="F217" s="15">
         <v>1</v>
       </c>
       <c r="G217" s="18">
-        <v>8500.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="218" spans="1:9" customHeight="1" ht="130">
       <c r="A218" s="15">
         <v>209</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="16" t="s">
-        <v>391</v>
+        <v>348</v>
       </c>
       <c r="D218" s="16" t="s">
-        <v>392</v>
+        <v>344</v>
       </c>
       <c r="E218" s="17">
-        <v>8000.0</v>
+        <v>365.0</v>
       </c>
       <c r="F218" s="15">
         <v>1</v>
       </c>
       <c r="G218" s="18">
-        <v>8000.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="130">
       <c r="A219" s="15">
         <v>210</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
-        <v>393</v>
+        <v>349</v>
       </c>
       <c r="D219" s="16" t="s">
-        <v>394</v>
+        <v>350</v>
       </c>
       <c r="E219" s="17">
-        <v>11500.0</v>
+        <v>587.0</v>
       </c>
       <c r="F219" s="15">
         <v>1</v>
       </c>
       <c r="G219" s="18">
-        <v>11500.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="220" spans="1:9" customHeight="1" ht="130">
       <c r="A220" s="15">
         <v>211</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
-        <v>395</v>
+        <v>351</v>
       </c>
       <c r="D220" s="16" t="s">
-        <v>394</v>
+        <v>350</v>
       </c>
       <c r="E220" s="17">
-        <v>11500.0</v>
+        <v>587.0</v>
       </c>
       <c r="F220" s="15">
         <v>1</v>
       </c>
       <c r="G220" s="18">
-        <v>11500.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="221" spans="1:9" customHeight="1" ht="130">
       <c r="A221" s="15">
         <v>212</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
-        <v>396</v>
+        <v>352</v>
       </c>
       <c r="D221" s="16" t="s">
-        <v>397</v>
+        <v>350</v>
       </c>
       <c r="E221" s="17">
-        <v>8000.0</v>
+        <v>587.0</v>
       </c>
       <c r="F221" s="15">
         <v>1</v>
       </c>
       <c r="G221" s="18">
-        <v>8000.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="222" spans="1:9" customHeight="1" ht="130">
       <c r="A222" s="15">
         <v>213</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
-        <v>398</v>
+        <v>353</v>
       </c>
       <c r="D222" s="16" t="s">
-        <v>399</v>
+        <v>350</v>
       </c>
       <c r="E222" s="17">
-        <v>10500.0</v>
+        <v>587.0</v>
       </c>
       <c r="F222" s="15">
         <v>1</v>
       </c>
       <c r="G222" s="18">
-        <v>10500.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="130">
       <c r="A223" s="15">
         <v>214</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="16" t="s">
-        <v>400</v>
+        <v>354</v>
       </c>
       <c r="D223" s="16" t="s">
-        <v>401</v>
+        <v>350</v>
       </c>
       <c r="E223" s="17">
-        <v>6500.0</v>
+        <v>587.0</v>
       </c>
       <c r="F223" s="15">
         <v>1</v>
       </c>
       <c r="G223" s="18">
-        <v>6500.0</v>
+        <v>587.0</v>
       </c>
     </row>
     <row r="224" spans="1:9" customHeight="1" ht="130">
       <c r="A224" s="15">
         <v>215</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
-        <v>402</v>
+        <v>355</v>
       </c>
       <c r="D224" s="16" t="s">
-        <v>403</v>
+        <v>356</v>
       </c>
       <c r="E224" s="17">
-        <v>19500.0</v>
+        <v>475.0</v>
       </c>
       <c r="F224" s="15">
         <v>1</v>
       </c>
       <c r="G224" s="18">
-        <v>19500.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="130">
       <c r="A225" s="15">
         <v>216</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
-        <v>404</v>
+        <v>357</v>
       </c>
       <c r="D225" s="16" t="s">
-        <v>405</v>
+        <v>358</v>
       </c>
       <c r="E225" s="17">
-        <v>9000.0</v>
+        <v>465.0</v>
       </c>
       <c r="F225" s="15">
         <v>1</v>
       </c>
       <c r="G225" s="18">
-        <v>9000.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="226" spans="1:9" customHeight="1" ht="130">
       <c r="A226" s="15">
         <v>217</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="D226" s="16" t="s">
-        <v>407</v>
+        <v>356</v>
       </c>
       <c r="E226" s="17">
-        <v>7500.0</v>
+        <v>475.0</v>
       </c>
       <c r="F226" s="15">
         <v>1</v>
       </c>
       <c r="G226" s="18">
-        <v>7500.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="130">
       <c r="A227" s="15">
         <v>218</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
-        <v>408</v>
+        <v>360</v>
       </c>
       <c r="D227" s="16" t="s">
-        <v>409</v>
+        <v>358</v>
       </c>
       <c r="E227" s="17">
-        <v>16000.0</v>
+        <v>465.0</v>
       </c>
       <c r="F227" s="15">
         <v>1</v>
       </c>
       <c r="G227" s="18">
-        <v>16000.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="228" spans="1:9" customHeight="1" ht="130">
       <c r="A228" s="15">
         <v>219</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
-        <v>410</v>
+        <v>361</v>
       </c>
       <c r="D228" s="16" t="s">
-        <v>411</v>
+        <v>362</v>
       </c>
       <c r="E228" s="17">
-        <v>5900.0</v>
+        <v>409.0</v>
       </c>
       <c r="F228" s="15">
         <v>1</v>
       </c>
       <c r="G228" s="18">
-        <v>5900.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="229" spans="1:9" customHeight="1" ht="130">
       <c r="A229" s="15">
         <v>220</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="16" t="s">
-        <v>412</v>
+        <v>363</v>
       </c>
       <c r="D229" s="16" t="s">
-        <v>413</v>
+        <v>362</v>
       </c>
       <c r="E229" s="17">
-        <v>8900.0</v>
+        <v>409.0</v>
       </c>
       <c r="F229" s="15">
         <v>1</v>
       </c>
       <c r="G229" s="18">
-        <v>8900.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="230" spans="1:9" customHeight="1" ht="130">
       <c r="A230" s="15">
         <v>221</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
-        <v>414</v>
+        <v>364</v>
       </c>
       <c r="D230" s="16" t="s">
-        <v>415</v>
+        <v>362</v>
       </c>
       <c r="E230" s="17">
-        <v>10500.0</v>
+        <v>409.0</v>
       </c>
       <c r="F230" s="15">
         <v>1</v>
       </c>
       <c r="G230" s="18">
-        <v>10500.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="130">
       <c r="A231" s="15">
         <v>222</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
-        <v>416</v>
+        <v>365</v>
       </c>
       <c r="D231" s="16" t="s">
-        <v>417</v>
+        <v>362</v>
       </c>
       <c r="E231" s="17">
-        <v>14500.0</v>
+        <v>409.0</v>
       </c>
       <c r="F231" s="15">
         <v>1</v>
       </c>
       <c r="G231" s="18">
-        <v>14500.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="130">
       <c r="A232" s="15">
         <v>223</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="16" t="s">
-        <v>418</v>
+        <v>366</v>
       </c>
       <c r="D232" s="16" t="s">
-        <v>419</v>
+        <v>362</v>
       </c>
       <c r="E232" s="17">
-        <v>13500.0</v>
+        <v>409.0</v>
       </c>
       <c r="F232" s="15">
         <v>1</v>
       </c>
       <c r="G232" s="18">
-        <v>13500.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="130">
       <c r="A233" s="15">
         <v>224</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
-        <v>420</v>
+        <v>367</v>
       </c>
       <c r="D233" s="16" t="s">
-        <v>421</v>
+        <v>362</v>
       </c>
       <c r="E233" s="17">
-        <v>1400.0</v>
+        <v>409.0</v>
       </c>
       <c r="F233" s="15">
         <v>1</v>
       </c>
       <c r="G233" s="18">
-        <v>1400.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="130">
       <c r="A234" s="15">
         <v>225</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="16" t="s">
-        <v>422</v>
+        <v>368</v>
       </c>
       <c r="D234" s="16" t="s">
-        <v>421</v>
+        <v>362</v>
       </c>
       <c r="E234" s="17">
-        <v>1400.0</v>
+        <v>409.0</v>
       </c>
       <c r="F234" s="15">
         <v>1</v>
       </c>
       <c r="G234" s="18">
-        <v>1400.0</v>
+        <v>409.0</v>
       </c>
     </row>
     <row r="235" spans="1:9" customHeight="1" ht="130">
       <c r="A235" s="15">
         <v>226</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
-        <v>423</v>
+        <v>369</v>
       </c>
       <c r="D235" s="16" t="s">
-        <v>424</v>
+        <v>370</v>
       </c>
       <c r="E235" s="17">
-        <v>686.0</v>
+        <v>489.0</v>
       </c>
       <c r="F235" s="15">
         <v>1</v>
       </c>
       <c r="G235" s="18">
-        <v>686.0</v>
+        <v>489.0</v>
       </c>
     </row>
     <row r="236" spans="1:9" customHeight="1" ht="130">
       <c r="A236" s="15">
         <v>227</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="16" t="s">
-        <v>425</v>
+        <v>371</v>
       </c>
       <c r="D236" s="16" t="s">
-        <v>426</v>
+        <v>370</v>
       </c>
       <c r="E236" s="17">
-        <v>818.0</v>
+        <v>489.0</v>
       </c>
       <c r="F236" s="15">
         <v>1</v>
       </c>
       <c r="G236" s="18">
-        <v>818.0</v>
+        <v>489.0</v>
       </c>
     </row>
     <row r="237" spans="1:9" customHeight="1" ht="130">
       <c r="A237" s="15">
         <v>228</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="16" t="s">
-        <v>427</v>
+        <v>372</v>
       </c>
       <c r="D237" s="16" t="s">
-        <v>428</v>
+        <v>370</v>
       </c>
       <c r="E237" s="17">
-        <v>289.0</v>
+        <v>489.0</v>
       </c>
       <c r="F237" s="15">
         <v>1</v>
       </c>
       <c r="G237" s="18">
-        <v>289.0</v>
+        <v>489.0</v>
       </c>
     </row>
     <row r="238" spans="1:9" customHeight="1" ht="130">
       <c r="A238" s="15">
         <v>229</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="16" t="s">
-        <v>429</v>
+        <v>373</v>
       </c>
       <c r="D238" s="16" t="s">
-        <v>428</v>
+        <v>374</v>
       </c>
       <c r="E238" s="17">
-        <v>289.0</v>
+        <v>459.0</v>
       </c>
       <c r="F238" s="15">
         <v>1</v>
       </c>
       <c r="G238" s="18">
-        <v>289.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="239" spans="1:9" customHeight="1" ht="130">
       <c r="A239" s="15">
         <v>230</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="16" t="s">
-        <v>430</v>
+        <v>375</v>
       </c>
       <c r="D239" s="16" t="s">
-        <v>431</v>
+        <v>374</v>
       </c>
       <c r="E239" s="17">
-        <v>289.0</v>
+        <v>459.0</v>
       </c>
       <c r="F239" s="15">
         <v>1</v>
       </c>
       <c r="G239" s="18">
-        <v>289.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="240" spans="1:9" customHeight="1" ht="130">
       <c r="A240" s="15">
         <v>231</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
-        <v>432</v>
+        <v>376</v>
       </c>
       <c r="D240" s="16" t="s">
-        <v>433</v>
+        <v>374</v>
       </c>
       <c r="E240" s="17">
-        <v>289.0</v>
+        <v>459.0</v>
       </c>
       <c r="F240" s="15">
         <v>1</v>
       </c>
       <c r="G240" s="18">
-        <v>289.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="130">
       <c r="A241" s="15">
         <v>232</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="16" t="s">
-        <v>434</v>
+        <v>377</v>
       </c>
       <c r="D241" s="16" t="s">
-        <v>433</v>
+        <v>378</v>
       </c>
       <c r="E241" s="17">
-        <v>289.0</v>
+        <v>511.0</v>
       </c>
       <c r="F241" s="15">
         <v>1</v>
       </c>
       <c r="G241" s="18">
-        <v>289.0</v>
+        <v>511.0</v>
       </c>
     </row>
     <row r="242" spans="1:9" customHeight="1" ht="130">
       <c r="A242" s="15">
         <v>233</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="16" t="s">
-        <v>435</v>
+        <v>379</v>
       </c>
       <c r="D242" s="16" t="s">
-        <v>431</v>
+        <v>378</v>
       </c>
       <c r="E242" s="17">
-        <v>289.0</v>
+        <v>511.0</v>
       </c>
       <c r="F242" s="15">
         <v>1</v>
       </c>
       <c r="G242" s="18">
-        <v>289.0</v>
+        <v>511.0</v>
       </c>
     </row>
     <row r="243" spans="1:9" customHeight="1" ht="130">
       <c r="A243" s="15">
         <v>234</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="16" t="s">
-        <v>436</v>
+        <v>380</v>
       </c>
       <c r="D243" s="16" t="s">
-        <v>431</v>
+        <v>378</v>
       </c>
       <c r="E243" s="17">
-        <v>289.0</v>
+        <v>511.0</v>
       </c>
       <c r="F243" s="15">
         <v>1</v>
       </c>
       <c r="G243" s="18">
-        <v>289.0</v>
+        <v>511.0</v>
       </c>
     </row>
     <row r="244" spans="1:9" customHeight="1" ht="130">
       <c r="A244" s="15">
         <v>235</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="16" t="s">
-        <v>437</v>
+        <v>381</v>
       </c>
       <c r="D244" s="16" t="s">
-        <v>438</v>
+        <v>382</v>
       </c>
       <c r="E244" s="17">
-        <v>289.0</v>
+        <v>522.0</v>
       </c>
       <c r="F244" s="15">
         <v>1</v>
       </c>
       <c r="G244" s="18">
-        <v>289.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="245" spans="1:9" customHeight="1" ht="130">
       <c r="A245" s="15">
         <v>236</v>
       </c>
       <c r="B245" s="6"/>
       <c r="C245" s="16" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="D245" s="16" t="s">
-        <v>438</v>
+        <v>382</v>
       </c>
       <c r="E245" s="17">
-        <v>289.0</v>
+        <v>522.0</v>
       </c>
       <c r="F245" s="15">
         <v>1</v>
       </c>
       <c r="G245" s="18">
-        <v>289.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="246" spans="1:9" customHeight="1" ht="130">
       <c r="A246" s="15">
         <v>237</v>
       </c>
       <c r="B246" s="6"/>
       <c r="C246" s="16" t="s">
-        <v>440</v>
+        <v>384</v>
       </c>
       <c r="D246" s="16" t="s">
-        <v>441</v>
+        <v>385</v>
       </c>
       <c r="E246" s="17">
-        <v>11389.0</v>
+        <v>446.0</v>
       </c>
       <c r="F246" s="15">
         <v>1</v>
       </c>
       <c r="G246" s="18">
-        <v>11389.0</v>
+        <v>446.0</v>
       </c>
     </row>
     <row r="247" spans="1:9" customHeight="1" ht="130">
       <c r="A247" s="15">
         <v>238</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="16" t="s">
-        <v>442</v>
+        <v>386</v>
       </c>
       <c r="D247" s="16" t="s">
-        <v>443</v>
+        <v>385</v>
       </c>
       <c r="E247" s="17">
-        <v>4515.0</v>
+        <v>446.0</v>
       </c>
       <c r="F247" s="15">
         <v>1</v>
       </c>
       <c r="G247" s="18">
-        <v>4515.0</v>
+        <v>446.0</v>
       </c>
     </row>
     <row r="248" spans="1:9" customHeight="1" ht="130">
       <c r="A248" s="15">
         <v>239</v>
       </c>
       <c r="B248" s="6"/>
       <c r="C248" s="16" t="s">
-        <v>444</v>
+        <v>387</v>
       </c>
       <c r="D248" s="16" t="s">
-        <v>445</v>
+        <v>385</v>
       </c>
       <c r="E248" s="17">
-        <v>4835.0</v>
+        <v>446.0</v>
       </c>
       <c r="F248" s="15">
         <v>1</v>
       </c>
       <c r="G248" s="18">
-        <v>4835.0</v>
+        <v>446.0</v>
       </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="130">
       <c r="A249" s="15">
         <v>240</v>
       </c>
       <c r="B249" s="6"/>
       <c r="C249" s="16" t="s">
-        <v>446</v>
+        <v>388</v>
       </c>
       <c r="D249" s="16" t="s">
-        <v>447</v>
+        <v>389</v>
       </c>
       <c r="E249" s="17">
-        <v>6256.0</v>
+        <v>910.0</v>
       </c>
       <c r="F249" s="15">
         <v>1</v>
       </c>
       <c r="G249" s="18">
-        <v>6256.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="250" spans="1:9" customHeight="1" ht="130">
       <c r="A250" s="15">
         <v>241</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="16" t="s">
-        <v>448</v>
+        <v>390</v>
       </c>
       <c r="D250" s="16" t="s">
-        <v>449</v>
+        <v>391</v>
       </c>
       <c r="E250" s="17">
-        <v>4171.0</v>
+        <v>289.0</v>
       </c>
       <c r="F250" s="15">
         <v>1</v>
       </c>
       <c r="G250" s="18">
-        <v>4171.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="251" spans="1:9" customHeight="1" ht="130">
       <c r="A251" s="15">
         <v>242</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="16" t="s">
-        <v>450</v>
+        <v>392</v>
       </c>
       <c r="D251" s="16" t="s">
-        <v>451</v>
+        <v>393</v>
       </c>
       <c r="E251" s="17">
-        <v>6256.0</v>
+        <v>381.0</v>
       </c>
       <c r="F251" s="15">
         <v>1</v>
       </c>
       <c r="G251" s="18">
-        <v>6256.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="252" spans="1:9" customHeight="1" ht="130">
       <c r="A252" s="15">
         <v>243</v>
       </c>
       <c r="B252" s="6"/>
       <c r="C252" s="16" t="s">
-        <v>452</v>
+        <v>394</v>
       </c>
       <c r="D252" s="16" t="s">
-        <v>453</v>
+        <v>393</v>
       </c>
       <c r="E252" s="17">
-        <v>9830.0</v>
+        <v>381.0</v>
       </c>
       <c r="F252" s="15">
         <v>1</v>
       </c>
       <c r="G252" s="18">
-        <v>9830.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="253" spans="1:9" customHeight="1" ht="130">
       <c r="A253" s="15">
         <v>244</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="16" t="s">
-        <v>454</v>
+        <v>395</v>
       </c>
       <c r="D253" s="16" t="s">
-        <v>455</v>
+        <v>393</v>
       </c>
       <c r="E253" s="17">
-        <v>9824.0</v>
+        <v>381.0</v>
       </c>
       <c r="F253" s="15">
         <v>1</v>
       </c>
       <c r="G253" s="18">
-        <v>9824.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="254" spans="1:9" customHeight="1" ht="130">
       <c r="A254" s="15">
         <v>245</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="16" t="s">
-        <v>456</v>
+        <v>396</v>
       </c>
       <c r="D254" s="16" t="s">
-        <v>457</v>
+        <v>397</v>
       </c>
       <c r="E254" s="17">
-        <v>12621.0</v>
+        <v>725.0</v>
       </c>
       <c r="F254" s="15">
         <v>1</v>
       </c>
       <c r="G254" s="18">
-        <v>12621.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="255" spans="1:9" customHeight="1" ht="130">
       <c r="A255" s="15">
         <v>246</v>
       </c>
       <c r="B255" s="6"/>
       <c r="C255" s="16" t="s">
-        <v>458</v>
+        <v>398</v>
       </c>
       <c r="D255" s="16" t="s">
-        <v>459</v>
+        <v>399</v>
       </c>
       <c r="E255" s="17">
-        <v>17871.0</v>
+        <v>444.0</v>
       </c>
       <c r="F255" s="15">
         <v>1</v>
       </c>
       <c r="G255" s="18">
-        <v>17871.0</v>
+        <v>444.0</v>
       </c>
     </row>
     <row r="256" spans="1:9" customHeight="1" ht="130">
       <c r="A256" s="15">
         <v>247</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="16" t="s">
-        <v>460</v>
+        <v>400</v>
       </c>
       <c r="D256" s="16" t="s">
-        <v>461</v>
+        <v>401</v>
       </c>
       <c r="E256" s="17">
-        <v>23136.0</v>
+        <v>289.0</v>
       </c>
       <c r="F256" s="15">
         <v>1</v>
       </c>
       <c r="G256" s="18">
-        <v>23136.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="257" spans="1:9" customHeight="1" ht="130">
       <c r="A257" s="15">
         <v>248</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="16" t="s">
-        <v>462</v>
+        <v>402</v>
       </c>
       <c r="D257" s="16" t="s">
-        <v>463</v>
+        <v>401</v>
       </c>
       <c r="E257" s="17">
-        <v>28385.0</v>
+        <v>289.0</v>
       </c>
       <c r="F257" s="15">
         <v>1</v>
       </c>
       <c r="G257" s="18">
-        <v>28385.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="258" spans="1:9" customHeight="1" ht="130">
       <c r="A258" s="15">
         <v>249</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="16" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="D258" s="16" t="s">
-        <v>457</v>
+        <v>399</v>
       </c>
       <c r="E258" s="17">
-        <v>15687.0</v>
+        <v>444.0</v>
       </c>
       <c r="F258" s="15">
         <v>1</v>
       </c>
       <c r="G258" s="18">
-        <v>15687.0</v>
+        <v>444.0</v>
       </c>
     </row>
     <row r="259" spans="1:9" customHeight="1" ht="130">
       <c r="A259" s="15">
         <v>250</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="16" t="s">
-        <v>465</v>
+        <v>404</v>
       </c>
       <c r="D259" s="16" t="s">
-        <v>459</v>
+        <v>393</v>
       </c>
       <c r="E259" s="17">
-        <v>22431.0</v>
+        <v>381.0</v>
       </c>
       <c r="F259" s="15">
         <v>1</v>
       </c>
       <c r="G259" s="18">
-        <v>22431.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="260" spans="1:9" customHeight="1" ht="130">
       <c r="A260" s="15">
         <v>251</v>
       </c>
       <c r="B260" s="6"/>
       <c r="C260" s="16" t="s">
-        <v>466</v>
+        <v>405</v>
       </c>
       <c r="D260" s="16" t="s">
-        <v>461</v>
+        <v>389</v>
       </c>
       <c r="E260" s="17">
-        <v>29188.0</v>
+        <v>910.0</v>
       </c>
       <c r="F260" s="15">
         <v>1</v>
       </c>
       <c r="G260" s="18">
-        <v>29188.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="261" spans="1:9" customHeight="1" ht="130">
       <c r="A261" s="15">
         <v>252</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="16" t="s">
-        <v>467</v>
+        <v>406</v>
       </c>
       <c r="D261" s="16" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
       <c r="E261" s="17">
-        <v>35935.0</v>
+        <v>910.0</v>
       </c>
       <c r="F261" s="15">
         <v>1</v>
       </c>
       <c r="G261" s="18">
-        <v>35935.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="262" spans="1:9" customHeight="1" ht="130">
       <c r="A262" s="15">
         <v>253</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="16" t="s">
-        <v>468</v>
+        <v>407</v>
       </c>
       <c r="D262" s="16" t="s">
-        <v>469</v>
+        <v>391</v>
       </c>
       <c r="E262" s="17">
-        <v>5021.0</v>
+        <v>289.0</v>
       </c>
       <c r="F262" s="15">
         <v>1</v>
       </c>
       <c r="G262" s="18">
-        <v>5021.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="263" spans="1:9" customHeight="1" ht="130">
       <c r="A263" s="15">
         <v>254</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="16" t="s">
-        <v>470</v>
+        <v>408</v>
       </c>
       <c r="D263" s="16" t="s">
-        <v>471</v>
+        <v>393</v>
       </c>
       <c r="E263" s="17">
-        <v>5021.0</v>
+        <v>381.0</v>
       </c>
       <c r="F263" s="15">
         <v>1</v>
       </c>
       <c r="G263" s="18">
-        <v>5021.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="264" spans="1:9" customHeight="1" ht="130">
       <c r="A264" s="15">
         <v>255</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="16" t="s">
-        <v>472</v>
+        <v>409</v>
       </c>
       <c r="D264" s="16" t="s">
-        <v>473</v>
+        <v>397</v>
       </c>
       <c r="E264" s="17">
-        <v>13493.0</v>
+        <v>725.0</v>
       </c>
       <c r="F264" s="15">
         <v>1</v>
       </c>
       <c r="G264" s="18">
-        <v>13493.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="265" spans="1:9" customHeight="1" ht="130">
       <c r="A265" s="15">
         <v>256</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="16" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="D265" s="16" t="s">
-        <v>475</v>
+        <v>389</v>
       </c>
       <c r="E265" s="17">
-        <v>15466.0</v>
+        <v>910.0</v>
       </c>
       <c r="F265" s="15">
         <v>1</v>
       </c>
       <c r="G265" s="18">
-        <v>15466.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="266" spans="1:9" customHeight="1" ht="130">
       <c r="A266" s="15">
         <v>257</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="16" t="s">
-        <v>476</v>
+        <v>411</v>
       </c>
       <c r="D266" s="16" t="s">
-        <v>477</v>
+        <v>397</v>
       </c>
       <c r="E266" s="17">
-        <v>12016.0</v>
+        <v>725.0</v>
       </c>
       <c r="F266" s="15">
         <v>1</v>
       </c>
       <c r="G266" s="18">
-        <v>12016.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="267" spans="1:9" customHeight="1" ht="130">
       <c r="A267" s="15">
         <v>258</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="16" t="s">
-        <v>478</v>
+        <v>412</v>
       </c>
       <c r="D267" s="16" t="s">
-        <v>479</v>
+        <v>393</v>
       </c>
       <c r="E267" s="17">
-        <v>6498.0</v>
+        <v>381.0</v>
       </c>
       <c r="F267" s="15">
         <v>1</v>
       </c>
       <c r="G267" s="18">
-        <v>6498.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="268" spans="1:9" customHeight="1" ht="130">
       <c r="A268" s="15">
         <v>259</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="16" t="s">
-        <v>480</v>
+        <v>413</v>
       </c>
       <c r="D268" s="16" t="s">
-        <v>481</v>
+        <v>401</v>
       </c>
       <c r="E268" s="17">
-        <v>9884.0</v>
+        <v>289.0</v>
       </c>
       <c r="F268" s="15">
         <v>1</v>
       </c>
       <c r="G268" s="18">
-        <v>9884.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="269" spans="1:9" customHeight="1" ht="130">
       <c r="A269" s="15">
         <v>260</v>
       </c>
       <c r="B269" s="6"/>
       <c r="C269" s="16" t="s">
-        <v>482</v>
+        <v>414</v>
       </c>
       <c r="D269" s="16" t="s">
-        <v>483</v>
+        <v>391</v>
       </c>
       <c r="E269" s="17">
-        <v>219.0</v>
+        <v>289.0</v>
       </c>
       <c r="F269" s="15">
         <v>1</v>
       </c>
       <c r="G269" s="18">
-        <v>219.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="270" spans="1:9" customHeight="1" ht="130">
       <c r="A270" s="15">
         <v>261</v>
       </c>
       <c r="B270" s="6"/>
       <c r="C270" s="16" t="s">
-        <v>484</v>
+        <v>415</v>
       </c>
       <c r="D270" s="16" t="s">
-        <v>483</v>
+        <v>389</v>
       </c>
       <c r="E270" s="17">
-        <v>219.0</v>
+        <v>910.0</v>
       </c>
       <c r="F270" s="15">
         <v>1</v>
       </c>
       <c r="G270" s="18">
-        <v>219.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="271" spans="1:9" customHeight="1" ht="130">
       <c r="A271" s="15">
         <v>262</v>
       </c>
       <c r="B271" s="6"/>
       <c r="C271" s="16" t="s">
-        <v>485</v>
+        <v>416</v>
       </c>
       <c r="D271" s="16" t="s">
-        <v>483</v>
+        <v>391</v>
       </c>
       <c r="E271" s="17">
-        <v>219.0</v>
+        <v>289.0</v>
       </c>
       <c r="F271" s="15">
         <v>1</v>
       </c>
       <c r="G271" s="18">
-        <v>219.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="272" spans="1:9" customHeight="1" ht="130">
       <c r="A272" s="15">
         <v>263</v>
       </c>
       <c r="B272" s="6"/>
       <c r="C272" s="16" t="s">
-        <v>486</v>
+        <v>417</v>
       </c>
       <c r="D272" s="16" t="s">
-        <v>483</v>
+        <v>401</v>
       </c>
       <c r="E272" s="17">
-        <v>219.0</v>
+        <v>289.0</v>
       </c>
       <c r="F272" s="15">
         <v>1</v>
       </c>
       <c r="G272" s="18">
-        <v>219.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="273" spans="1:9" customHeight="1" ht="130">
       <c r="A273" s="15">
         <v>264</v>
       </c>
       <c r="B273" s="6"/>
       <c r="C273" s="16" t="s">
-        <v>487</v>
+        <v>418</v>
       </c>
       <c r="D273" s="16" t="s">
-        <v>483</v>
+        <v>389</v>
       </c>
       <c r="E273" s="17">
-        <v>219.0</v>
+        <v>910.0</v>
       </c>
       <c r="F273" s="15">
         <v>1</v>
       </c>
       <c r="G273" s="18">
-        <v>219.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="274" spans="1:9" customHeight="1" ht="130">
       <c r="A274" s="15">
         <v>265</v>
       </c>
       <c r="B274" s="6"/>
       <c r="C274" s="16" t="s">
-        <v>488</v>
+        <v>419</v>
       </c>
       <c r="D274" s="16" t="s">
-        <v>489</v>
+        <v>397</v>
       </c>
       <c r="E274" s="17">
-        <v>209.0</v>
+        <v>725.0</v>
       </c>
       <c r="F274" s="15">
         <v>1</v>
       </c>
       <c r="G274" s="18">
-        <v>209.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="275" spans="1:9" customHeight="1" ht="130">
       <c r="A275" s="15">
         <v>266</v>
       </c>
       <c r="B275" s="6"/>
       <c r="C275" s="16" t="s">
-        <v>490</v>
+        <v>420</v>
       </c>
       <c r="D275" s="16" t="s">
-        <v>489</v>
+        <v>389</v>
       </c>
       <c r="E275" s="17">
-        <v>209.0</v>
+        <v>910.0</v>
       </c>
       <c r="F275" s="15">
         <v>1</v>
       </c>
       <c r="G275" s="18">
-        <v>209.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="276" spans="1:9" customHeight="1" ht="130">
       <c r="A276" s="15">
         <v>267</v>
       </c>
       <c r="B276" s="6"/>
       <c r="C276" s="16" t="s">
-        <v>491</v>
+        <v>421</v>
       </c>
       <c r="D276" s="16" t="s">
-        <v>489</v>
+        <v>389</v>
       </c>
       <c r="E276" s="17">
-        <v>209.0</v>
+        <v>910.0</v>
       </c>
       <c r="F276" s="15">
         <v>1</v>
       </c>
       <c r="G276" s="18">
-        <v>209.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="277" spans="1:9" customHeight="1" ht="130">
       <c r="A277" s="15">
         <v>268</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="16" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="D277" s="16" t="s">
-        <v>493</v>
+        <v>393</v>
       </c>
       <c r="E277" s="17">
-        <v>1949.0</v>
+        <v>381.0</v>
       </c>
       <c r="F277" s="15">
         <v>1</v>
       </c>
       <c r="G277" s="18">
-        <v>1949.0</v>
+        <v>381.0</v>
       </c>
     </row>
     <row r="278" spans="1:9" customHeight="1" ht="130">
       <c r="A278" s="15">
         <v>269</v>
       </c>
       <c r="B278" s="6"/>
       <c r="C278" s="16" t="s">
-        <v>494</v>
+        <v>423</v>
       </c>
       <c r="D278" s="16" t="s">
-        <v>495</v>
+        <v>399</v>
       </c>
       <c r="E278" s="17">
-        <v>849.0</v>
+        <v>444.0</v>
       </c>
       <c r="F278" s="15">
         <v>1</v>
       </c>
       <c r="G278" s="18">
-        <v>849.0</v>
+        <v>444.0</v>
       </c>
     </row>
     <row r="279" spans="1:9" customHeight="1" ht="130">
       <c r="A279" s="15">
         <v>270</v>
       </c>
       <c r="B279" s="6"/>
       <c r="C279" s="16" t="s">
-        <v>496</v>
+        <v>424</v>
       </c>
       <c r="D279" s="16" t="s">
-        <v>497</v>
+        <v>389</v>
       </c>
       <c r="E279" s="17">
-        <v>299.0</v>
+        <v>910.0</v>
       </c>
       <c r="F279" s="15">
         <v>1</v>
       </c>
       <c r="G279" s="18">
-        <v>299.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="280" spans="1:9" customHeight="1" ht="130">
       <c r="A280" s="15">
         <v>271</v>
       </c>
       <c r="B280" s="6"/>
       <c r="C280" s="16" t="s">
-        <v>498</v>
+        <v>425</v>
       </c>
       <c r="D280" s="16" t="s">
-        <v>499</v>
+        <v>426</v>
       </c>
       <c r="E280" s="17">
-        <v>206.0</v>
+        <v>169.0</v>
       </c>
       <c r="F280" s="15">
         <v>1</v>
       </c>
       <c r="G280" s="18">
-        <v>206.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="281" spans="1:9" customHeight="1" ht="130">
       <c r="A281" s="15">
         <v>272</v>
       </c>
       <c r="B281" s="6"/>
       <c r="C281" s="16" t="s">
-        <v>500</v>
+        <v>427</v>
       </c>
       <c r="D281" s="16" t="s">
-        <v>499</v>
+        <v>426</v>
       </c>
       <c r="E281" s="17">
-        <v>206.0</v>
+        <v>169.0</v>
       </c>
       <c r="F281" s="15">
         <v>1</v>
       </c>
       <c r="G281" s="18">
-        <v>206.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="282" spans="1:9" customHeight="1" ht="130">
       <c r="A282" s="15">
         <v>273</v>
       </c>
       <c r="B282" s="6"/>
       <c r="C282" s="16" t="s">
-        <v>501</v>
+        <v>428</v>
       </c>
       <c r="D282" s="16" t="s">
-        <v>499</v>
+        <v>429</v>
       </c>
       <c r="E282" s="17">
-        <v>206.0</v>
+        <v>625.0</v>
       </c>
       <c r="F282" s="15">
         <v>1</v>
       </c>
       <c r="G282" s="18">
-        <v>206.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="283" spans="1:9" customHeight="1" ht="130">
       <c r="A283" s="15">
         <v>274</v>
       </c>
       <c r="B283" s="6"/>
       <c r="C283" s="16" t="s">
-        <v>502</v>
+        <v>430</v>
       </c>
       <c r="D283" s="16" t="s">
-        <v>499</v>
+        <v>429</v>
       </c>
       <c r="E283" s="17">
-        <v>206.0</v>
+        <v>625.0</v>
       </c>
       <c r="F283" s="15">
         <v>1</v>
       </c>
       <c r="G283" s="18">
-        <v>206.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="284" spans="1:9" customHeight="1" ht="130">
       <c r="A284" s="15">
         <v>275</v>
       </c>
       <c r="B284" s="6"/>
       <c r="C284" s="16" t="s">
-        <v>503</v>
+        <v>431</v>
       </c>
       <c r="D284" s="16" t="s">
-        <v>504</v>
+        <v>432</v>
       </c>
       <c r="E284" s="17">
-        <v>92.0</v>
+        <v>619.0</v>
       </c>
       <c r="F284" s="15">
         <v>1</v>
       </c>
       <c r="G284" s="18">
-        <v>92.0</v>
+        <v>619.0</v>
       </c>
     </row>
     <row r="285" spans="1:9" customHeight="1" ht="130">
       <c r="A285" s="15">
         <v>276</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="16" t="s">
-        <v>505</v>
+        <v>433</v>
       </c>
       <c r="D285" s="16" t="s">
-        <v>506</v>
+        <v>434</v>
       </c>
       <c r="E285" s="17">
-        <v>245.0</v>
+        <v>945.0</v>
       </c>
       <c r="F285" s="15">
         <v>1</v>
       </c>
       <c r="G285" s="18">
-        <v>245.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="286" spans="1:9" customHeight="1" ht="130">
       <c r="A286" s="15">
         <v>277</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="16" t="s">
-        <v>507</v>
+        <v>435</v>
       </c>
       <c r="D286" s="16" t="s">
-        <v>508</v>
+        <v>434</v>
       </c>
       <c r="E286" s="17">
-        <v>406.0</v>
+        <v>945.0</v>
       </c>
       <c r="F286" s="15">
         <v>1</v>
       </c>
       <c r="G286" s="18">
-        <v>406.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="287" spans="1:9" customHeight="1" ht="130">
       <c r="A287" s="15">
         <v>278</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="16" t="s">
-        <v>509</v>
+        <v>436</v>
       </c>
       <c r="D287" s="16" t="s">
-        <v>510</v>
+        <v>437</v>
       </c>
       <c r="E287" s="17">
-        <v>11690.0</v>
+        <v>905.0</v>
       </c>
       <c r="F287" s="15">
         <v>1</v>
       </c>
       <c r="G287" s="18">
-        <v>11690.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="288" spans="1:9" customHeight="1" ht="130">
       <c r="A288" s="15">
         <v>279</v>
       </c>
       <c r="B288" s="6"/>
       <c r="C288" s="16" t="s">
-        <v>511</v>
+        <v>438</v>
       </c>
       <c r="D288" s="16" t="s">
-        <v>512</v>
+        <v>437</v>
       </c>
       <c r="E288" s="17">
-        <v>263.0</v>
+        <v>905.0</v>
       </c>
       <c r="F288" s="15">
         <v>1</v>
       </c>
       <c r="G288" s="18">
-        <v>263.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="289" spans="1:9" customHeight="1" ht="130">
       <c r="A289" s="15">
         <v>280</v>
       </c>
       <c r="B289" s="6"/>
       <c r="C289" s="16" t="s">
-        <v>513</v>
+        <v>439</v>
       </c>
       <c r="D289" s="16" t="s">
-        <v>512</v>
+        <v>437</v>
       </c>
       <c r="E289" s="17">
-        <v>263.0</v>
+        <v>905.0</v>
       </c>
       <c r="F289" s="15">
         <v>1</v>
       </c>
       <c r="G289" s="18">
-        <v>263.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="290" spans="1:9" customHeight="1" ht="130">
       <c r="A290" s="15">
         <v>281</v>
       </c>
       <c r="B290" s="6"/>
       <c r="C290" s="16" t="s">
-        <v>514</v>
+        <v>440</v>
       </c>
       <c r="D290" s="16" t="s">
-        <v>515</v>
+        <v>441</v>
       </c>
       <c r="E290" s="17">
-        <v>336.0</v>
+        <v>925.0</v>
       </c>
       <c r="F290" s="15">
         <v>1</v>
       </c>
       <c r="G290" s="18">
-        <v>336.0</v>
+        <v>925.0</v>
       </c>
     </row>
     <row r="291" spans="1:9" customHeight="1" ht="130">
       <c r="A291" s="15">
         <v>282</v>
       </c>
       <c r="B291" s="6"/>
       <c r="C291" s="16" t="s">
-        <v>516</v>
+        <v>442</v>
       </c>
       <c r="D291" s="16" t="s">
-        <v>517</v>
+        <v>441</v>
       </c>
       <c r="E291" s="17">
-        <v>171.0</v>
+        <v>925.0</v>
       </c>
       <c r="F291" s="15">
         <v>1</v>
       </c>
       <c r="G291" s="18">
-        <v>171.0</v>
+        <v>925.0</v>
       </c>
     </row>
     <row r="292" spans="1:9" customHeight="1" ht="130">
       <c r="A292" s="15">
         <v>283</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="16" t="s">
-        <v>518</v>
+        <v>443</v>
       </c>
       <c r="D292" s="16" t="s">
-        <v>515</v>
+        <v>441</v>
       </c>
       <c r="E292" s="17">
-        <v>336.0</v>
+        <v>925.0</v>
       </c>
       <c r="F292" s="15">
         <v>1</v>
       </c>
       <c r="G292" s="18">
-        <v>336.0</v>
+        <v>925.0</v>
       </c>
     </row>
     <row r="293" spans="1:9" customHeight="1" ht="130">
       <c r="A293" s="15">
         <v>284</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="16" t="s">
-        <v>519</v>
+        <v>444</v>
       </c>
       <c r="D293" s="16" t="s">
-        <v>512</v>
+        <v>445</v>
       </c>
       <c r="E293" s="17">
-        <v>263.0</v>
+        <v>625.0</v>
       </c>
       <c r="F293" s="15">
         <v>1</v>
       </c>
       <c r="G293" s="18">
-        <v>263.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="294" spans="1:9" customHeight="1" ht="130">
       <c r="A294" s="15">
         <v>285</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="16" t="s">
-        <v>520</v>
+        <v>446</v>
       </c>
       <c r="D294" s="16" t="s">
-        <v>512</v>
+        <v>445</v>
       </c>
       <c r="E294" s="17">
-        <v>263.0</v>
+        <v>625.0</v>
       </c>
       <c r="F294" s="15">
         <v>1</v>
       </c>
       <c r="G294" s="18">
-        <v>263.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="295" spans="1:9" customHeight="1" ht="130">
       <c r="A295" s="15">
         <v>286</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="16" t="s">
-        <v>521</v>
+        <v>447</v>
       </c>
       <c r="D295" s="16" t="s">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="E295" s="17">
-        <v>263.0</v>
+        <v>400.0</v>
       </c>
       <c r="F295" s="15">
         <v>1</v>
       </c>
       <c r="G295" s="18">
-        <v>263.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="296" spans="1:9" customHeight="1" ht="130">
       <c r="A296" s="15">
         <v>287</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="16" t="s">
-        <v>522</v>
+        <v>449</v>
       </c>
       <c r="D296" s="16" t="s">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="E296" s="17">
-        <v>263.0</v>
+        <v>400.0</v>
       </c>
       <c r="F296" s="15">
         <v>1</v>
       </c>
       <c r="G296" s="18">
-        <v>263.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="297" spans="1:9" customHeight="1" ht="130">
       <c r="A297" s="15">
         <v>288</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="16" t="s">
-        <v>523</v>
+        <v>450</v>
       </c>
       <c r="D297" s="16" t="s">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="E297" s="17">
-        <v>263.0</v>
+        <v>400.0</v>
       </c>
       <c r="F297" s="15">
         <v>1</v>
       </c>
       <c r="G297" s="18">
-        <v>263.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="298" spans="1:9" customHeight="1" ht="130">
       <c r="A298" s="15">
         <v>289</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="16" t="s">
-        <v>524</v>
+        <v>451</v>
       </c>
       <c r="D298" s="16" t="s">
-        <v>517</v>
+        <v>452</v>
       </c>
       <c r="E298" s="17">
-        <v>171.0</v>
+        <v>795.0</v>
       </c>
       <c r="F298" s="15">
         <v>1</v>
       </c>
       <c r="G298" s="18">
-        <v>171.0</v>
+        <v>795.0</v>
       </c>
     </row>
     <row r="299" spans="1:9" customHeight="1" ht="130">
       <c r="A299" s="15">
         <v>290</v>
       </c>
       <c r="B299" s="6"/>
       <c r="C299" s="16" t="s">
-        <v>525</v>
+        <v>453</v>
       </c>
       <c r="D299" s="16" t="s">
-        <v>517</v>
+        <v>452</v>
       </c>
       <c r="E299" s="17">
-        <v>171.0</v>
+        <v>795.0</v>
       </c>
       <c r="F299" s="15">
         <v>1</v>
       </c>
       <c r="G299" s="18">
-        <v>171.0</v>
+        <v>795.0</v>
       </c>
     </row>
     <row r="300" spans="1:9" customHeight="1" ht="130">
       <c r="A300" s="15">
         <v>291</v>
       </c>
       <c r="B300" s="6"/>
       <c r="C300" s="16" t="s">
-        <v>526</v>
+        <v>454</v>
       </c>
       <c r="D300" s="16" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="E300" s="17">
-        <v>171.0</v>
+        <v>650.0</v>
       </c>
       <c r="F300" s="15">
         <v>1</v>
       </c>
       <c r="G300" s="18">
-        <v>171.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="301" spans="1:9" customHeight="1" ht="130">
       <c r="A301" s="15">
         <v>292</v>
       </c>
       <c r="B301" s="6"/>
       <c r="C301" s="16" t="s">
-        <v>527</v>
+        <v>456</v>
       </c>
       <c r="D301" s="16" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="E301" s="17">
-        <v>171.0</v>
+        <v>650.0</v>
       </c>
       <c r="F301" s="15">
         <v>1</v>
       </c>
       <c r="G301" s="18">
-        <v>171.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="302" spans="1:9" customHeight="1" ht="130">
       <c r="A302" s="15">
         <v>293</v>
       </c>
       <c r="B302" s="6"/>
       <c r="C302" s="16" t="s">
-        <v>528</v>
+        <v>457</v>
       </c>
       <c r="D302" s="16" t="s">
-        <v>529</v>
+        <v>455</v>
       </c>
       <c r="E302" s="17">
-        <v>228.0</v>
+        <v>650.0</v>
       </c>
       <c r="F302" s="15">
         <v>1</v>
       </c>
       <c r="G302" s="18">
-        <v>228.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="303" spans="1:9" customHeight="1" ht="130">
       <c r="A303" s="15">
         <v>294</v>
       </c>
       <c r="B303" s="6"/>
       <c r="C303" s="16" t="s">
-        <v>530</v>
+        <v>458</v>
       </c>
       <c r="D303" s="16" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="E303" s="17">
-        <v>171.0</v>
+        <v>650.0</v>
       </c>
       <c r="F303" s="15">
         <v>1</v>
       </c>
       <c r="G303" s="18">
-        <v>171.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="304" spans="1:9" customHeight="1" ht="130">
       <c r="A304" s="15">
         <v>295</v>
       </c>
       <c r="B304" s="6"/>
       <c r="C304" s="16" t="s">
-        <v>531</v>
+        <v>459</v>
       </c>
       <c r="D304" s="16" t="s">
-        <v>532</v>
+        <v>460</v>
       </c>
       <c r="E304" s="17">
-        <v>130.0</v>
+        <v>580.0</v>
       </c>
       <c r="F304" s="15">
         <v>1</v>
       </c>
       <c r="G304" s="18">
-        <v>130.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="305" spans="1:9" customHeight="1" ht="130">
       <c r="A305" s="15">
         <v>296</v>
       </c>
       <c r="B305" s="6"/>
       <c r="C305" s="16" t="s">
-        <v>533</v>
+        <v>461</v>
       </c>
       <c r="D305" s="16" t="s">
-        <v>532</v>
+        <v>460</v>
       </c>
       <c r="E305" s="17">
-        <v>130.0</v>
+        <v>580.0</v>
       </c>
       <c r="F305" s="15">
         <v>1</v>
       </c>
       <c r="G305" s="18">
-        <v>130.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="306" spans="1:9" customHeight="1" ht="130">
       <c r="A306" s="15">
         <v>297</v>
       </c>
       <c r="B306" s="6"/>
       <c r="C306" s="16" t="s">
-        <v>534</v>
+        <v>462</v>
       </c>
       <c r="D306" s="16" t="s">
-        <v>535</v>
+        <v>463</v>
       </c>
       <c r="E306" s="17">
-        <v>45.0</v>
+        <v>580.0</v>
       </c>
       <c r="F306" s="15">
         <v>1</v>
       </c>
       <c r="G306" s="18">
-        <v>45.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="307" spans="1:9" customHeight="1" ht="130">
       <c r="A307" s="15">
         <v>298</v>
       </c>
       <c r="B307" s="6"/>
       <c r="C307" s="16" t="s">
-        <v>536</v>
+        <v>464</v>
       </c>
       <c r="D307" s="16" t="s">
-        <v>537</v>
+        <v>465</v>
       </c>
       <c r="E307" s="17">
-        <v>135.0</v>
+        <v>2745.0</v>
       </c>
       <c r="F307" s="15">
         <v>1</v>
       </c>
       <c r="G307" s="18">
-        <v>135.0</v>
+        <v>2745.0</v>
       </c>
     </row>
     <row r="308" spans="1:9" customHeight="1" ht="130">
       <c r="A308" s="15">
         <v>299</v>
       </c>
       <c r="B308" s="6"/>
       <c r="C308" s="16" t="s">
-        <v>538</v>
+        <v>466</v>
       </c>
       <c r="D308" s="16" t="s">
-        <v>537</v>
+        <v>465</v>
       </c>
       <c r="E308" s="17">
-        <v>135.0</v>
+        <v>2745.0</v>
       </c>
       <c r="F308" s="15">
         <v>1</v>
       </c>
       <c r="G308" s="18">
-        <v>135.0</v>
+        <v>2745.0</v>
       </c>
     </row>
     <row r="309" spans="1:9" customHeight="1" ht="130">
       <c r="A309" s="15">
         <v>300</v>
       </c>
       <c r="B309" s="6"/>
       <c r="C309" s="16" t="s">
-        <v>539</v>
+        <v>467</v>
       </c>
       <c r="D309" s="16" t="s">
-        <v>537</v>
+        <v>468</v>
       </c>
       <c r="E309" s="17">
-        <v>135.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F309" s="15">
         <v>1</v>
       </c>
       <c r="G309" s="18">
-        <v>135.0</v>
+        <v>2590.0</v>
       </c>
     </row>
     <row r="310" spans="1:9" customHeight="1" ht="130">
       <c r="A310" s="15">
         <v>301</v>
       </c>
       <c r="B310" s="6"/>
       <c r="C310" s="16" t="s">
-        <v>540</v>
+        <v>469</v>
       </c>
       <c r="D310" s="16" t="s">
-        <v>541</v>
+        <v>468</v>
       </c>
       <c r="E310" s="17">
-        <v>66.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F310" s="15">
         <v>1</v>
       </c>
       <c r="G310" s="18">
-        <v>66.0</v>
+        <v>2590.0</v>
       </c>
     </row>
     <row r="311" spans="1:9" customHeight="1" ht="130">
       <c r="A311" s="15">
         <v>302</v>
       </c>
       <c r="B311" s="6"/>
       <c r="C311" s="16" t="s">
-        <v>542</v>
+        <v>470</v>
       </c>
       <c r="D311" s="16" t="s">
-        <v>541</v>
+        <v>471</v>
       </c>
       <c r="E311" s="17">
-        <v>66.0</v>
+        <v>457.0</v>
       </c>
       <c r="F311" s="15">
         <v>1</v>
       </c>
       <c r="G311" s="18">
-        <v>66.0</v>
+        <v>457.0</v>
       </c>
     </row>
     <row r="312" spans="1:9" customHeight="1" ht="130">
       <c r="A312" s="15">
         <v>303</v>
       </c>
       <c r="B312" s="6"/>
       <c r="C312" s="16" t="s">
-        <v>543</v>
+        <v>472</v>
       </c>
       <c r="D312" s="16" t="s">
-        <v>544</v>
+        <v>471</v>
       </c>
       <c r="E312" s="17">
-        <v>75.0</v>
+        <v>457.0</v>
       </c>
       <c r="F312" s="15">
         <v>1</v>
       </c>
       <c r="G312" s="18">
-        <v>75.0</v>
+        <v>457.0</v>
       </c>
     </row>
     <row r="313" spans="1:9" customHeight="1" ht="130">
       <c r="A313" s="15">
         <v>304</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="16" t="s">
-        <v>545</v>
+        <v>473</v>
       </c>
       <c r="D313" s="16" t="s">
-        <v>544</v>
+        <v>471</v>
       </c>
       <c r="E313" s="17">
-        <v>75.0</v>
+        <v>457.0</v>
       </c>
       <c r="F313" s="15">
         <v>1</v>
       </c>
       <c r="G313" s="18">
-        <v>75.0</v>
+        <v>457.0</v>
       </c>
     </row>
     <row r="314" spans="1:9" customHeight="1" ht="130">
       <c r="A314" s="15">
         <v>305</v>
       </c>
       <c r="B314" s="6"/>
       <c r="C314" s="16" t="s">
-        <v>546</v>
+        <v>474</v>
       </c>
       <c r="D314" s="16" t="s">
-        <v>544</v>
+        <v>475</v>
       </c>
       <c r="E314" s="17">
-        <v>75.0</v>
+        <v>1930.0</v>
       </c>
       <c r="F314" s="15">
         <v>1</v>
       </c>
       <c r="G314" s="18">
-        <v>75.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="315" spans="1:9" customHeight="1" ht="130">
       <c r="A315" s="15">
         <v>306</v>
       </c>
       <c r="B315" s="6"/>
       <c r="C315" s="16" t="s">
-        <v>547</v>
+        <v>476</v>
       </c>
       <c r="D315" s="16" t="s">
-        <v>544</v>
+        <v>477</v>
       </c>
       <c r="E315" s="17">
-        <v>75.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F315" s="15">
         <v>1</v>
       </c>
       <c r="G315" s="18">
-        <v>75.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="316" spans="1:9" customHeight="1" ht="130">
       <c r="A316" s="15">
         <v>307</v>
       </c>
       <c r="B316" s="6"/>
       <c r="C316" s="16" t="s">
-        <v>548</v>
+        <v>478</v>
       </c>
       <c r="D316" s="16" t="s">
-        <v>537</v>
+        <v>477</v>
       </c>
       <c r="E316" s="17">
-        <v>135.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F316" s="15">
         <v>1</v>
       </c>
       <c r="G316" s="18">
-        <v>135.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="317" spans="1:9" customHeight="1" ht="130">
       <c r="A317" s="15">
         <v>308</v>
       </c>
       <c r="B317" s="6"/>
       <c r="C317" s="16" t="s">
-        <v>549</v>
+        <v>479</v>
       </c>
       <c r="D317" s="16" t="s">
-        <v>537</v>
+        <v>477</v>
       </c>
       <c r="E317" s="17">
-        <v>135.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F317" s="15">
         <v>1</v>
       </c>
       <c r="G317" s="18">
-        <v>135.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="318" spans="1:9" customHeight="1" ht="130">
       <c r="A318" s="15">
         <v>309</v>
       </c>
       <c r="B318" s="6"/>
       <c r="C318" s="16" t="s">
-        <v>550</v>
+        <v>480</v>
       </c>
       <c r="D318" s="16" t="s">
-        <v>537</v>
+        <v>481</v>
       </c>
       <c r="E318" s="17">
-        <v>135.0</v>
+        <v>475.0</v>
       </c>
       <c r="F318" s="15">
         <v>1</v>
       </c>
       <c r="G318" s="18">
-        <v>135.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="319" spans="1:9" customHeight="1" ht="130">
       <c r="A319" s="15">
         <v>310</v>
       </c>
       <c r="B319" s="6"/>
       <c r="C319" s="16" t="s">
-        <v>551</v>
+        <v>482</v>
       </c>
       <c r="D319" s="16" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="E319" s="17">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
       <c r="F319" s="15">
         <v>1</v>
       </c>
       <c r="G319" s="18">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="320" spans="1:9" customHeight="1" ht="130">
       <c r="A320" s="15">
         <v>311</v>
       </c>
       <c r="B320" s="6"/>
       <c r="C320" s="16" t="s">
-        <v>552</v>
+        <v>483</v>
       </c>
       <c r="D320" s="16" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="E320" s="17">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
       <c r="F320" s="15">
         <v>1</v>
       </c>
       <c r="G320" s="18">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="321" spans="1:9" customHeight="1" ht="130">
       <c r="A321" s="15">
         <v>312</v>
       </c>
       <c r="B321" s="6"/>
       <c r="C321" s="16" t="s">
-        <v>553</v>
+        <v>484</v>
       </c>
       <c r="D321" s="16" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="E321" s="17">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
       <c r="F321" s="15">
         <v>1</v>
       </c>
       <c r="G321" s="18">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="322" spans="1:9" customHeight="1" ht="130">
       <c r="A322" s="15">
         <v>313</v>
       </c>
       <c r="B322" s="6"/>
       <c r="C322" s="16" t="s">
-        <v>554</v>
+        <v>485</v>
       </c>
       <c r="D322" s="16" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="E322" s="17">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
       <c r="F322" s="15">
         <v>1</v>
       </c>
       <c r="G322" s="18">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="323" spans="1:9" customHeight="1" ht="130">
       <c r="A323" s="15">
         <v>314</v>
       </c>
       <c r="B323" s="6"/>
       <c r="C323" s="16" t="s">
-        <v>555</v>
+        <v>486</v>
       </c>
       <c r="D323" s="16" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="E323" s="17">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
       <c r="F323" s="15">
         <v>1</v>
       </c>
       <c r="G323" s="18">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="324" spans="1:9" customHeight="1" ht="130">
       <c r="A324" s="15">
         <v>315</v>
       </c>
       <c r="B324" s="6"/>
       <c r="C324" s="16" t="s">
-        <v>556</v>
+        <v>487</v>
       </c>
       <c r="D324" s="16" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="E324" s="17">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
       <c r="F324" s="15">
         <v>1</v>
       </c>
       <c r="G324" s="18">
-        <v>66.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="325" spans="1:9" customHeight="1" ht="130">
       <c r="A325" s="15">
         <v>316</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="16" t="s">
-        <v>557</v>
+        <v>488</v>
       </c>
       <c r="D325" s="16" t="s">
-        <v>558</v>
+        <v>481</v>
       </c>
       <c r="E325" s="17">
-        <v>162.0</v>
+        <v>475.0</v>
       </c>
       <c r="F325" s="15">
         <v>1</v>
       </c>
       <c r="G325" s="18">
-        <v>162.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="130">
       <c r="A326" s="15">
         <v>317</v>
       </c>
       <c r="B326" s="6"/>
       <c r="C326" s="16" t="s">
-        <v>559</v>
+        <v>489</v>
       </c>
       <c r="D326" s="16" t="s">
-        <v>558</v>
+        <v>481</v>
       </c>
       <c r="E326" s="17">
-        <v>162.0</v>
+        <v>475.0</v>
       </c>
       <c r="F326" s="15">
         <v>1</v>
       </c>
       <c r="G326" s="18">
-        <v>162.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="327" spans="1:9" customHeight="1" ht="130">
       <c r="A327" s="15">
         <v>318</v>
       </c>
       <c r="B327" s="6"/>
       <c r="C327" s="16" t="s">
-        <v>560</v>
+        <v>490</v>
       </c>
       <c r="D327" s="16" t="s">
-        <v>558</v>
+        <v>481</v>
       </c>
       <c r="E327" s="17">
-        <v>162.0</v>
+        <v>475.0</v>
       </c>
       <c r="F327" s="15">
         <v>1</v>
       </c>
       <c r="G327" s="18">
-        <v>162.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="328" spans="1:9" customHeight="1" ht="130">
       <c r="A328" s="15">
         <v>319</v>
       </c>
       <c r="B328" s="6"/>
       <c r="C328" s="16" t="s">
-        <v>561</v>
+        <v>491</v>
       </c>
       <c r="D328" s="16" t="s">
-        <v>558</v>
+        <v>492</v>
       </c>
       <c r="E328" s="17">
-        <v>162.0</v>
+        <v>980.0</v>
       </c>
       <c r="F328" s="15">
         <v>1</v>
       </c>
       <c r="G328" s="18">
-        <v>162.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="329" spans="1:9" customHeight="1" ht="130">
       <c r="A329" s="15">
         <v>320</v>
       </c>
       <c r="B329" s="6"/>
       <c r="C329" s="16" t="s">
-        <v>562</v>
+        <v>493</v>
       </c>
       <c r="D329" s="16" t="s">
-        <v>558</v>
+        <v>492</v>
       </c>
       <c r="E329" s="17">
-        <v>162.0</v>
+        <v>980.0</v>
       </c>
       <c r="F329" s="15">
         <v>1</v>
       </c>
       <c r="G329" s="18">
-        <v>162.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="330" spans="1:9" customHeight="1" ht="130">
       <c r="A330" s="15">
         <v>321</v>
       </c>
       <c r="B330" s="6"/>
       <c r="C330" s="16" t="s">
-        <v>563</v>
+        <v>494</v>
       </c>
       <c r="D330" s="16" t="s">
-        <v>558</v>
+        <v>492</v>
       </c>
       <c r="E330" s="17">
-        <v>162.0</v>
+        <v>980.0</v>
       </c>
       <c r="F330" s="15">
         <v>1</v>
       </c>
       <c r="G330" s="18">
-        <v>162.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="331" spans="1:9" customHeight="1" ht="130">
       <c r="A331" s="15">
         <v>322</v>
       </c>
       <c r="B331" s="6"/>
       <c r="C331" s="16" t="s">
-        <v>564</v>
+        <v>495</v>
       </c>
       <c r="D331" s="16" t="s">
-        <v>565</v>
+        <v>496</v>
       </c>
       <c r="E331" s="17">
-        <v>69.0</v>
+        <v>895.0</v>
       </c>
       <c r="F331" s="15">
         <v>1</v>
       </c>
       <c r="G331" s="18">
-        <v>69.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="332" spans="1:9" customHeight="1" ht="130">
       <c r="A332" s="15">
         <v>323</v>
       </c>
       <c r="B332" s="6"/>
       <c r="C332" s="16" t="s">
-        <v>566</v>
+        <v>497</v>
       </c>
       <c r="D332" s="16" t="s">
-        <v>567</v>
+        <v>496</v>
       </c>
       <c r="E332" s="17">
-        <v>200.0</v>
+        <v>895.0</v>
       </c>
       <c r="F332" s="15">
         <v>1</v>
       </c>
       <c r="G332" s="18">
-        <v>200.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="333" spans="1:9" customHeight="1" ht="130">
       <c r="A333" s="15">
         <v>324</v>
       </c>
       <c r="B333" s="6"/>
       <c r="C333" s="16" t="s">
-        <v>568</v>
+        <v>498</v>
       </c>
       <c r="D333" s="16" t="s">
-        <v>569</v>
+        <v>496</v>
       </c>
       <c r="E333" s="17">
-        <v>400.0</v>
+        <v>895.0</v>
       </c>
       <c r="F333" s="15">
         <v>1</v>
       </c>
       <c r="G333" s="18">
-        <v>400.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="334" spans="1:9" customHeight="1" ht="130">
       <c r="A334" s="15">
         <v>325</v>
       </c>
       <c r="B334" s="6"/>
       <c r="C334" s="16" t="s">
-        <v>570</v>
+        <v>499</v>
       </c>
       <c r="D334" s="16" t="s">
-        <v>571</v>
+        <v>496</v>
       </c>
       <c r="E334" s="17">
-        <v>1620.0</v>
+        <v>895.0</v>
       </c>
       <c r="F334" s="15">
         <v>1</v>
       </c>
       <c r="G334" s="18">
-        <v>1620.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="335" spans="1:9" customHeight="1" ht="130">
       <c r="A335" s="15">
         <v>326</v>
       </c>
       <c r="B335" s="6"/>
       <c r="C335" s="16" t="s">
-        <v>572</v>
+        <v>500</v>
       </c>
       <c r="D335" s="16" t="s">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="E335" s="17">
-        <v>2200.0</v>
+        <v>895.0</v>
       </c>
       <c r="F335" s="15">
         <v>1</v>
       </c>
       <c r="G335" s="18">
-        <v>2200.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="336" spans="1:9" customHeight="1" ht="130">
       <c r="A336" s="15">
         <v>327</v>
       </c>
       <c r="B336" s="6"/>
       <c r="C336" s="16" t="s">
-        <v>574</v>
+        <v>501</v>
       </c>
       <c r="D336" s="16" t="s">
-        <v>575</v>
+        <v>496</v>
       </c>
       <c r="E336" s="17">
-        <v>1360.0</v>
+        <v>895.0</v>
       </c>
       <c r="F336" s="15">
         <v>1</v>
       </c>
       <c r="G336" s="18">
-        <v>1360.0</v>
+        <v>895.0</v>
       </c>
     </row>
     <row r="337" spans="1:9" customHeight="1" ht="130">
       <c r="A337" s="15">
         <v>328</v>
       </c>
       <c r="B337" s="6"/>
       <c r="C337" s="16" t="s">
-        <v>576</v>
+        <v>502</v>
       </c>
       <c r="D337" s="16" t="s">
-        <v>577</v>
+        <v>475</v>
       </c>
       <c r="E337" s="17">
-        <v>530.0</v>
+        <v>1930.0</v>
       </c>
       <c r="F337" s="15">
         <v>1</v>
       </c>
       <c r="G337" s="18">
-        <v>530.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="338" spans="1:9" customHeight="1" ht="130">
       <c r="A338" s="15">
         <v>329</v>
       </c>
       <c r="B338" s="6"/>
       <c r="C338" s="16" t="s">
-        <v>578</v>
+        <v>503</v>
       </c>
       <c r="D338" s="16" t="s">
-        <v>577</v>
+        <v>475</v>
       </c>
       <c r="E338" s="17">
-        <v>530.0</v>
+        <v>1930.0</v>
       </c>
       <c r="F338" s="15">
         <v>1</v>
       </c>
       <c r="G338" s="18">
-        <v>530.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="339" spans="1:9" customHeight="1" ht="130">
       <c r="A339" s="15">
         <v>330</v>
       </c>
       <c r="B339" s="6"/>
       <c r="C339" s="16" t="s">
-        <v>579</v>
+        <v>504</v>
       </c>
       <c r="D339" s="16" t="s">
-        <v>580</v>
+        <v>505</v>
       </c>
       <c r="E339" s="17">
-        <v>598.0</v>
+        <v>480.0</v>
       </c>
       <c r="F339" s="15">
         <v>1</v>
       </c>
       <c r="G339" s="18">
-        <v>598.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="340" spans="1:9" customHeight="1" ht="130">
       <c r="A340" s="15">
         <v>331</v>
       </c>
       <c r="B340" s="6"/>
       <c r="C340" s="16" t="s">
-        <v>581</v>
+        <v>506</v>
       </c>
       <c r="D340" s="16" t="s">
-        <v>580</v>
+        <v>505</v>
       </c>
       <c r="E340" s="17">
-        <v>598.0</v>
+        <v>480.0</v>
       </c>
       <c r="F340" s="15">
         <v>1</v>
       </c>
       <c r="G340" s="18">
-        <v>598.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="341" spans="1:9" customHeight="1" ht="130">
       <c r="A341" s="15">
         <v>332</v>
       </c>
       <c r="B341" s="6"/>
       <c r="C341" s="16" t="s">
-        <v>582</v>
+        <v>507</v>
       </c>
       <c r="D341" s="16" t="s">
-        <v>583</v>
+        <v>505</v>
       </c>
       <c r="E341" s="17">
-        <v>417.0</v>
+        <v>480.0</v>
       </c>
       <c r="F341" s="15">
         <v>1</v>
       </c>
       <c r="G341" s="18">
-        <v>417.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="342" spans="1:9" customHeight="1" ht="130">
       <c r="A342" s="15">
         <v>333</v>
       </c>
       <c r="B342" s="6"/>
       <c r="C342" s="16" t="s">
-        <v>584</v>
+        <v>508</v>
       </c>
       <c r="D342" s="16" t="s">
-        <v>583</v>
+        <v>432</v>
       </c>
       <c r="E342" s="17">
-        <v>417.0</v>
+        <v>619.0</v>
       </c>
       <c r="F342" s="15">
         <v>1</v>
       </c>
       <c r="G342" s="18">
-        <v>417.0</v>
+        <v>619.0</v>
       </c>
     </row>
     <row r="343" spans="1:9" customHeight="1" ht="130">
       <c r="A343" s="15">
         <v>334</v>
       </c>
       <c r="B343" s="6"/>
       <c r="C343" s="16" t="s">
-        <v>585</v>
+        <v>509</v>
       </c>
       <c r="D343" s="16" t="s">
-        <v>583</v>
+        <v>510</v>
       </c>
       <c r="E343" s="17">
-        <v>417.0</v>
+        <v>825.0</v>
       </c>
       <c r="F343" s="15">
         <v>1</v>
       </c>
       <c r="G343" s="18">
-        <v>417.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="344" spans="1:9" customHeight="1" ht="130">
       <c r="A344" s="15">
         <v>335</v>
       </c>
       <c r="B344" s="6"/>
       <c r="C344" s="16" t="s">
-        <v>586</v>
+        <v>511</v>
       </c>
       <c r="D344" s="16" t="s">
-        <v>583</v>
+        <v>510</v>
       </c>
       <c r="E344" s="17">
-        <v>417.0</v>
+        <v>825.0</v>
       </c>
       <c r="F344" s="15">
         <v>1</v>
       </c>
       <c r="G344" s="18">
-        <v>417.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="345" spans="1:9" customHeight="1" ht="130">
       <c r="A345" s="15">
         <v>336</v>
       </c>
       <c r="B345" s="6"/>
       <c r="C345" s="16" t="s">
-        <v>587</v>
+        <v>512</v>
       </c>
       <c r="D345" s="16" t="s">
-        <v>588</v>
+        <v>510</v>
       </c>
       <c r="E345" s="17">
-        <v>773.0</v>
+        <v>825.0</v>
       </c>
       <c r="F345" s="15">
         <v>1</v>
       </c>
       <c r="G345" s="18">
-        <v>773.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="346" spans="1:9" customHeight="1" ht="130">
       <c r="A346" s="15">
         <v>337</v>
       </c>
       <c r="B346" s="6"/>
       <c r="C346" s="16" t="s">
-        <v>589</v>
+        <v>513</v>
       </c>
       <c r="D346" s="16" t="s">
-        <v>588</v>
+        <v>514</v>
       </c>
       <c r="E346" s="17">
-        <v>773.0</v>
+        <v>620.0</v>
       </c>
       <c r="F346" s="15">
         <v>1</v>
       </c>
       <c r="G346" s="18">
-        <v>773.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="347" spans="1:9" customHeight="1" ht="130">
       <c r="A347" s="15">
         <v>338</v>
       </c>
       <c r="B347" s="6"/>
       <c r="C347" s="16" t="s">
-        <v>590</v>
+        <v>515</v>
       </c>
       <c r="D347" s="16" t="s">
-        <v>588</v>
+        <v>432</v>
       </c>
       <c r="E347" s="17">
-        <v>773.0</v>
+        <v>619.0</v>
       </c>
       <c r="F347" s="15">
         <v>1</v>
       </c>
       <c r="G347" s="18">
-        <v>773.0</v>
+        <v>619.0</v>
       </c>
     </row>
     <row r="348" spans="1:9" customHeight="1" ht="130">
       <c r="A348" s="15">
         <v>339</v>
       </c>
       <c r="B348" s="6"/>
       <c r="C348" s="16" t="s">
-        <v>591</v>
+        <v>516</v>
       </c>
       <c r="D348" s="16" t="s">
-        <v>588</v>
+        <v>517</v>
       </c>
       <c r="E348" s="17">
-        <v>773.0</v>
+        <v>200.0</v>
       </c>
       <c r="F348" s="15">
         <v>1</v>
       </c>
       <c r="G348" s="18">
-        <v>773.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="349" spans="1:9" customHeight="1" ht="130">
       <c r="A349" s="15">
         <v>340</v>
       </c>
       <c r="B349" s="6"/>
       <c r="C349" s="16" t="s">
-        <v>592</v>
+        <v>518</v>
       </c>
       <c r="D349" s="16" t="s">
-        <v>593</v>
+        <v>517</v>
       </c>
       <c r="E349" s="17">
-        <v>2650.0</v>
+        <v>200.0</v>
       </c>
       <c r="F349" s="15">
         <v>1</v>
       </c>
       <c r="G349" s="18">
-        <v>2650.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="350" spans="1:9" customHeight="1" ht="130">
       <c r="A350" s="15">
         <v>341</v>
       </c>
       <c r="B350" s="6"/>
       <c r="C350" s="16" t="s">
-        <v>594</v>
+        <v>519</v>
       </c>
       <c r="D350" s="16" t="s">
-        <v>595</v>
+        <v>517</v>
       </c>
       <c r="E350" s="17">
-        <v>1050.0</v>
+        <v>200.0</v>
       </c>
       <c r="F350" s="15">
         <v>1</v>
       </c>
       <c r="G350" s="18">
-        <v>1050.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="351" spans="1:9" customHeight="1" ht="130">
       <c r="A351" s="15">
         <v>342</v>
       </c>
       <c r="B351" s="6"/>
       <c r="C351" s="16" t="s">
-        <v>596</v>
+        <v>520</v>
       </c>
       <c r="D351" s="16" t="s">
-        <v>597</v>
+        <v>517</v>
       </c>
       <c r="E351" s="17">
-        <v>296.0</v>
+        <v>200.0</v>
       </c>
       <c r="F351" s="15">
         <v>1</v>
       </c>
       <c r="G351" s="18">
-        <v>296.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="352" spans="1:9" customHeight="1" ht="130">
       <c r="A352" s="15">
         <v>343</v>
       </c>
       <c r="B352" s="6"/>
       <c r="C352" s="16" t="s">
-        <v>598</v>
+        <v>521</v>
       </c>
       <c r="D352" s="16" t="s">
-        <v>599</v>
+        <v>522</v>
       </c>
       <c r="E352" s="17">
-        <v>368.0</v>
+        <v>245.0</v>
       </c>
       <c r="F352" s="15">
         <v>1</v>
       </c>
       <c r="G352" s="18">
-        <v>368.0</v>
+        <v>245.0</v>
       </c>
     </row>
     <row r="353" spans="1:9" customHeight="1" ht="130">
       <c r="A353" s="15">
         <v>344</v>
       </c>
       <c r="B353" s="6"/>
       <c r="C353" s="16" t="s">
-        <v>600</v>
+        <v>523</v>
       </c>
       <c r="D353" s="16" t="s">
-        <v>599</v>
+        <v>522</v>
       </c>
       <c r="E353" s="17">
-        <v>368.0</v>
+        <v>245.0</v>
       </c>
       <c r="F353" s="15">
         <v>1</v>
       </c>
       <c r="G353" s="18">
-        <v>368.0</v>
+        <v>245.0</v>
       </c>
     </row>
     <row r="354" spans="1:9" customHeight="1" ht="130">
       <c r="A354" s="15">
         <v>345</v>
       </c>
       <c r="B354" s="6"/>
       <c r="C354" s="16" t="s">
-        <v>601</v>
+        <v>524</v>
       </c>
       <c r="D354" s="16" t="s">
-        <v>602</v>
+        <v>522</v>
       </c>
       <c r="E354" s="17">
-        <v>266.0</v>
+        <v>245.0</v>
       </c>
       <c r="F354" s="15">
         <v>1</v>
       </c>
       <c r="G354" s="18">
-        <v>266.0</v>
+        <v>245.0</v>
       </c>
     </row>
     <row r="355" spans="1:9" customHeight="1" ht="130">
       <c r="A355" s="15">
         <v>346</v>
       </c>
       <c r="B355" s="6"/>
       <c r="C355" s="16" t="s">
-        <v>603</v>
+        <v>525</v>
       </c>
       <c r="D355" s="16" t="s">
-        <v>604</v>
+        <v>526</v>
       </c>
       <c r="E355" s="17">
-        <v>433.0</v>
+        <v>170.0</v>
       </c>
       <c r="F355" s="15">
         <v>1</v>
       </c>
       <c r="G355" s="18">
-        <v>433.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="356" spans="1:9" customHeight="1" ht="130">
       <c r="A356" s="15">
         <v>347</v>
       </c>
       <c r="B356" s="6"/>
       <c r="C356" s="16" t="s">
-        <v>605</v>
+        <v>527</v>
       </c>
       <c r="D356" s="16" t="s">
-        <v>604</v>
+        <v>528</v>
       </c>
       <c r="E356" s="17">
-        <v>433.0</v>
+        <v>329.0</v>
       </c>
       <c r="F356" s="15">
         <v>1</v>
       </c>
       <c r="G356" s="18">
-        <v>433.0</v>
+        <v>329.0</v>
       </c>
     </row>
     <row r="357" spans="1:9" customHeight="1" ht="130">
       <c r="A357" s="15">
         <v>348</v>
       </c>
       <c r="B357" s="6"/>
       <c r="C357" s="16" t="s">
-        <v>606</v>
+        <v>529</v>
       </c>
       <c r="D357" s="16" t="s">
-        <v>604</v>
+        <v>528</v>
       </c>
       <c r="E357" s="17">
-        <v>433.0</v>
+        <v>329.0</v>
       </c>
       <c r="F357" s="15">
         <v>1</v>
       </c>
       <c r="G357" s="18">
-        <v>433.0</v>
+        <v>329.0</v>
       </c>
     </row>
     <row r="358" spans="1:9" customHeight="1" ht="130">
       <c r="A358" s="15">
         <v>349</v>
       </c>
       <c r="B358" s="6"/>
       <c r="C358" s="16" t="s">
-        <v>607</v>
+        <v>530</v>
       </c>
       <c r="D358" s="16" t="s">
-        <v>608</v>
+        <v>528</v>
       </c>
       <c r="E358" s="17">
-        <v>274.0</v>
+        <v>329.0</v>
       </c>
       <c r="F358" s="15">
         <v>1</v>
       </c>
       <c r="G358" s="18">
-        <v>274.0</v>
+        <v>329.0</v>
       </c>
     </row>
     <row r="359" spans="1:9" customHeight="1" ht="130">
       <c r="A359" s="15">
         <v>350</v>
       </c>
       <c r="B359" s="6"/>
       <c r="C359" s="16" t="s">
-        <v>609</v>
+        <v>531</v>
       </c>
       <c r="D359" s="16" t="s">
-        <v>608</v>
+        <v>532</v>
       </c>
       <c r="E359" s="17">
-        <v>274.0</v>
+        <v>239.0</v>
       </c>
       <c r="F359" s="15">
         <v>1</v>
       </c>
       <c r="G359" s="18">
-        <v>274.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="360" spans="1:9" customHeight="1" ht="130">
       <c r="A360" s="15">
         <v>351</v>
       </c>
       <c r="B360" s="6"/>
       <c r="C360" s="16" t="s">
-        <v>610</v>
+        <v>533</v>
       </c>
       <c r="D360" s="16" t="s">
-        <v>608</v>
+        <v>534</v>
       </c>
       <c r="E360" s="17">
-        <v>274.0</v>
+        <v>205.0</v>
       </c>
       <c r="F360" s="15">
         <v>1</v>
       </c>
       <c r="G360" s="18">
-        <v>274.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="361" spans="1:9" customHeight="1" ht="130">
       <c r="A361" s="15">
         <v>352</v>
       </c>
       <c r="B361" s="6"/>
       <c r="C361" s="16" t="s">
-        <v>611</v>
+        <v>535</v>
       </c>
       <c r="D361" s="16" t="s">
-        <v>612</v>
+        <v>536</v>
       </c>
       <c r="E361" s="17">
-        <v>404.0</v>
+        <v>215.0</v>
       </c>
       <c r="F361" s="15">
         <v>1</v>
       </c>
       <c r="G361" s="18">
-        <v>404.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="362" spans="1:9" customHeight="1" ht="130">
       <c r="A362" s="15">
         <v>353</v>
       </c>
       <c r="B362" s="6"/>
       <c r="C362" s="16" t="s">
-        <v>613</v>
+        <v>537</v>
       </c>
       <c r="D362" s="16" t="s">
-        <v>614</v>
+        <v>538</v>
       </c>
       <c r="E362" s="17">
-        <v>456.0</v>
+        <v>174.0</v>
       </c>
       <c r="F362" s="15">
         <v>1</v>
       </c>
       <c r="G362" s="18">
-        <v>456.0</v>
-[...4 lines deleted...]
-      <c r="E363" s="17"/>
+        <v>174.0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="130">
+      <c r="A363" s="15">
+        <v>354</v>
+      </c>
+      <c r="B363" s="6"/>
+      <c r="C363" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="D363" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E363" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F363" s="15">
+        <v>1</v>
+      </c>
+      <c r="G363" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="130">
+      <c r="A364" s="15">
+        <v>355</v>
+      </c>
+      <c r="B364" s="6"/>
+      <c r="C364" s="16" t="s">
+        <v>540</v>
+      </c>
+      <c r="D364" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="E364" s="17">
+        <v>205.0</v>
+      </c>
+      <c r="F364" s="15">
+        <v>1</v>
+      </c>
+      <c r="G364" s="18">
+        <v>205.0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="130">
+      <c r="A365" s="15">
+        <v>356</v>
+      </c>
+      <c r="B365" s="6"/>
+      <c r="C365" s="16" t="s">
+        <v>541</v>
+      </c>
+      <c r="D365" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E365" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F365" s="15">
+        <v>1</v>
+      </c>
+      <c r="G365" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" customHeight="1" ht="130">
+      <c r="A366" s="15">
+        <v>357</v>
+      </c>
+      <c r="B366" s="6"/>
+      <c r="C366" s="16" t="s">
+        <v>542</v>
+      </c>
+      <c r="D366" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E366" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F366" s="15">
+        <v>1</v>
+      </c>
+      <c r="G366" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" customHeight="1" ht="130">
+      <c r="A367" s="15">
+        <v>358</v>
+      </c>
+      <c r="B367" s="6"/>
+      <c r="C367" s="16" t="s">
+        <v>543</v>
+      </c>
+      <c r="D367" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E367" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F367" s="15">
+        <v>1</v>
+      </c>
+      <c r="G367" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" customHeight="1" ht="130">
+      <c r="A368" s="15">
+        <v>359</v>
+      </c>
+      <c r="B368" s="6"/>
+      <c r="C368" s="16" t="s">
+        <v>544</v>
+      </c>
+      <c r="D368" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E368" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F368" s="15">
+        <v>1</v>
+      </c>
+      <c r="G368" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" customHeight="1" ht="130">
+      <c r="A369" s="15">
+        <v>360</v>
+      </c>
+      <c r="B369" s="6"/>
+      <c r="C369" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="D369" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E369" s="17">
+        <v>127.0</v>
+      </c>
+      <c r="F369" s="15">
+        <v>1</v>
+      </c>
+      <c r="G369" s="18">
+        <v>127.0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" customHeight="1" ht="130">
+      <c r="A370" s="15">
+        <v>361</v>
+      </c>
+      <c r="B370" s="6"/>
+      <c r="C370" s="16" t="s">
+        <v>547</v>
+      </c>
+      <c r="D370" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E370" s="17">
+        <v>127.0</v>
+      </c>
+      <c r="F370" s="15">
+        <v>1</v>
+      </c>
+      <c r="G370" s="18">
+        <v>127.0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" customHeight="1" ht="130">
+      <c r="A371" s="15">
+        <v>362</v>
+      </c>
+      <c r="B371" s="6"/>
+      <c r="C371" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="D371" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E371" s="17">
+        <v>127.0</v>
+      </c>
+      <c r="F371" s="15">
+        <v>1</v>
+      </c>
+      <c r="G371" s="18">
+        <v>127.0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" customHeight="1" ht="130">
+      <c r="A372" s="15">
+        <v>363</v>
+      </c>
+      <c r="B372" s="6"/>
+      <c r="C372" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="D372" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E372" s="17">
+        <v>127.0</v>
+      </c>
+      <c r="F372" s="15">
+        <v>1</v>
+      </c>
+      <c r="G372" s="18">
+        <v>127.0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" customHeight="1" ht="130">
+      <c r="A373" s="15">
+        <v>364</v>
+      </c>
+      <c r="B373" s="6"/>
+      <c r="C373" s="16" t="s">
+        <v>550</v>
+      </c>
+      <c r="D373" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E373" s="17">
+        <v>127.0</v>
+      </c>
+      <c r="F373" s="15">
+        <v>1</v>
+      </c>
+      <c r="G373" s="18">
+        <v>127.0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" customHeight="1" ht="130">
+      <c r="A374" s="15">
+        <v>365</v>
+      </c>
+      <c r="B374" s="6"/>
+      <c r="C374" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="D374" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E374" s="17">
+        <v>127.0</v>
+      </c>
+      <c r="F374" s="15">
+        <v>1</v>
+      </c>
+      <c r="G374" s="18">
+        <v>127.0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" customHeight="1" ht="130">
+      <c r="A375" s="15">
+        <v>366</v>
+      </c>
+      <c r="B375" s="6"/>
+      <c r="C375" s="16" t="s">
+        <v>552</v>
+      </c>
+      <c r="D375" s="16" t="s">
+        <v>538</v>
+      </c>
+      <c r="E375" s="17">
+        <v>174.0</v>
+      </c>
+      <c r="F375" s="15">
+        <v>1</v>
+      </c>
+      <c r="G375" s="18">
+        <v>174.0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" customHeight="1" ht="130">
+      <c r="A376" s="15">
+        <v>367</v>
+      </c>
+      <c r="B376" s="6"/>
+      <c r="C376" s="16" t="s">
+        <v>553</v>
+      </c>
+      <c r="D376" s="16" t="s">
+        <v>538</v>
+      </c>
+      <c r="E376" s="17">
+        <v>174.0</v>
+      </c>
+      <c r="F376" s="15">
+        <v>1</v>
+      </c>
+      <c r="G376" s="18">
+        <v>174.0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" customHeight="1" ht="130">
+      <c r="A377" s="15">
+        <v>368</v>
+      </c>
+      <c r="B377" s="6"/>
+      <c r="C377" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="D377" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E377" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F377" s="15">
+        <v>1</v>
+      </c>
+      <c r="G377" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" customHeight="1" ht="130">
+      <c r="A378" s="15">
+        <v>369</v>
+      </c>
+      <c r="B378" s="6"/>
+      <c r="C378" s="16" t="s">
+        <v>555</v>
+      </c>
+      <c r="D378" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E378" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F378" s="15">
+        <v>1</v>
+      </c>
+      <c r="G378" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" customHeight="1" ht="130">
+      <c r="A379" s="15">
+        <v>370</v>
+      </c>
+      <c r="B379" s="6"/>
+      <c r="C379" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="D379" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="E379" s="17">
+        <v>215.0</v>
+      </c>
+      <c r="F379" s="15">
+        <v>1</v>
+      </c>
+      <c r="G379" s="18">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" customHeight="1" ht="130">
+      <c r="A380" s="15">
+        <v>371</v>
+      </c>
+      <c r="B380" s="6"/>
+      <c r="C380" s="16" t="s">
+        <v>557</v>
+      </c>
+      <c r="D380" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="E380" s="17">
+        <v>287.0</v>
+      </c>
+      <c r="F380" s="15">
+        <v>1</v>
+      </c>
+      <c r="G380" s="18">
+        <v>287.0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" customHeight="1" ht="130">
+      <c r="A381" s="15">
+        <v>372</v>
+      </c>
+      <c r="B381" s="6"/>
+      <c r="C381" s="16" t="s">
+        <v>559</v>
+      </c>
+      <c r="D381" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="E381" s="17">
+        <v>287.0</v>
+      </c>
+      <c r="F381" s="15">
+        <v>1</v>
+      </c>
+      <c r="G381" s="18">
+        <v>287.0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" customHeight="1" ht="130">
+      <c r="A382" s="15">
+        <v>373</v>
+      </c>
+      <c r="B382" s="6"/>
+      <c r="C382" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="D382" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="E382" s="17">
+        <v>287.0</v>
+      </c>
+      <c r="F382" s="15">
+        <v>1</v>
+      </c>
+      <c r="G382" s="18">
+        <v>287.0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" customHeight="1" ht="130">
+      <c r="A383" s="15">
+        <v>374</v>
+      </c>
+      <c r="B383" s="6"/>
+      <c r="C383" s="16" t="s">
+        <v>561</v>
+      </c>
+      <c r="D383" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="E383" s="17">
+        <v>179.0</v>
+      </c>
+      <c r="F383" s="15">
+        <v>1</v>
+      </c>
+      <c r="G383" s="18">
+        <v>179.0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" customHeight="1" ht="130">
+      <c r="A384" s="15">
+        <v>375</v>
+      </c>
+      <c r="B384" s="6"/>
+      <c r="C384" s="16" t="s">
+        <v>563</v>
+      </c>
+      <c r="D384" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="E384" s="17">
+        <v>179.0</v>
+      </c>
+      <c r="F384" s="15">
+        <v>1</v>
+      </c>
+      <c r="G384" s="18">
+        <v>179.0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" customHeight="1" ht="130">
+      <c r="A385" s="15">
+        <v>376</v>
+      </c>
+      <c r="B385" s="6"/>
+      <c r="C385" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="D385" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="E385" s="17">
+        <v>438.0</v>
+      </c>
+      <c r="F385" s="15">
+        <v>1</v>
+      </c>
+      <c r="G385" s="18">
+        <v>438.0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" customHeight="1" ht="130">
+      <c r="A386" s="15">
+        <v>377</v>
+      </c>
+      <c r="B386" s="6"/>
+      <c r="C386" s="16" t="s">
+        <v>566</v>
+      </c>
+      <c r="D386" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="E386" s="17">
+        <v>438.0</v>
+      </c>
+      <c r="F386" s="15">
+        <v>1</v>
+      </c>
+      <c r="G386" s="18">
+        <v>438.0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" customHeight="1" ht="130">
+      <c r="A387" s="15">
+        <v>378</v>
+      </c>
+      <c r="B387" s="6"/>
+      <c r="C387" s="16" t="s">
+        <v>567</v>
+      </c>
+      <c r="D387" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="E387" s="17">
+        <v>438.0</v>
+      </c>
+      <c r="F387" s="15">
+        <v>1</v>
+      </c>
+      <c r="G387" s="18">
+        <v>438.0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" customHeight="1" ht="130">
+      <c r="A388" s="15">
+        <v>379</v>
+      </c>
+      <c r="B388" s="6"/>
+      <c r="C388" s="16" t="s">
+        <v>568</v>
+      </c>
+      <c r="D388" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="E388" s="17">
+        <v>438.0</v>
+      </c>
+      <c r="F388" s="15">
+        <v>1</v>
+      </c>
+      <c r="G388" s="18">
+        <v>438.0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" customHeight="1" ht="130">
+      <c r="A389" s="15">
+        <v>380</v>
+      </c>
+      <c r="B389" s="6"/>
+      <c r="C389" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="D389" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="E389" s="17">
+        <v>438.0</v>
+      </c>
+      <c r="F389" s="15">
+        <v>1</v>
+      </c>
+      <c r="G389" s="18">
+        <v>438.0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9">
+      <c r="D390" s="16"/>
+      <c r="E390" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.039370078740157" right="0.039370078740157" top="0.74803149606299" bottom="0.74803149606299" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>