--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -17,1943 +17,3958 @@
   <Default Extension="www" ContentType="application/octet-stream"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1136">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>ШтрихКод</t>
   </si>
   <si>
     <t>Характеристики</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>5800000023003</t>
+    <t>5800000024806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мышка" (войлок), 6,5xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000024553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мишка" (стекло), 5,5x5xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000024550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Машина" (стекло), 14x6xH7 см
+</t>
+  </si>
+  <si>
+    <t>5800000024544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Клубника" (стекло), D7xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000024538</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Инжир" (стекло), 8x7xH8,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000024514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Луковка" (стекло), D8xH8 см
+</t>
+  </si>
+  <si>
+    <t>5800000024467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D7,5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000024466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D6xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000024458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D5xH17 см
+</t>
+  </si>
+  <si>
+    <t>5800000024457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Луковка" (стекло), D10xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000024456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D6,5xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000024443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D8xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000024440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Алмаз" (стекло), D9xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000024436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D8xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000024435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Олива" (стекло), D8xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000024428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мыльные пузыри" (стекло), 13x13xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000024422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D8 см
+</t>
+  </si>
+  <si>
+    <t>5800000024420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D10 см
+</t>
+  </si>
+  <si>
+    <t>5800000024417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D8xH26,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000024413</t>
+  </si>
+  <si>
+    <t>5800000024405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло, флок), D10 см
+</t>
+  </si>
+  <si>
+    <t>5800000024391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Птичка" (стекло), 11x4xH6 см
+</t>
+  </si>
+  <si>
+    <t>5800000024384</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Воздушный Шар" (стекло), D10xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000024383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Воздушный Шар" (стекло), D15xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000024368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D8xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000024367</t>
+  </si>
+  <si>
+    <t>5800000024366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Домик" (стекло), 7x7xH9 см
+</t>
+  </si>
+  <si>
+    <t>5800000024358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D7xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000024357</t>
+  </si>
+  <si>
+    <t>5800000024356</t>
+  </si>
+  <si>
+    <t>5800000024355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D8xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000024290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Бант" (ткань), 19xH37 см
+</t>
+  </si>
+  <si>
+    <t>5800000024278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Бант" (ткань), 23xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000024273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Бант" (войлок), 13xH14 см
+</t>
+  </si>
+  <si>
+    <t>5800000023993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Подвеска", (акрил), H27 см
+</t>
+  </si>
+  <si>
+    <t>5800000023771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Капля" (стекло), D7xH10,5
+</t>
+  </si>
+  <si>
+    <t>5800000023770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Олива" (стекло), D6xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000023763</t>
+  </si>
+  <si>
+    <t>5800000023720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Сосулька" (стекло), D3xH32 см
+</t>
+  </si>
+  <si>
+    <t>5800000023719</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Сосулька" (стекло), D3xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000023709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шишка" (стекло), D12xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000023613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Сосулька" (стекло), D4xH28,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000023608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Капля" (стекло), D10xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000023607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Капля" (стекло), D10xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000023579</t>
+  </si>
+  <si>
+    <t>5800000023578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Калабаш" (стекло), D6xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000023545</t>
+  </si>
+  <si>
+    <t>5800000023490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шишка" (стекло), D5,5xH13,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022805</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Барашек" (войлок), 9,5x6xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000022804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Барашек" (войлок), 8x5,5xH14 см
+</t>
+  </si>
+  <si>
+    <t>5800000022802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Козлик" (войлок), 8x4,5xH13,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Барашек" (войлок), 8x5xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000022796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Лиса" (войлок), 10x7xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000022795</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Енот" (войлок), 9x8xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000022791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Собака" (войлок), 8x7xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Кот с рыбой" (войлок), 9x6xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000022784</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Барашек" (войлок), 7x6xH11 см
+</t>
+  </si>
+  <si>
+    <t>5800000022783</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Енот" (войлок), 7x5,5xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000022782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Лис" (войлок), 7x5xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000022780</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Кошка" (войлок), 6,5x6xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000022777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Лиса" (войлок), 7,5x5,5xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022628</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Бант" (ткань, пластик), 35xH40 см
+</t>
+  </si>
+  <si>
+    <t>5800000023082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000023081</t>
+  </si>
+  <si>
+    <t>5800000023077</t>
+  </si>
+  <si>
+    <t>5800000023059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Желудь" (стекло), D15xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000023058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шишка" (стекло), 10xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000023057</t>
   </si>
   <si>
     <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D15 см
 </t>
   </si>
   <si>
-    <t>5800000023002</t>
-[...29 lines deleted...]
-    <t>5800000022983</t>
+    <t>5800000023051</t>
   </si>
   <si>
     <t xml:space="preserve">Елочная игрушка "Шар" (стекло), D13 см
 </t>
   </si>
   <si>
-    <t>5800000022981</t>
-[...410 lines deleted...]
-    <t xml:space="preserve">Кашпо "Олень" (металл), 25x16xH27,5 см
+    <t>5800000023050</t>
+  </si>
+  <si>
+    <t>5800000023046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Луковка" (стекло), H16 см
+</t>
+  </si>
+  <si>
+    <t>5800000023045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Луковка" (стекло), H14 см
+</t>
+  </si>
+  <si>
+    <t>5800000023043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Елка" (дерево),
+</t>
+  </si>
+  <si>
+    <t>5800000023042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Звезда" (дерево),
+</t>
+  </si>
+  <si>
+    <t>5800000023039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Ангел" (дерево),
+</t>
+  </si>
+  <si>
+    <t>5800000023023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (пластик, стекло), D10 см
+</t>
+  </si>
+  <si>
+    <t>5800000023022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (пластик, стекло), D7 см
+</t>
+  </si>
+  <si>
+    <t>5800000023015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Глаз" (ткань, стекло), 13xH7 см
+</t>
+  </si>
+  <si>
+    <t>5800000023014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Леопард" (ткань, стекло), 15xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000023005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (пластик), D10 см
+</t>
+  </si>
+  <si>
+    <t>5800000022933</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Сосулька" (пластик, стекло), D2,5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000022932</t>
+  </si>
+  <si>
+    <t>5800000022931</t>
+  </si>
+  <si>
+    <t>5800000022930</t>
+  </si>
+  <si>
+    <t>5800000022287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Кольцо" (бамбук), D40 см
+</t>
+  </si>
+  <si>
+    <t>5800000022169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Конфета" (пластик), 40x7xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000022168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Конфета" (пластик), 30x4xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000022160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Звезда" (пластик), 22x5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000022103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Снежинка" (пластик), 50xH50 см
+</t>
+  </si>
+  <si>
+    <t>5800000022102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (пластик, иск. мех), D21 см
+</t>
+  </si>
+  <si>
+    <t>5800000022003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мишка" (полирезин), 4,5x3,5xH9,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мальчик с собакой" (полирезин), 5,5x4xH11,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Девочка с яблоками" (полирезин), 5,5x4,5xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000022000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мальчик" (полирезин), 7x5xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000021999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Девочка с муфточкой" (полирезин), 5,5x5,5xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000021997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мальчик с подарками" (полирезин), 5,5x4xH11,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000021996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Мальчик на лошадке" (полирезин), 9x4,5xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000021994</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Гусь с барабаном" (полирезин), 7x4xH11 см
+</t>
+  </si>
+  <si>
+    <t>5800000021929</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Звезда" (пластик), 29xH29 см
+</t>
+  </si>
+  <si>
+    <t>5800000021927</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Олива" (пластик), D12xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000021906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар" (пластик), D12 см
+</t>
+  </si>
+  <si>
+    <t>5800000021891</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Шар ягодный" (пластик, флок), D10 см
+</t>
+  </si>
+  <si>
+    <t>5800000021887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Звезда" (пластик), 32x8xH32 см
+</t>
+  </si>
+  <si>
+    <t>5800000021886</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елочная игрушка "Гриб" (пластик), D10xH13,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000027303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий - Сумка" (керамика), 18x9xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000027302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий - Сумка" (керамика), 19x8,5xH24,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000027297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D18xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000027296</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D20,5xH36 см
+</t>
+  </si>
+  <si>
+    <t>5800000027295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D19xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000027294</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D19xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000027288</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Винтажный синий" (керамика), 20x9xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000027287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Винтажный синий" (керамика), 25x10,5xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000027286</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Винтажный синий" (керамика), 18,5x9xH29 см
+</t>
+  </si>
+  <si>
+    <t>5800000027285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Винтажный синий" (керамика), 18,5x12,5xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000027284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Винтажный синий" (керамика), 22x13xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000027282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Канареечный" (керамика), D23,5xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000027281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Канареечный" (керамика), D21xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000027279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Канареечный" (керамика), D21xH35 см
+</t>
+  </si>
+  <si>
+    <t>5800000027278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Канареечный" (керамика), D25xH39 см, с крышкой
+</t>
+  </si>
+  <si>
+    <t>5800000026586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (керамика), D17xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (керамика), D16,5xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000026625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (керамика), D19xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000026623</t>
+  </si>
+  <si>
+    <t>5800000026621</t>
+  </si>
+  <si>
+    <t>5800000026602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Вельвет" (керамика), D20xH16,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Вельвет" (керамика), D19xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026596</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Карамель" (керамика), D17xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000026595</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Карамель" (керамика), D17xH21,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Карамель" (керамика), D13,5xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Карамель" (керамика), D14xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026591</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Металлик" (керамика), D17xH14,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026590</t>
+  </si>
+  <si>
+    <t>5800000026436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D18xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D15,5xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000026434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D16,5xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D14,5xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D18xH18 см
+</t>
+  </si>
+  <si>
+    <t>5800000026429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D15xH28,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Арт" (керамика), 29x16,5xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000026426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Гриб" (керамика), 17x14xH26,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша "Феерия - Гриб" (керамика), 18,5x19,5xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000026419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Флора" (керамика), D13,5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000026417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Арт" (керамика), D14xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000026415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Сумка" (керамика), 17x11xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000026414</t>
+  </si>
+  <si>
+    <t>5800000026413</t>
+  </si>
+  <si>
+    <t>5800000026412</t>
+  </si>
+  <si>
+    <t>5800000026387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D8,5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000026386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D9xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D14,5xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000026384</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D10xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Прованс" (керамика), D8xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D14,5xH31,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D17xH47 см
+</t>
+  </si>
+  <si>
+    <t>5800000026448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D25,5xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D30,5xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026446</t>
+  </si>
+  <si>
+    <t>5800000026445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D31xH29 см
+</t>
+  </si>
+  <si>
+    <t>5800000026444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D19xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000026443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Ваби-саби" (керамика), D24xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Букет" (керамика), D17xH24,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026441</t>
+  </si>
+  <si>
+    <t>5800000026440</t>
+  </si>
+  <si>
+    <t>5800000026439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Букет" (керамика), D21xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026438</t>
+  </si>
+  <si>
+    <t>5800000026437</t>
+  </si>
+  <si>
+    <t>5800000026369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Металлик" (керамика), D19xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Металлик" (керамика), D33xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000026367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Металлик" (керамика), D20xH43 см
+</t>
+  </si>
+  <si>
+    <t>5800000026366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Металлик" (керамика), D19,5xH34 см
+</t>
+  </si>
+  <si>
+    <t>5800000026365</t>
+  </si>
+  <si>
+    <t>5800000026364</t>
+  </si>
+  <si>
+    <t>5800000026363</t>
+  </si>
+  <si>
+    <t>5800000026362</t>
+  </si>
+  <si>
+    <t>5800000020377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Винтажный синий" (керамика), 18,5x9xH18 см
+</t>
+  </si>
+  <si>
+    <t>4660250364893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Шинуазри Королевский синий" (керамика), D18xH36,5 см, с крышкой
+</t>
+  </si>
+  <si>
+    <t>5800000022495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Узор" (металл), 18x15xH42 см
+</t>
+  </si>
+  <si>
+    <t>5800000022494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Узор" (металл), 16,5x14,5xH33 см
+</t>
+  </si>
+  <si>
+    <t>5800000022493</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Узор" (металл), 30x7,5xH34 см
+</t>
+  </si>
+  <si>
+    <t>5800000022492</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Узор" (металл), 28x6xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000022491</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Цветок" (металл), 26xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000022490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Цветок" (металл), 20xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000022478</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Сатин" (металл), 31,5x14,5xH39,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Сатин" (металл), 22x18xH44 см
+</t>
+  </si>
+  <si>
+    <t>5800000022474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кассиопея" (металл), 44x14xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000022473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кассиопея" (металл), 27x9xH41 см
+</t>
+  </si>
+  <si>
+    <t>5800000022469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Винтаж" (металл), 41x11xH23 см
+</t>
+  </si>
+  <si>
+    <t>5800000022464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кассиопея" (металл), D21xH41,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кассиопея" (металл), D17xH31,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кассиопея" (металл), D30,5xH75 см
+</t>
+  </si>
+  <si>
+    <t>5800000022460</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Винтаж" (металл), 21x12xH33 см
+</t>
+  </si>
+  <si>
+    <t>5800000022459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Винтаж" (металл), 30x9xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000022453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лофт" (металл), 49,5x8xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000022452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лофт" (металл), 40x6,5xH19,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лофт" (металл), 19x10xH39 см
+</t>
+  </si>
+  <si>
+    <t>5800000022450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лофт" (металл), 17x10xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000022448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лофт" (металл), 14,5x6,5xH27,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D13xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000026584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D19xH19 см - D13xH13 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026583</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D22xH20 см - D15xH15,5 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D15xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026581</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D20xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D19xH21 см - D12xH13,5 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), D12xH13,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), 23x13xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000026576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Пастель" (керамика), D20xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Металлик" (керамика), D16xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000026574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), 28x10xH8 см
+</t>
+  </si>
+  <si>
+    <t>5800000026573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), 23x10xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000026572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Прованс" (керамика), D13xH11 см
+</t>
+  </si>
+  <si>
+    <t>5800000026571</t>
+  </si>
+  <si>
+    <t>5800000026569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Металлик" (керамика), D12,5xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026567</t>
+  </si>
+  <si>
+    <t>5800000026629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Притяжение" (керамика), 30,5x11xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000026620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Ракушка" (керамика), 18,5x10,5xH8 см
+</t>
+  </si>
+  <si>
+    <t>5800000026619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Ракушка" (керамика), 35x14,5xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000026618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Лодка" (керамика), 15,5x30xH14,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Вельвет" (керамика), 26,5x11xH9 см
+</t>
+  </si>
+  <si>
+    <t>5800000026600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Вельвет" (керамика), 30,5x13xH11 см
+</t>
+  </si>
+  <si>
+    <t>5800000026598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Вельвет" (керамика), D18xH8 см
+</t>
+  </si>
+  <si>
+    <t>5800000026597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Вельвет" (керамика), D24,5xH9 см
+</t>
+  </si>
+  <si>
+    <t>5800000026592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Карамель" (керамика), 17,5x10,5xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000026589</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Металлик" (керамика), D16xH7 см
+</t>
+  </si>
+  <si>
+    <t>5800000026588</t>
+  </si>
+  <si>
+    <t>5800000026587</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Притяжение" (керамика), D16xH7 см
+</t>
+  </si>
+  <si>
+    <t>5800000026516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), 20,5xH40 см
+</t>
+  </si>
+  <si>
+    <t>5800000026515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), 31xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Узор" (стекло), D17xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000026338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Узор" (стекло), D15xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), D17xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (стекло), D20xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000026514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Кристалл" (стекло), D20xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000026337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D14xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Эллипс" (стекло), D23xH50 см
+</t>
+  </si>
+  <si>
+    <t>5800000026310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Эллипс" (стекло), D20xH40 см
+</t>
+  </si>
+  <si>
+    <t>5800000026309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Эллипс" (стекло), D16xH35 см
+</t>
+  </si>
+  <si>
+    <t>5800000026308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Эллипс" (стекло), D15xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000025738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Шинуазри Королевский синий" (керамика), D20xH26 см - D12xH16 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025737</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Шинуазри Королевский синий" (керамика), D18xH25 см - D12xH16 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Шинуазри Королевский синий" (керамика), D19xH25 см - D14,5xH15 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019080123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D20xH22 см
+</t>
+  </si>
+  <si>
+    <t>5500018674500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза (стекло), D19xH22 см
+</t>
+  </si>
+  <si>
+    <t>4660250369461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), 19,5x7xH9,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000016890</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо (керамика), 25x10xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000022505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо с ручками (металл), 17x16xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000022462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо "Кассиопея" (металл), D27xH25,5 см
 </t>
   </si>
   <si>
     <t>4607032937548</t>
   </si>
   <si>
     <t xml:space="preserve">Ваза "Трубка" (стекло), D5хH16cм
 </t>
   </si>
   <si>
-    <t>5800000021348</t>
-[...121 lines deleted...]
-    <t xml:space="preserve">Шкатулка "Макаронс Зефирка" (фарфор), D12xH8 см
+    <t>5800000026533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Флора" (стекло), D18xH29 см
+</t>
+  </si>
+  <si>
+    <t>5800000026532</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Флора" (стекло), D22xH26,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026531</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D24xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000026530</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D18,5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000026529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (стекло), D21xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Волна" (стекло), D17,5xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026527</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D14xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000026526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D12xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026525</t>
+  </si>
+  <si>
+    <t>5800000026524</t>
+  </si>
+  <si>
+    <t>5800000026523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D16xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D22xH35,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Янтарь" (стекло), D20,5xH18,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Янтарь" (стекло), D25xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Янтарь" (стекло), D15xH34 см
+</t>
+  </si>
+  <si>
+    <t>5800000026518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D17xH35 см
+</t>
+  </si>
+  <si>
+    <t>5800000026517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D17xH21 см
+</t>
+  </si>
+  <si>
+    <t>5800000026374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Соты" (стекло), D16xH33 см
+</t>
+  </si>
+  <si>
+    <t>5800000026373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Соты" (стекло), D17xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Лимон" (стекло), D21,5xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026360</t>
+  </si>
+  <si>
+    <t>5800000026359</t>
+  </si>
+  <si>
+    <t>5800000026358</t>
+  </si>
+  <si>
+    <t>5800000026357</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D18xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000026356</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Елка" (стекло), D15xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000026355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Елка" (стекло), D12xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000026352</t>
+  </si>
+  <si>
+    <t>5800000026351</t>
+  </si>
+  <si>
+    <t>5800000026350</t>
+  </si>
+  <si>
+    <t>5800000026349</t>
+  </si>
+  <si>
+    <t>5800000026347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), D18xH40 см
+</t>
+  </si>
+  <si>
+    <t>5800000026346</t>
+  </si>
+  <si>
+    <t>5800000026341</t>
+  </si>
+  <si>
+    <t>5800000026340</t>
+  </si>
+  <si>
+    <t>5800000026332</t>
+  </si>
+  <si>
+    <t>5800000026329</t>
+  </si>
+  <si>
+    <t>5800000026328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D18xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026327</t>
+  </si>
+  <si>
+    <t>5800000026326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D22xH25 см
+</t>
+  </si>
+  <si>
+    <t>5800000026325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D23xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000026324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D22xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000026381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Ромашка" (стекло), D16xH15,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Ромашка" (стекло), D19,5xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Феерия - Ромашка" (стекло), D16xH16 см
+</t>
+  </si>
+  <si>
+    <t>5800000026378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бриз" (стекло), D19xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000026377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бриз" (стекло), D20xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026376</t>
+  </si>
+  <si>
+    <t>5800000026375</t>
+  </si>
+  <si>
+    <t>5800000026335</t>
+  </si>
+  <si>
+    <t>5800000026334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D20xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D24xH35 см
+</t>
+  </si>
+  <si>
+    <t>5800000026322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D21xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000026321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D25xH31,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бутон" (стекло), D21xH24,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026319</t>
+  </si>
+  <si>
+    <t>5800000026318</t>
+  </si>
+  <si>
+    <t>5800000026317</t>
+  </si>
+  <si>
+    <t>5800000026316</t>
+  </si>
+  <si>
+    <t>5800000026315</t>
+  </si>
+  <si>
+    <t>5800000026314</t>
+  </si>
+  <si>
+    <t>5800000026313</t>
+  </si>
+  <si>
+    <t>5800000026312</t>
+  </si>
+  <si>
+    <t>5800000026304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), H50 см
+</t>
+  </si>
+  <si>
+    <t>5800000026303</t>
+  </si>
+  <si>
+    <t>5800000026053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D18xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Мурано" (стекло), D17,5xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000026049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Сфера" (стекло), D28xH36 см
+</t>
+  </si>
+  <si>
+    <t>5800000026048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Сфера" (стекло), D23xH29,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Елка" (стекло), D15xH32 см
+</t>
+  </si>
+  <si>
+    <t>5800000026039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Тюльпан" (стекло), D15,5xH30,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Тюльпан" (стекло), D14,5xH22,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бриз" (стекло), D14,5xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000026035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бриз" (стекло), D9xH18,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026033</t>
+  </si>
+  <si>
+    <t>5800000026032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Бриз" (стекло), D9xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000025428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Лед" (стекло), D15xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000025427</t>
+  </si>
+  <si>
+    <t>5800000025410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ваза "Марс" (стекло), D24,5xH27,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000020741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо PLANTA VITA "Вазон. Урбаника/ Коричневый матовый" (пластик), D12,5xH11 см, с поддоном
+</t>
+  </si>
+  <si>
+    <t>5800000020740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо PLANTA VITA "Вазон. Урбаника/ Коричневый матовый" (пластик), D10xH9 см, с поддоном
+</t>
+  </si>
+  <si>
+    <t>5800000026607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная (керамика), D23xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000026420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Ракушка" (керамика), 22x17,5xH9,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Тыква" (металл), 26x23xH3,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022497</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подставка декоративная "Лист" (металл), 40x16,5xH6 см
+</t>
+  </si>
+  <si>
+    <t>5800000022496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подставка декоративная "Лист" (металл), 39x27xH4 см
+</t>
+  </si>
+  <si>
+    <t>5800000022489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Цветок" (металл), D33xH7,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022488</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Цветок" (металл), D25xH7,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Рыба" (металл), 74x46xH2,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Рыба" (металл), 53x32xH2,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022485</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Рыба" (металл), 32x20xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000022484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подставка декоративная трехуровневая (металл), D30xH60 см
+</t>
+  </si>
+  <si>
+    <t>5800000022476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное "Сатин" (металл), 52,5x12xH4 см
+</t>
+  </si>
+  <si>
+    <t>5800000022475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подставка декоративная "Кассиопея" (металл), D16xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000022472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подставка декоративная на ножке "Винтаж" (металл), D29xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Кассиопея" (металл), 46x18,5xH14,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чаша декоративная "Винтаж" (металл), 42x15xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000015779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Блюдо декоративное на ножке "Арт" (керамика), 25x17,5xH12 см
 </t>
   </si>
   <si>
     <t>2000107333610</t>
   </si>
   <si>
     <t xml:space="preserve">Шкатулка "Макаронс Тиффани" (фарфор), D12xH8 см
 </t>
   </si>
   <si>
-    <t>5500019110571</t>
-[...398 lines deleted...]
-    <t>5800000026647</t>
+    <t>5800000027856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (ива), 30x18xH10/34 см, 23x12xH9/32 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027855</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (ива), D33xH12 см, D18xH11 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (ива), 30x25xH17 см - 16x12xH13 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025948</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (ива), 34x19xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000025947</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кашпо плетеное (ива), 45x22xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000026454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Тыква" (керамика), D16xH12,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Тыква" (керамика), D20,5xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000022498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Леопард" (металл), 49x10xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000022483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сани" (металл), 33x14xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000022481</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (металл), 35,5x23xH42 см
+</t>
+  </si>
+  <si>
+    <t>5800000022467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (металл), 20x5xH31,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000026682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Эхинопс", H83 см
+</t>
+  </si>
+  <si>
+    <t>5800000026681</t>
+  </si>
+  <si>
+    <t>5800000026678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Скабиоза", H60 см
+</t>
+  </si>
+  <si>
+    <t>5800000026677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Пеларгония", H100 см
+</t>
+  </si>
+  <si>
+    <t>5800000026659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Пион", H70 см
+</t>
+  </si>
+  <si>
+    <t>5800000026656</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Ромашка", H63 см
+</t>
+  </si>
+  <si>
+    <t>5800000026655</t>
+  </si>
+  <si>
+    <t>5800000026654</t>
+  </si>
+  <si>
+    <t>5800000026510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Подсолнух", H63 см, с силиконовым покрытием
+</t>
+  </si>
+  <si>
+    <t>5800000026475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Подсолнух", H82 см
+</t>
+  </si>
+  <si>
+    <t>5800000026472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Роза кустовая", H66 см
+</t>
+  </si>
+  <si>
+    <t>5800000026470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Георгина", H65 см
+</t>
+  </si>
+  <si>
+    <t>5800000026466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Дельфиниум", H95 см
+</t>
+  </si>
+  <si>
+    <t>5800000026465</t>
+  </si>
+  <si>
+    <t>5800000026464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Роза кустовая", H67 см
+</t>
+  </si>
+  <si>
+    <t>5800000026463</t>
+  </si>
+  <si>
+    <t>5800000026462</t>
+  </si>
+  <si>
+    <t>5800000026461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Георгина", H69 см
+</t>
+  </si>
+  <si>
+    <t>5800000026460</t>
+  </si>
+  <si>
+    <t>5800000026459</t>
+  </si>
+  <si>
+    <t>5800000026458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цветок искусственный "Хризантема", H65 см
+</t>
+  </si>
+  <si>
+    <t>5800000027746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная (пластик), H43 см
+</t>
+  </si>
+  <si>
+    <t>5800000026679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Береза с почками", H133 см
+</t>
+  </si>
+  <si>
+    <t>5800000026676</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная с ягодами, H90 см
+</t>
+  </si>
+  <si>
+    <t>5800000026675</t>
+  </si>
+  <si>
+    <t>5800000026674</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Гранат", H80 см
+</t>
+  </si>
+  <si>
+    <t>5800000026673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная с тыквами, H83 см
+</t>
+  </si>
+  <si>
+    <t>5800000026672</t>
+  </si>
+  <si>
+    <t>5800000026671</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Рускус", H110 см
+</t>
+  </si>
+  <si>
+    <t>5800000026668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Эвкалипт", H74
+</t>
+  </si>
+  <si>
+    <t>5800000026667</t>
+  </si>
+  <si>
+    <t>5800000026666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Осенняя", H75 см
+</t>
+  </si>
+  <si>
+    <t>5800000026664</t>
+  </si>
+  <si>
+    <t>5800000026662</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Осенняя", H73 см
+</t>
+  </si>
+  <si>
+    <t>5800000026661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Осенняя", H83 см
+</t>
+  </si>
+  <si>
+    <t>5800000026658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Осенняя", H93 см
+</t>
+  </si>
+  <si>
+    <t>5800000026657</t>
+  </si>
+  <si>
+    <t>5800000026653</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Клен", H125 см
+</t>
+  </si>
+  <si>
+    <t>5800000026506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Папоротник", H100 см
+</t>
+  </si>
+  <si>
+    <t>5800000026505</t>
+  </si>
+  <si>
+    <t>5800000026504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Рускус", H100 см
+</t>
+  </si>
+  <si>
+    <t>5800000026503</t>
+  </si>
+  <si>
+    <t>5800000026501</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Мандарин", H73 см
+</t>
+  </si>
+  <si>
+    <t>5800000026500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Яблоко", H73 см
+</t>
+  </si>
+  <si>
+    <t>5800000026499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Кизил", H145 см
+</t>
+  </si>
+  <si>
+    <t>5800000026498</t>
+  </si>
+  <si>
+    <t>5800000026497</t>
+  </si>
+  <si>
+    <t>5800000026495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Гранат", H86 см
+</t>
+  </si>
+  <si>
+    <t>5800000026494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Лимон", H86 см
+</t>
+  </si>
+  <si>
+    <t>5800000026467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная "Яблоня", H108 см
+</t>
+  </si>
+  <si>
+    <t>5800000025002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H35 см
+</t>
+  </si>
+  <si>
+    <t>5800000025001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H54 см
+</t>
+  </si>
+  <si>
+    <t>5800000023811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H66 см
+</t>
+  </si>
+  <si>
+    <t>5800000023810</t>
+  </si>
+  <si>
+    <t>5800000023805</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная заснеженная (пластик), H66 см
+</t>
+  </si>
+  <si>
+    <t>5800000023804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная заснеженная (пластик), H44 см
+</t>
+  </si>
+  <si>
+    <t>5800000022659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), 19x8xH76 см
+</t>
+  </si>
+  <si>
+    <t>5800000022658</t>
+  </si>
+  <si>
+    <t>5800000022654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H70 см
+</t>
+  </si>
+  <si>
+    <t>5800000022642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная (пластик, ткань), 17x8xH58 см
+</t>
+  </si>
+  <si>
+    <t>5800000022051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H81 см
+</t>
+  </si>
+  <si>
+    <t>5800000022049</t>
+  </si>
+  <si>
+    <t>5800000021914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная с глиттером (пластик), H73 см
+</t>
+  </si>
+  <si>
+    <t>5800000021912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная (пластик), H60 см
+</t>
+  </si>
+  <si>
+    <t>5800000021896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная (пластик, флок), 25xH65 см
+</t>
+  </si>
+  <si>
+    <t>5800000021890</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик, флок), H70 см
+</t>
+  </si>
+  <si>
+    <t>5800000021863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ветка искусственная ягодная (пластик), H75 см
+</t>
+  </si>
+  <si>
+    <t>5800000026680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Растение искусственное ампельное "Аспарагус", H138 см
+</t>
+  </si>
+  <si>
+    <t>5800000023827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гирлянда искусственная еловая (ПЭ), 180 см
+</t>
+  </si>
+  <si>
+    <t>5800000023826</t>
+  </si>
+  <si>
+    <t>5800000022105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гирлянда искусственная (пластик), 130 см
+</t>
+  </si>
+  <si>
+    <t>5800000021892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гирлянда искусственная ягодная (пластик, флок), 150 см
+</t>
+  </si>
+  <si>
+    <t>5800000021874</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гирлянда искусственная "Дольки апельсина" (пластик), 180 см
+</t>
+  </si>
+  <si>
+    <t>5800000025004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Дед Мороз" (полирезин), 35x27xH78 см
+</t>
+  </si>
+  <si>
+    <t>5800000024311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сова" (пластик, иск. мех), 14x14xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000024309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сова" (пластик, иск. мех), 13x13xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000024308</t>
+  </si>
+  <si>
+    <t>5800000024306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сова" (пластик, иск. мех), 20x17xH39 см
+</t>
+  </si>
+  <si>
+    <t>5800000024304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сова" (пластик, иск. мех)16x18xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000024302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сова" (пластик, иск. мех), 14x14xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000024300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Сова" (пластик, иск. мех), 11x10xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000024291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (ткань), 13x10xH57 см
+</t>
+  </si>
+  <si>
+    <t>5800000024287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Мышка" (пластик, ткань), 7x7xH17 см
+</t>
+  </si>
+  <si>
+    <t>5800000024282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Гусь на лыжах" (пластик, ткань), 10,5x6xH12 см
+</t>
+  </si>
+  <si>
+    <t>5800000024280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Бык" (пластик, иск. мех), 26x14xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000024268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Щелкунчик" (полирезин), 37x33xH127 см
+</t>
+  </si>
+  <si>
+    <t>5800000024267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Щелкунчик" (полирезин), 36x27xH124 см
+</t>
+  </si>
+  <si>
+    <t>5800000024266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Щелкунчик" (полирезин), 38x45xH157 см
+</t>
+  </si>
+  <si>
+    <t>5800000024263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Дед Мороз" (полирезин), 52x40xH126 см
+</t>
+  </si>
+  <si>
+    <t>5800000024261</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лев" (полирезин), 43x24xH55 см
+</t>
+  </si>
+  <si>
+    <t>5800000024260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Артишок" (полирезин), D16xH31 см
+</t>
+  </si>
+  <si>
+    <t>5800000024259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (полирезин), 70x20xH65 см
+</t>
+  </si>
+  <si>
+    <t>5800000024258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (полирезин), 57x26xH74 см
+</t>
+  </si>
+  <si>
+    <t>5800000024257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (полирезин), 74x36xH67 см
+</t>
+  </si>
+  <si>
+    <t>5800000022645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, войлок), 35x26xH50 см
+</t>
+  </si>
+  <si>
+    <t>5800000023075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (дерево), 27x10xH44 см
+</t>
+  </si>
+  <si>
+    <t>5800000023074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (дерево), 19x9xH34 см
+</t>
+  </si>
+  <si>
+    <t>5800000023072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (дерево), 38x8xH40 см
+</t>
+  </si>
+  <si>
+    <t>5800000023065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Елка" (дерево), 16x7xH45 см
+</t>
+  </si>
+  <si>
+    <t>5800000023064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Елка" (дерево), 12x6xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000023063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (металл), 22x6xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000023062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (металл), 25x8xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000023060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Елка" (металл), 20x8xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000023034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (дерево), 23xH30 см
+</t>
+  </si>
+  <si>
+    <t>5800000022113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, иск. мех), 66x38xH85 см
+</t>
+  </si>
+  <si>
+    <t>5800000022112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, иск. мех), 78x25xH110 см
+</t>
+  </si>
+  <si>
+    <t>5800000022111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Барсук" (пластик, иск. мех), 53x18xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000022109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, иск. мех), 36x14xH52 см
+</t>
+  </si>
+  <si>
+    <t>5800000022108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Медведь" (пластик, иск. мех), 34x32xH65 см
+</t>
+  </si>
+  <si>
+    <t>5800000022107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Медведь" (пластик, иск. мех), 45x23xH38 см
+</t>
+  </si>
+  <si>
+    <t>5800000022096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Тыква" (пластик, ткань), D26xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000022095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Тыква" (пластик, ткань), D25xH18 см
+</t>
+  </si>
+  <si>
+    <t>5800000022033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олененок" (пластик, иск. мех), 24x17xH19 см
+</t>
+  </si>
+  <si>
+    <t>5800000022030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, иск. мех), 63x34xH75 см
+</t>
+  </si>
+  <si>
+    <t>5800000022028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, иск. мех), 83x40xH92 см
+</t>
+  </si>
+  <si>
+    <t>5800000022027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Олень" (пластик, иск. мех), 96x51xH119 см
+</t>
+  </si>
+  <si>
+    <t>5800000022025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (полирезин), 26,5x9xH38 см
+</t>
+  </si>
+  <si>
+    <t>5800000022024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (полирезин), 30,5x8xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000022022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Птица" (полирезин), 10,5x6,5xH13,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадь" (полирезин), 24,5x7,5xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000022009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадка-качалка" (полирезин), 18x4xH17,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Овца" (полирезин), 11,5x5xH10,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000022007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Баран" (полирезин), 11,5x5xH11 см
+</t>
+  </si>
+  <si>
+    <t>5800000022006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Семья" (полирезин), 12,5x10xH24 см
+</t>
+  </si>
+  <si>
+    <t>5800000022005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Молодая пара" (полирезин), 20x9,5xH27 см
+</t>
+  </si>
+  <si>
+    <t>5800000021991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лань и олененок" (полирезин), 18x8,5xH13 см
+</t>
+  </si>
+  <si>
+    <t>5800000021916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фигура "Лошадка-качалка" (пластик, бархат), 40x12,5xH36 см
+</t>
+  </si>
+  <si>
+    <t>5800000023061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Дом" (металл), 12x10xH22 см
+</t>
+  </si>
+  <si>
+    <t>5800000023816</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный еловый с шишками (пластик, ПЭ), D60 см
+</t>
+  </si>
+  <si>
+    <t>5800000023802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный ягодный (пластик), D65 см
+</t>
+  </si>
+  <si>
+    <t>5800000022048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный еловый, (ПЭ, дерево), D45 см
+</t>
+  </si>
+  <si>
+    <t>5800000022041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный ягодный (пластик), D66 см
+</t>
+  </si>
+  <si>
+    <t>5800000022040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный ягодный (пластик), D60 см
+</t>
+  </si>
+  <si>
+    <t>5800000021860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Венок искусственный ягодный (пластик), D50xH10 см
+</t>
+  </si>
+  <si>
+    <t>5800000021858</t>
+  </si>
+  <si>
+    <t>4660250369454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый "Новогодняя - Горох", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5500012599578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D49xH17/51 см - D35xH15/38 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>4606500324835</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 40x30xH15/45 см
+</t>
+  </si>
+  <si>
+    <t>4620036329409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D55xH20/51 см - D28xH13/31 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Шинуазри Королевский синий" (керамика), D10xH15 см
+</t>
+  </si>
+  <si>
+    <t>5800000027300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Шинуазри Королевский синий" (керамика), D11xH20 см
+</t>
+  </si>
+  <si>
+    <t>5800000022503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Дракон" (металл), 57x19xH26 см
+</t>
+  </si>
+  <si>
+    <t>5800000022471</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Винтаж" (металл), D10,5xH28 см
+</t>
+  </si>
+  <si>
+    <t>5800000022470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подсвечник "Винтаж" (металл), D10,5xH23,5 см
+</t>
+  </si>
+  <si>
+    <t>5800000027615</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая "Новогодняя", 56x56 см, 65 мкр, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027616</t>
+  </si>
+  <si>
+    <t>5800000027617</t>
+  </si>
+  <si>
+    <t>2000000000541</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 60 смx30 м, 40 г/м2, 0,6 кг
+</t>
+  </si>
+  <si>
+    <t>2000000000770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка матовая полупрозрачная, 80 смx28 м, 50 мкр
+</t>
+  </si>
+  <si>
+    <t>2000000000534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пленка прозрачная, 60 смx15 м, 45-50 mic, 0,3 кг
+</t>
+  </si>
+  <si>
+    <t>2000000000138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт белый, 70 смx100 м, 70 г/м2
+</t>
+  </si>
+  <si>
+    <t>5800000028403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага тишью "Гжель Фарфор", 84x50 см, 30 г/м2, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый "Новогодняя - Полоса", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага подарочная "Новогодняя - Елка", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027627</t>
+  </si>
+  <si>
+    <t>5800000027622</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага подарочная "Новогодняя - Снеговик", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага тишью "Перламутр", 50x70 см, 28 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027624</t>
+  </si>
+  <si>
+    <t>5800000027629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый "Новогодняя", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027625</t>
+  </si>
+  <si>
+    <t>5800000027628</t>
+  </si>
+  <si>
+    <t>5800000027630</t>
+  </si>
+  <si>
+    <t>5800000027621</t>
+  </si>
+  <si>
+    <t>5800000027631</t>
+  </si>
+  <si>
+    <t>5800000027623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага крафт бурый "Новогодняя - Пряник", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бумага подарочная "Новогодняя", 70x50 см, 80 г/м2, набор (20 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026635</t>
   </si>
   <si>
     <t xml:space="preserve">Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт)
 </t>
   </si>
   <si>
-    <t>5800000026646</t>
-[...863 lines deleted...]
-    <t>5800000026929</t>
+    <t>5800000027997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная "Градиент" (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией
+</t>
+  </si>
+  <si>
+    <t>5800000027913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка подарочная (картон), 23x12,5xH38 см, набор (10 шт), с ламинацией
+</t>
+  </si>
+  <si>
+    <t>5800000027917</t>
+  </si>
+  <si>
+    <t>5800000027914</t>
+  </si>
+  <si>
+    <t>5800000027915</t>
+  </si>
+  <si>
+    <t>4070652140252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субстрат Lechuza "Orchid Pon", 3 л
+</t>
+  </si>
+  <si>
+    <t>4070652140245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субстрат Lechuza "Terrapon", 12 л
+</t>
+  </si>
+  <si>
+    <t>4070652140221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субстрат Lechuza "Pon", 18 л
+</t>
+  </si>
+  <si>
+    <t>4070652140207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субстрат Lechuza "Pon", 6 л
+</t>
+  </si>
+  <si>
+    <t>4070652140191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Субстрат Lechuza "Pon", 3 л
+</t>
+  </si>
+  <si>
+    <t>5800000028419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас "Яблоневый сад Перламутр", 25 ммx50 м
+</t>
+  </si>
+  <si>
+    <t>5800000028418</t>
+  </si>
+  <si>
+    <t>5800000028412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас "Птичьи сказки Перламутр", 25 ммx50 м
+</t>
+  </si>
+  <si>
+    <t>5800000028407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас "Гжель Перламутр", 25 ммx50 м
+</t>
+  </si>
+  <si>
+    <t>5800000028406</t>
+  </si>
+  <si>
+    <t>5800000027583</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас "Жемчужина", 40 ммx10 ярд
+</t>
+  </si>
+  <si>
+    <t>5800000027582</t>
+  </si>
+  <si>
+    <t>5800000027581</t>
+  </si>
+  <si>
+    <t>5800000027606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента атлас, 25 ммx50 ярд, с золотой окантовкой
+</t>
+  </si>
+  <si>
+    <t>5800000027609</t>
+  </si>
+  <si>
+    <t>5800000027610</t>
+  </si>
+  <si>
+    <t>5800000027580</t>
+  </si>
+  <si>
+    <t>5800000027608</t>
+  </si>
+  <si>
+    <t>5800000027601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза, 40 ммx10 ярд, на леске
+</t>
+  </si>
+  <si>
+    <t>5800000027604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза "Звезды", 25 ммx20 ярд
+</t>
+  </si>
+  <si>
+    <t>5800000027592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске
+</t>
+  </si>
+  <si>
+    <t>5800000027594</t>
+  </si>
+  <si>
+    <t>5800000027597</t>
+  </si>
+  <si>
+    <t>5800000027591</t>
+  </si>
+  <si>
+    <t>5800000027588</t>
+  </si>
+  <si>
+    <t>5800000027595</t>
+  </si>
+  <si>
+    <t>5800000027599</t>
+  </si>
+  <si>
+    <t>5800000027593</t>
+  </si>
+  <si>
+    <t>5800000027590</t>
+  </si>
+  <si>
+    <t>5800000027600</t>
+  </si>
+  <si>
+    <t>5800000027602</t>
+  </si>
+  <si>
+    <t>5800000027587</t>
+  </si>
+  <si>
+    <t>5800000027603</t>
+  </si>
+  <si>
+    <t>5800000027596</t>
+  </si>
+  <si>
+    <t>5800000027589</t>
+  </si>
+  <si>
+    <t>5800000027613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента декоративная "Новогодняя - Шиммер", 25 ммx25 ярд, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента декоративная "Новогодняя - Шиммер", 40 ммx25 ярд, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027611</t>
+  </si>
+  <si>
+    <t>5800000028564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D80xH32/78 см - D46xH20/48 см, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000028562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 82x70xH33/75 см - 52x40xH21/50 см, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D42xH18/44 см - D28xH15/33 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D43xH18/43 см - D27xH14/32 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D38xH14/45 см - D27xH11/32 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 43x37xH15/46 см - 32x26xH11/32 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 45x36xH14/53 см
+</t>
+  </si>
+  <si>
+    <t>5800000027034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D44xH16/43 см - D30xH12/30 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 36x27xH15/54 см
+</t>
+  </si>
+  <si>
+    <t>5800000027032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D39xH18/50 см - D30xH15/40 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 46x38xH14/54 см - 28x22xH11/33 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D38xH15/37 см - D25xH10/26 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 35x29xH13,5/34 см, 30x24xH12/30 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D53xH41 см - D30xH32 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000027036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 30x23xH10/34 см, 26x18xH9/29 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026819</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D36xH18,5/48 см - D21xH13/28,5 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D40xH19/48 см - D24xH15/36 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026817</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 42x30xH19/48 см - 28x19xH15/36 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026816</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная "Кант" (ива), 28x24xH13/38 см, 23x18xH10/34 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000026815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная "Кант" (ива), D25xH12/37 см, D20xH11/32 см, набор (2 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025946</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D22xH17/35 см
+</t>
+  </si>
+  <si>
+    <t>5800000025944</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D27xH17/50 см - D18xH13/40 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 40x30xH18/42 см - 28x20xH13/29 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D40xH18/43 см - D25xH14/31 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025941</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D43xH27/62 см - D30xH22/50 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D37xH15/38 см - D24xH11/28 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 54x36xH13/40 см - 41x23xH10/28 см, набор (3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 43x36xH15/40 см - 28x20xH10/25 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D40xH15/45 см - D21xH9/27 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025956</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D90xH28/83 см - D34xH15/35 см, набор (8 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D56xH20/54 см - D27xH11/30 см, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000025954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 39x25xH10/50 см
+</t>
+  </si>
+  <si>
+    <t>5800000025953</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D29xH12/36 см
+</t>
+  </si>
+  <si>
+    <t>5800000025952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D35xH16/43 см
+</t>
+  </si>
+  <si>
+    <t>5800000025951</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 28x21xH23/40 см
+</t>
+  </si>
+  <si>
+    <t>5800000025950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 25x17xH12/40 см
+</t>
+  </si>
+  <si>
+    <t>5800000025949</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D19xH11/41 см
+</t>
+  </si>
+  <si>
+    <t>4606500318728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), D25xH14/52 см
+</t>
+  </si>
+  <si>
+    <t>4606500666331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 46x39xH14/42 см - 29x25xH10/28 см, набор (4 шт)
+</t>
+  </si>
+  <si>
+    <t>4606500318780</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Корзина плетеная (ива), 26x19xH12/46 см
+</t>
+  </si>
+  <si>
+    <t>5800000025614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Гортензия", D15-19 см
+</t>
+  </si>
+  <si>
+    <t>5800000025613</t>
+  </si>
+  <si>
+    <t>5800000025612</t>
+  </si>
+  <si>
+    <t>5800000021847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Аспарагус Умбилатус", H50-55 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000021846</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы "Ворсянка" H70 см, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000021842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы "Пальмовый лист", 27xH35/40-50 см
+</t>
+  </si>
+  <si>
+    <t>5800000021841</t>
+  </si>
+  <si>
+    <t>5800000021839</t>
+  </si>
+  <si>
+    <t>5800000021837</t>
+  </si>
+  <si>
+    <t>5800000021835</t>
+  </si>
+  <si>
+    <t>5800000021831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Амарант", H90-100 см, набор (5 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000021825</t>
+  </si>
+  <si>
+    <t>5800000021812</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Аспарагус", H90 см, 100 г
+</t>
+  </si>
+  <si>
+    <t>5800000021809</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы "Сорго", H60-70 см, набор (2-3 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000021806</t>
+  </si>
+  <si>
+    <t>5800000021805</t>
+  </si>
+  <si>
+    <t>5800000021804</t>
+  </si>
+  <si>
+    <t>5800000021803</t>
+  </si>
+  <si>
+    <t>5500018832913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы "Пальмовый лист", 30xH40/60 см
+</t>
+  </si>
+  <si>
+    <t>5500019202741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Папоротник", H45-50 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>5500019154673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы стабилизированные "Папоротник", H40-45 см, набор (10 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000016984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сухоцветы "Пшеница", H50-60 см, набор (60 шт)
+</t>
+  </si>
+  <si>
+    <t>5800000022276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шишки декоративные (дерево), набор (4 шт)
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;₽&quot;"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2043,11472 +4058,18942 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2vkxuqdmlt9k5k626x8n0notopvju7hm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbwcymcxevo4zz1b30n562j8f4bqgw3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ms4uylfvjwm5viqguaad59s1zm0hv1m4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dux378ydx3efhw4afvas6f8ldbt1ar6h5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y1w5hj16niiytwgab093ywn8rr5o5t4j6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0tr2jrpda6018qpuz1c2neeus9b81i3k7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9z7ms9j7xlp0t2h8huxrkrkh504uu3848.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kq391dxqy6onqo1a4kq1f0lsxu55v4e29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rzp5lu2j1lm5haddn0p16dwrscz094tu10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9pa2n7w116ap04qw7anjrw7zijyyc8g11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ar5far4smow7a5rsl9acg97wcpe75g12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mictbv80qyo9n0rb3sk4gt0net1gnah813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/azcdwcl9cg1ictd303cr2c37aqabkrwf14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sgjzo3lmm2t2wia13am992ttqym6a5hj15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hq3ftrvfpvlm7js0rf4rj9ev1rjc81v916.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wblfu35ew5s8jso244cmo1l5drb37wl917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/po9m6py0etyvd1emi736hyj4geb42hzn18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yysdqwpuzjm8n9tj33ye1e399hls04gs19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zft119865wkrj8nr8mzjz2e06lvsnt3n20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84xs1a5ixlol472a4ak8mavk2revqghe21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4hkcnq2ebuk1pjppheb9pu222dv4eqb422.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0zpinbm2hz2kgxbgpqeb1a026revwjcm23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p1tg2eiz0zjc56ysyg0fviuwsdcseewh24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzykrwi3zbjcp8vbfii3xaxerclgyeex25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s3i84qibug4ekg1h6uj0qi4jwyxktwwv26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/msdjipsbfigiscdkjpxjz632lgxjdxsr27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88zbuyjwllybh54mvpuohcvvrovp0y0e28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6x02xn5drdgtx9wso2ia02jxk4y1lhuz29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edx1ufs1t6w043nhvc6nq79ycrqmelvd30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/prfu40yc830n95yp2c8a82qu6aub4y2431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fctlg4bjoykmv4z39x5bvk9u7a6pvszq32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vanws4309m0xxm6ise191m933lzcnv4c33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z3nc1of0vtmvzus0rz7bcexeac92q2ww34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ulnvrfplakc3z5mt1gxirkr5q87ge0y35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bwue4rrtvdgqvf2t7vgs2uba041er7ok36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vn6i2x6lnq4p02p76ren90xt0rfc3mwv37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ewk841f724a1xthj2dt6n0tbq8atnedf38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6vsrvpbsqd1xrkdonq61esj3fetaqm39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rr511cp3pxoigfikcmn2jq8u2r2xlebm40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i3ae2olydso8ow195ibe6xf4q8jrcbn341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qoflhw6zfm70pq7ahwqaqdbnulw102oq42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jgp90v1xkwuh1wk4k4k02ioemgq7cofh43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mk7x00j5khaqz1darybiko5p0m1tyrxe44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tilrsu3pd1tdtez03r4nam86w00ztbyh45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tf7wlcok702qaenghl0tw9h7zloi5d1s46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qreumwe81ngrjsic2az2o8dwnt63sh3z47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9u021w617lq2gjzo1s4ks011nixlad4x48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/li0zjoj2mhwg3vjzs9u86nqa8r4d0i5w49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85br2gx85zzpz72telpuaih166khpqq250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75xmxwwax1cs9atf3hwuenrj6l39ofn51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ti57vhksh85zv70969k3rq30sm5lfv6n52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ajhs8gitssqmo4p77qq90p02wy322eu53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rxjzetx0xcoe0418k9sotvta3gwqk42p54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ij19ljruzda35cadl98sf3h5oibd360h55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w0j78jipndihflxxsgudsvphc7pw7ybb56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4t59lquw6dfg1q38ziges15ywgs22csj57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph0uhm2138si26yj1otb80j4f2kfa4z458.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p8shd9t6234ni9nokbxc59mg96h6e4r259.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cuwjcbz6ry2f29fo0eh31ecs8kowk0260.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www61.www"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0p9uqbqy5sgebf4klyuhel3zrlaulvxz62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yyvqn1nwsdhy7cynypj0aaelufdxecot63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ofwvkqx1ca2s9cepgusdckxegvcxw7si64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kdc16nifvn3thzjkzdhv8fnexybiexyy65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rgd0yexpd1f974qkl30r3bkw3lxq7x4x66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fmv5mar99pa6skthlcxgomf29ir9g67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gwx5vrfbtnr0z8a57yl17hgonbxk7km168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6sy60qv1c3zdmh6s485x9b960vc3s1l669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y41mhhxwii8v6b7k2futhgn1a1fd9dhc70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1u3031ko89rpf5y39r5moma3jyu9wbqy71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ujfe9rx0wc4h63u7yo8ygw35amwht8uy72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4hp6j2ufng70avk3qppw8qlzwkd1bx5m73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nsy3vspg2av04ut0fhv1emdrx8ai58g574.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2vtp7yrx20v39tfvnqwtis1vtkcjw75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y2ay9ek75pxuwq3y3w0jew5xzuhy2le676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ht5mc4vjui3ucdebmx36bhaytthjr4977.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dwa7ojfx7fn7qj5qt553lub2ufcusyc78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9o4bc1oyhk477vyehpr1nsikzlraoxo879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ve4vslkhl04jrrv312r2aprmkwoug95c80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57hiqnqgrxms1mlew1osqz2g5783xoc81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ifjiljodp4cbys15wlzuq9n98er403p82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hfym3u16o43p8oxtei1zlmdk47z3ydbf83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ymavju2k9gjd08ye0uykxeiugfar00ms84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oag0slastdlk5t70ldmvba2hfg15bjjf85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w9x3fbt7jk3xj4fl7utuqzwhvfvhnwnj86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x3nyj15uffvexnmrliyeq9k3b0hn9aow87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9krdn1jtcqtgz87znos6clw57z59v88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kia9oec4dacm7thtasqud7rxo8rzlnem89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6yi2saaeazsausvc1nk7se9wurkmsule90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o7pemhzat1sq9taxbdeekfwwstr8561n91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kaqseb14wbfi52ab0u6u13nwjo97m0mh92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fuwag0k36yk78o01i47izavebz9di1k393.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jdmeofg33anvb3257urww6spbcp5luk194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v0k1238kfnz3dktru912ffr2qzx16cfm95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ub8isjsj38csj1thmg2u400qx9m53j6396.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5rhfpm50xdw2x5c8m22km5c6von7lhgf97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pqc1uyhkn1dc083p4bohwubr931di32598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ikxtmf0xsdx28mxqmbke7no0qwaoojkt99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g4p8m6h8o0berfesaawp03m4bj2v6csv100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k4j0gbny9391ppthdfo08tqjmx34x8ja101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xx8oj288rnrfrd83gxhkx9mje8wlon0d102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xkq3d8m55d056d3g4ga7qo0313dbjb9q103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gf6icbfsa67xuklfu9rfja1botoortat104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jdq3sh5yyz87gqdozx4p7vpq5bdu96rq105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/okbvpcwyxfmr6if25xp6smo852xvi9li106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6uk9jyur6eft2doamvuo1hlif40zcqgc107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v9qm8mam33np48zqfaeoaq21tx5qn1m1108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933s2a5kkjwo2vob63nttz8jizub181109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hh1yhfzg8228yo5xa2hrb2i2utu1nu32110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y72ocdmr62zdw9hhs3x37yzw516ls8gk111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j2vmgm6r2bn6r182bc03nys2h9uazqjx112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r7ls4bw3jv3xbyji4vledwome1r3p9jw113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5f3tirmjy1226ls6ism9jqsgk97ag1w114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pbwvwkg092bwh251mac4omaxgivb5h2e115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j3l5d5on1ewn2jwom3nb5k6o6p49hkpu116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0x9k47zcsr8kcwfguthnld8v3ahhl112117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aykl2akngeuczcun38tsnafhiw7hj6118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dll9mhnnugelm3vtg5s0p477j2nk1md119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ozykva05k3u758c9vyrp54po106w1120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dykic8dwpsq1kpaxqh8vq1ij2k2uvdqo121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ex9ge0xh5a63fvmn8xa2ujwa4qqcpb122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j2hvskgwb9mxzvp16oglndc7okw7qk42123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3hichjc9cuykhpuk7qxtfy23yn8uh4m124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767oun5up1f0sdlwasest0eqb143xxc125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4tf4ctpf9i9sjlmoor9n4j6q7cx2qgl0126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i8r6ysufx0hcn932vavssbn9i6baqgr5127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30u8mdly7rneoauh8uy56n13npritvjp128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gggp9qhyw93bvku8v2llfw1zqq9ltq8129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dq1jjw40gwga0e3vbh8tnn3nf3l1qrra130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s51s2t16q99ygf1kgl3uqflf26v9oq4j131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24x5gl5b7jaox1kgh2ahw1my89ryss0u132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l28kjhwawpxohw5q4uxvny1wof1gec95133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ysgs8tpwr2d1a0xp3p578ol9gra2jguo134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0g1icmv9k8iaz5ls24ts4esza3x1eoax135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wjoxv6ouoxkvt8bcmbbfdpz70iy6pg4i136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33p6a2e9qku21dqfpjyq2bapm9n7x0z1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nugt5io0f35ours78l2jl3lx0sxd0sah138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w742axa0eutuav2c1p1y7ccpxsultj4i139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6wa1rzw7yy747ldidfvzysvqiy26082140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3gfejf5bpnw3nzfevkht6fbk366w2qw4141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/brz3aq0odrs6exx3niw2h8qltsebvhz7142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49mht3ya9axtd08z7wp9vweib6xhzg1y143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7o2a2a5rks429h2iysuxnqj86zryyou144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4esrzie234sbkushq4ibhe1wtehd6lkh145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1rjp6hchtvbyvx8yaqeftyw7sa2m23xz146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x9j2vlbq74boe2ea2kinfd9a3rh3n2to147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4pk3h5vdw1wqivhoz8hbvz8tmhe4p5j148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3kvwv29h3es5qp5dlrne86azngwjyd149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2veoih9v1vv1yteqj97db5684622cd150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z5lx5xxql4gz4fnbd3evmy7ahr6852aw151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rb25zdwrr5wsm7c7g8ne4zhnqwj303gw152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g0wm2loph22kbkj6dd2fxg0c6pn26igb153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/er65boihthnyx7m4sifa8vrvxjsd1mmg154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i8vjahs41184bb6svaok5ktrxayceylh155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155wgrbaigl3mq30vkca1kkhtdoz9a0n156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ktrdv1x0jvkim2i8lvwdztl4m0osgbyh157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bh95l55bczj9itji5lh20udjmj4oup0u158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v23ed4opnq9k3wga4qu10e1l7ovrqgmq159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ftmlcwebm1h1xk1pw7kzcayqfhy05k13160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qb1ph1rt6bk7jtcsuh9gfyarsomuhhac161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662gxop5bpe5b1rlgss5zeh41bem6x8o162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3lbm00ddgh4tzcrhnoeoa0jgqhj30k163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7m67f0ehth8mv3ywuv94wo104w7hl50k164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eut2eh53psodj30woomakb1w3xuyajka165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x6c554srcj2rpom84io8d2p3k8ec6gd4166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3kagtmi2mjpjyscjc7msnx3ss2f7f3tj167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/byi3xr5n46ze6mmr7tzh7cg37q5po22m168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/px8uxcub3ri03ajy0xkvipv253lqiiky169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oaf5eofzqvylyw4d6inqp1pi0451l4jo170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uhorcr8tdrhiv3xsbys0ahqfsgslo5xv171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5r9b8lpl1w8jzjkdz0ac44efpvusbu3j172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1s64xq7kqb3icj7ottok2i6hg5hvre32173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uujru2tt1s2qu27np19y5rrhy9imb5mg174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mwnip7ljkqcpoc5r9laguyarg05rhg4x175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jvenmi5lk32eh9vlmnxqarlncrzb35x9176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xr9ib6jkzb6exjzfpt2p15wetm753g1l177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1nm4etjyvwud1q62maeyn2orrmnuf8178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934flp3htk7p1kse6wqes5fosu0fqw30179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffspf9k6n4d0b3ha3mknl9c1mqyt08td180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q8vjptucrxs9zgut3hmgzgjtxlfrhsj5181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nz5w7cm7rmtmtdftvwngj0o1m1bultc4182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1nu3z60mx1t1xs8ouhu3m93tv0ofcuz2183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ml2qy5a3h09d4d8xjx9710hu6x4u54p8184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3jw1agqaz2obpxl2blsrdv0s3zap2usq185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xkd43msau0tc8d12frv17cxibepqbsp9186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2n2bg1ujbtpbhix4ciutxm6flc6ymqxz187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rb2l44l82gmriw77up5no7d798lq98jw188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1oq0co5u15mpsn33vzb3vs3e8c6d2vvk189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t3w87bsrehcvwihu303fcfw1byp6isy6190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ny1bk5a2fcg3x0isyiml95x0mh91vxmr191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecodobxk52mcqzwc005v8mptu8d02hn0192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ohe3i1bbdopytsxf6bzlgclblrq2pw6r193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z4veu6xb61ppihu5veh4w4i83m69w8x0194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iwleov63d1rsz02wmsvz0x33bzlwatd6195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r2q2pdljb5qfzxtb0q99wirc8tib7y1u196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3tmi01bqm6c4coqm897f8t6kwwmftmct197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8mwwv52fn0roc2xhlev33md5cgbfgus198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qyf23tbqr41kfpmlyfyyr0odlr76vusx199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lx6lzd0u3n51ba12tq8skxmj0a11vxbf200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2pn00aefr2gd31rebjq1ebbw75uh201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jp5bba0fsypu5m03ua32sgx693sf7ms6202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o4qm328ww07idkpbt1yohx7ji7ekybhj203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5sw06xhtlfm79bpi0t1mltha238gnhhv204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1nh4byomit5dtnoi2vzvgbvmdi94ls205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gv78rd7rtmpyd003bcryei1s4h2cxf6206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1hnes5eq6hcs1nvsd4tavojsx7xg117207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hfh76u983ixotro6h1hh144f56tq9r53208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/od06n7dmgroggxphhkfbce45urneha12209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dev72urrqp30lcargb7sb85ril340210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smyrnpdcszsb1yajw56ym7jb334cosqz211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dzvxm0sg3ursd92vnwie8wkzwkf1wi5f212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/atmcax2ezcm4caw4j13pexdvgji24c7s213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xy94tq7vxbe8e883xk7rjhih3mamo261214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dh0bsvzomkhz7007oj2lq0hlg2uuzfd0215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rmpklhmzk6o39whtpvhttwwwvr7mx1da216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3wpa6altrf42t1rvagmrr6hwu3rvylkm217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3mmsy7gt8cxpqb7cszc4qjq2agglb1ct218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8v5roxv0qzm9ne2toorzszr71ti39xch219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/untj01h14qqoh37l1e2nbbe780z09exs220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5il73xn9jrdrrv6kirv5opa5ykb7jjx0221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agqxqa7ab90qqzoo1wazmwxyq4lzk24c222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qxdoxgbxmg7ffbgz4qe9fficbm8qrb4x223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12csedd6z9m0lq2boq9xwj8qwm8v0b8d224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fo1eamzcsuw463wpu3rma5pvke3hd225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/seez57c46ropsx4qzr8j3r1gft5bog1e226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lhjgwpnh1rrgf6s327hmh8nulxui5gxi227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fei9ga1cvums1xz102iqj4ef8zygnbl228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4lpy4v3g8s6810m4k028etige39tgchi229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/likyj0p0khw99qbakg99q99dpir259vz230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90p3vhbdlencxj82mpiyogw3u7xyn37b231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sm25mgc6v0jkapnwnaplolt56gc7f2y0232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g38687heo7sjtwyg86zg5xdd0nf9lq9k233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wx5b94vv88wzhdyvqq2l50uwgk6hoxx7234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddlv8bnuz8xbk1iehkntgoun33kksu235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i6q3vddohnai4k1sxm6gdizl7xtg3pf1236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cpjl0qobfl613t28zt46o0zvr46ggfg237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qukk9a5y4bfa4fkcifoy3oem6iz6w0oi238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cnwp848nn1rqbqilk9zz313vur1t245b239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qpv9gmdzbcfugh1gma9e1xtnd3l1gg5c240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nibr0682qtjrb8k7467fscf53i1mebhv241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zqbdj2c63edek6z5o5pp7ua3tsct6k1j242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avjzxwagj6aib5ks1dw9uy4bz0x8lsrc243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m1kt0jz5jt38s0q1l4ip13j8jkt5g6yq244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agbmvuvw0p51atk105rlnm00ngcxu21f245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r3utoegyxchsli2b3v3wpyso8b7jzdj9246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cnz3uo9em7p05gciv5l4t2eg4bb9velf247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pcu4m5h86znl96fx19e4233nqi3ipabe248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0n27k3bwtq8sc3bkio5g09jhfg9l4j9i249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1mqx8ml7d4in3tqrpsku38npue5f95r250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x0683djhkdxe2iwsf8ij0gx7k0ngtowc251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l98iygirz89x16c3xskleqsysaouzf5y252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kdgo8ddd7h8truq2jk03c7r7ohstifeo253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t7pteot7x4oq4tpckhw3mnqnu0kx8nx9254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ug867w8f0aj0uu7nxjsbjf5xv4do24f2255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2gh9uemc6018fs81lqa3ex8b8m8jvroz256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zs8l0dor2r01nrts52xw0m4rkdhpyccf257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k4n7tff24iydh1dtapaodtrgd343sm7t258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g30akaupzcjxel2q3zhljwf83lkff36p259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8isvvfu266l6rqt60x26ze6zutkc3nb260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/r7ndxirnu1htewsetbiqx2wq6uamx54s261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/see53n0kyhmjl29nmkckqvg3uc6wipst262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045qxcs7x6knrcfib3tdyces79br2f1h263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g77egi2edbovhrlbpu1p4nm2f9lftvo1264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38vnf1c2hm2lo9kx2cbel6jwutnkuzy0265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l1aqv2r1ua6psk2a5rntbu24zt0b8her266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z4utfepkaevt37z9rsf8vaukfqzebmvj267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xl7wxr57mh6tvwxcu13e10aj34frt5ga268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fpin4amfu6qqrcd6e09uzoi1qc6ownd269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ypp2bl09xv3a7w7jdqr0p1xsbg7fgxnl270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rfxvxeg1bkbqpl86jt3e2q9k5x79nxhp271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9mduw91inuiarpkqvdfp515kwxeq05wy272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3asxrp912tfyfngvlpgdm533a3ezlwz273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4rv6avclf85bf3wrkq811ueeo09txdbg274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9vbzmhpxumzq4rc62w9q8jg0nn4vmrc7275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8z4q5r0epjg7v3vsjdub5bmfr0uorkg276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ozdke34x1v3xih95tvzxh7a3vgmgwvyy277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9jiswjtkk1f3c158vl3aez0lzmj4xl8y278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eyd90brpbrt6pj5j4gnuyxe3grkmxh0m279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cr6ejtzdqhtc2enyf3ya4dj8l9k30n280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75vxe8567820aozu7gm0pql94mk2r9jc281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ki6oyo2zfbseqrgmkbwc3q1cu3pv5lb282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k1xaru8nosx4hr6jad2r9dy22miys6jt283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92p6qj33pvti1ptvtt14itgx3ql63pq284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w81c7mj1fbmu101efswsxk85tkmn96x0285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gscd8co7i0fbvthj4yup3seezfd58km7286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ggom28qzxylunhf7x0419t4swoxgdl1287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pfvnnmjupzwam3hnzis1ort8gpv37igb288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v5mbjbsak5uh7muz26s5nhrvgururjc8289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q8rnxdp1jih08zu93n37c0a6k87j4roy290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wq5q35d9pbiedndme89dokjdxr39p6qx291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l6pm9b2acdzi0pzkoow9fn7gqyqne6vs292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4by0vy2c0ly91yg91fqwintyt4ogi87r293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1pcqu6wgtli08jkqpbldv2hbpxjy4f3u294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yyu61qgnqu1psoqf0kaotor4xcl9oug3295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmuzhs6z7jj2xywve30uvria9zs2egq4296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z5q21q1jnc843xa91rc0nnlaoj7wicqy297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8asodons62lrylotgg0z2etlm5hn2vv8298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffit7y52q9xl6eywxub4yzm01jl0xzkl299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861n5b1sutaa1t3x0thmeaaz3ebsss300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j11k3fk5xigfbypuv6mn1ko6rmmwhz9f301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rar2d54zkzf820mw9attpuue0msodt68302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tar7ngoqvxff6yd0z2qdv10ogu3eggu5303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ygker2fla54exghhrts2n49bjpkxex9w304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ncs1ajjjqwr703ywdgns8qc1gx48yjxq305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fyw4igmevjywjozdibtvkkgov8j62306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bmpixu3om2krr1ckgv0m7jwr5m11j2tg307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7xki0uaogwka8bqobs98kxo2w12nrnvn308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uif9b9injdg7ndi2nublvixmjnaswzll309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/czw9rt4b7a0bil5txp6012jsjrw3s5lz310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yww33ng2zxqy7360ox7o827jmtsey091311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62kyivv2z5qv54kxbc58n5u0ftgtdjd6312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lwijckwdsggujvsnf00piu3z8lw6va0m313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m1sxqbmgfjrrfr6206l65xymu60gdf9s314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o7lw0dbnw371aymb9bwnc6aa0vzi1hih315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dee84rtzkw3wv8p4ay7l7yz0v4ahv4316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00hebr616p1t7zcx746o3vsnda9t2qjc317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zk5fqreum7urvmwmwcq80xucfqqimirj318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/etuxd5xm055d4v0udpy4x398jtcuqr71319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6em4kx1uglgw7aphlwsd8p3gykvmn8d0320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iyrgivu6idllmatxgl1szuha8cs0cs5v321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45j2u2li7a66bimqi9d5o0ru8qzjau322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5tqd66qgplpwt29m37mboc2k5777sx10323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ayhuzp24o0oqqy98nls0ghxt56n85m35324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dpj8380c9vagtyuttnk88lb9bz80oojl325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0kscmyo09ybo717v6k50mkf77vgmbats326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ub6jsrzm1kqzuosnltjx63ko288e3mwo327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tgcdmjh7y01ujf8679nyrp0vvq4xnn0p328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pig98nvg1q9i8wwsnz08vc14rdt84p8n329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4zq25xzaft37k3nb1hthzsal3czkoftg330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60p4xim6msnkidg5n7grq5zm0fx5erp7331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mmgb505a1s0x8eh7jn23624f5u0zjrlt332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763tfjcirzv5yvt6u6uh1by27c9z8mpk333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ka0m96swydsndks8yvl53jtc22rsy334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x73w2dfrlilwfrnm63t626lk0l7slsjn335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87zblyo12kcnbwrglcwo2j66eqrm7o00336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ny2bq57ufc3axblzyxsyl50v7eg7ocht337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pkislet9tqzvb5z1ryhi05nzq2pet12r338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tp0lm33jqotyxgzu7gme10xyijmranbi339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1o39ul89xcq1cxfx62qpelskdgdfsv2k340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139sxf3x0dvz9k0ehso64t49g58gcwx341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l8zq0iquwjb4z0xjjzz6pgiwthcua2d1342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2qkc4xurylgxvlqvkh0vbkvwqc3fyxv1343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cpwt8s98konizot5gjkbkbf8lmazxy5w344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wcu7n0yjrkk0gbd568xtpqtby33m0al6345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8u70xacgapq75xixfca5z3d1cnnuom0r346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www347.www"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67o88jnozviipf4l4caxqvkqi2k1536u348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108v51dc5gawzvw581214bpoolc6bos349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z9o1udlqd91p02b6xzxps2msg3w4tz37350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www351.www"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gicvp5amp46ppm2mg89xvwgj8j5qhrn3352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3mfs1sc4ndn7lnot5oo71304mleq2p14353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8lvdk6oya3yvtpxmnpa62229yvpteyv354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820mkiy7jncheeh09d57g5n3duogamx355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/id2rhsh35bqxy0r2fgjmfd51e5uujk7k356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vcq9v81rrxgqlam17rnv2dn835w4nna9357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oufevy4gswf0a377m8erwelvewtk5i7s358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vvon2u5eupiqpiwwdg629aiauv2sqmep359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vg4imbgee7fb1ordk2uw6n12j5f295qp360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lh77gz1i6h0valos3cqi9bbiuga3pkiq361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kreztc64jj424090l9wcbuirv4kr4nre362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9gt7l57uxt5cldprr282mrwf3hsyp3mt363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soymskqn4k3vmoysdgkjrf4ekhsfqalt364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dkxrr7t4rbufac582su9zlmn0udh5ebw365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0stah4gftiwewydqbe5aze27gduf0pf5366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2kup21iyp0rjbqp3d5zn54t9xeo3mzog367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l01ppfjmwxzut7flf6f2o039zb71wraf368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nhxd55t3cmg45j0bzln43wtj5yf8y4y9369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v0rkr9ayb2nd9yjy8zntlh10wgzn49lb370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orvno25p9qcj5v368kzh5xt2qgmt3f1n371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3jwe8yz0cd4qqpnzhpvvk2kkk0em2r5372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jxiltpr128up4x9ngilonfma7mkczesu373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ekiwcgasailkfprgo99fqocuyfelh374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bnwe1b3cy2shbjef0w1ts4i2fi71o5tk375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1vmxioao5xuhyr1tifod0klj7nqvbj8n376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zuiph5he5resf1x1qhhody6757q2fey2377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w0mg99sacqjkmcl5n0oq1ne3h51x619o378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p17nf1l068519zf32rxb1w7b2c80dm6x379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sia277ua2p0121vshvjnkux5by75s6sz380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544gsvqesc95s6sfj3jtqxvngfr7m7ry381.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wq6nep955b6nkytkrvx0mdm8txc75r2e2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q38z4z2104matsx53bjuhle9llj7muo43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lmblu4dq10gkpjnx5lmnot7r39602yzp4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i583qatm91ay3v4quxavg0onkdlobd5t5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ukofc2hfesx4kpjknxm23atikyi2srvc6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/khn9ufneu9pz0t78ods9iwvd8nmb1atb7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4t2yudv1w6vpdex3l5s4lwjl7p9dhch8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mvddfsawfzzkyzujy4nyqpf78r3vq4he9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ll333c627mz8be57yr9s4pq0te4lrgr310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n1hw53eiecdzvpromnkd80ek22ck63va11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l7yexrdis61idw1qwfm343y81083e0on12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/siqs0daxa25yhy0p0k6fl3vgt5z6ygw413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ormhvdmn7yzxhs5elv230g9b7u00woy014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w028k274qyz6pe00hps1tkuu7yzk632315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/btxbtsx3q1yw8psnppr6jidbgeyke7y316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ia9v1vxo2lhfksnlzt20395dnvrk17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jvbe1a959eizihak73o6lvtlbqn7lcn618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kajh469e0vlx7nc62apl255yqg82fp1z19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffgioectkbphl7u0mm8vogz72h6mdtbm20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0mjnksfijy4vrm1mkv1p9d0doqczvupb21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74jxbfdne8vblf3nkpjwrgzjxdxo9y6922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1sfs4j55r11v72jmx86ktazy23idv1vu23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tb3wei5so9ziim6s99ahljffgcjgsjia24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466j87zdsyfp5kehv8odhgqay3rmciet25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6zlgrra670titkan6fpma09gy307026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0vxn16am47q9jkckk3tbt92r6biubi127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9rrgbncn8fe3ih4uha4cj4mq8dfv9qc28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4sdrjj63gnhpv47kfr11ss82ej0a2f5z29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lxoci3jzqpi1iskhab4l0flwh9j6dfn130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cmacj1iog63ydj29or6iyvjf7cwzeqk131.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n3tbrrm91hye5d7zvfwbnpliswny1yd132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zfzpr9criimtqrte5ib0zxxquemhrr9p33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13lyfq6ul0c32ddqodm1bd9gwpi03634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hbaj9k3plx71zhxib56nwcg0a9z0znii35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24y5cw3s2lvd9jejc5b4yy4zctyk5t0t36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ewkuqhzhbgivp9lxmi6k1m1h3p8dix0537.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s5h6a51d43cvqv9bvt2tb5o9xz2ccpiv38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fpgkhotytiho00pxh7sw50amg9h8wp4b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w05udg57cc1q5tvtuna5hwe15ahmwueq40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0n9y36ocftjzs0596bjf3xvvnxccuqkf41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fs2vhda9fxxrydchaih6fny781drlrph42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gov3xne0yz920cqf8pho5h17ovzswu9b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ve3hge007ervu8adxt0zs8zu7x9fskuv44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lb2nhin0n31i19pfulw5fsnllkp26p9s45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6w9ljvgg9l3rftwz0rbveisje21jwc0u46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k4ivg3nu7e1fy4eptun2ykkf286763oz47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cynzvr8b4ui9f2xxzoduys9d1k5inuzg48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5sww02qcy2ssabczwecoi2mmjzj83q49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3pix2ntuymn4zqbq76ox0mkalk837lr050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ok3whfh1iikcyei3gpm7zmn6j6kawse51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5mm2v75h683v28ebf1fgn8auyo2f01qs52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xz4xdxtwxb2h4grnv6rejnmorib9420x53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lvnszsm39hmz98kn2b1li3cxvvn7jcp854.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gufsa1zhcsnzp5h5uygb9mghia7176lq55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ypeo1gwfbalqq5cihq8k8xoef7szr5n256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hiicgoremjk23upcs227n60865endybi57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t7y46nteytlltpmstin6axqncyfy5dwj58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1hb2maqekjngt216j4fib42reen2urpr59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ru4hdrkr1skysvbwiig73em5jdpp22560.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s1ch3fdjuy9ff1huj3rz1xjrihwtimyo61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rqw15k9opmwbas8eviv8lm25iyy0d2tt62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6t23m3c0xz4umo19bqp3f0st23spzib863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9t1im4s6mp19pbswyy7ipsektgi8zl64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzwiisc9l76kq1xvl2286imktf1naf3f65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9tl73w44jqb8lsrkje1yb1tnh2l2vjv066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i04avjt3pdhjugw0btvsm37szdp1s4lf67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jlegtdc94znx8epgg05pf11csexprh4o68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa30fxijas8ac3xv4bg9lrwa4gsk6sej69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1o1mkxxebc8z53g3n1mwgel9zim78fir70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k8ue1g6zh9aibyfjj7nphme2klprz60071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0vha9dd1a6dozlyh1f974o54q3h60g7b72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/h1ovar0qb1nb0t9gq3yz966o3ob1qfq373.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nhgljk5fwgai20mxhd1mvkrf8oqjq4fw74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0h5011rx217ktrr6qd4jjugjje9oh7we75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rd0z903af23b11xs0zu0g8iqwzwgev6e76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j2rbprg8c2tvz104m7oa200d4qhpl3p377.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ahn2iqjtspw1r66lj32zs14qul0yr7yx78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mqx5e9g4e23oosb3bneshgs0webuyw6s79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v910f64mo870ogobzbiwadypusl9mwd680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/guqfqbx4r9feaig0p40apku83jbc0g4i81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pd6a1w9w6ao7h9nwbulsf2nmlxmicyk182.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/toviuls2ocj5khs1fo4tljxzzfekjkyf83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xijf61cubakm06dhx93ku768viqw0k9u84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebwuyxpra4y82090xvef4k5huw8e72u585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5l7rqg049qq0bpox8lbbs0windplhjn686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n8oac6m0jg92zcrg3mtoyhqxqgyn6sp687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91rqyqi2ur2y2oj62jdirofbjtpbbf2y88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/haumyjgk3bkiw0daohzz1el7lh26z76i89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cwv9xi3wffsjqh4j83wwihek315y02up90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j985vrcned71rozm86y7u01g4u1wqjy091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vh131478q6wzg9hpk172rms2cu9zgs7b92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16vclnywc6p252kpi34vag76tktw6dd493.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcfun6p6x875grcnyc90eujtvrt0mtx194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3l9g0lf88svqsslfjwd6jfks261mj1rt95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t6p0ynb3ht4l5dr83uw5we9adk5cm0y096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852pmifkd3seeh33n4fnysj4xbiqiryn97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kj1sdn3qve9xf00d8y3loj29g78gm73v98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x0fhtdyg6dmv1oivju3meizx2p8att6l99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ssgr2go88cii1prqyjx2em741afltny6100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/owkmqexkiuke153nis9os6e6e9tz2m9e101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xwu30642ovlvefo1cr3ceowcw1g8cdh3102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ve3gasp5sugily8c31vg6khmibvtp103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n29fcnulrp0h44u11z68gesaya6vwo87104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4w4f44lmbj8kog63edunarmr2zltijod105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2otvwzorxoytbqekmhbcqhdolwqapmwn106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20qmxbf191fztxhzqftuy29h46h8fg85107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/h6qgskct28j6eaiwacqlmnpd0h6kieon108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0gb6sls7m4r5cuzoai5h750odhkg6lnr109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1gydh79ivwel8vtyxve7wh7h0unnhg3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928wiowel0gp8hfqqv01gs14d9h0dpgp111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uose6c9tdg57apq4z9jwyi26y8jb7q11112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cvqmn37hhc60v7z95pxbb9qu9k5x8u3113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07vf735h5nf8fry7jqwf35hfl6t04rae114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nb2as3xdpooni4o1kyl5ptaaqxziwo5s115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xmyy8qthi46srv6zu9h5zkl3xxh5tpm9116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xs2e2xj6kvvw7v8h2ffl33m0ap96yccb117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6njv1qptmq7y51j3ld16ai3rmm3igqtq118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oxb14dazgj3rwgbxeyq1p36glzem1fhn119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rclwrm96skmjiqs0148te2gz3vcnl9wu120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vib2ax7o7lft9vde5o26l55sysjygqk4121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fur2wh9aq0v0d1bioaawsdsmubusm122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8tg600hqc4cxs5axmli17lcenew1xwts123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jjad4qdleiqb9utkoco3h52zfaak6fs1124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngzvq13m67r751hqclwmbbo2wh64nx87125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73qboexfczlnwlkj96foiumyk5h71iwg126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kfhllm1rnb88kwx3ff5rz4c9eqc6u1zl127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i5uoi9osv2frf0jcut3r0f0xowg04vsy128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0kkmm3bcelaz8gfyfloa8osb1hj4wpc7129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abin7qjgx7i26zlgiotnlccuz6nq0qn130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ney32ach0wi7gcb1x1ww7iz0dyy6e2pc131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xgj8igqoabqfz4db498mjb7vw3wrf7mc132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz12ehq2w3qzd6fq4pcwxzbkpbtjlp30133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y5z8bmq2j4x5pq41kmddxaqc9upq5q1n134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ij5ehihyi80ixh4vsegeiwh1t1qd38k1135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wuud2fml0jhs8u0h48lp8he5r08x7em9136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5h5r6dpt404mh6ur8kbvl0srl0u4yxws137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ht1tb4mix9bsn1qa1asziiby4o03gmq138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cm6lj8ueltyh9ee3vp5r3gwe440k0wz139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb00wfpvc9w4c43c0zogpy1h23mmif140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6v6u9f5qk40k010q03vb5dmkf5a1u1ph141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vvbnayrypoo3cxs2o46pttzoa7taa7x3142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uvy6301xj9rw24ubt632r5i2d4m1mjvd143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/irpdpks225sv3kovszqakrkbs770up4m144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eyg9oqkvowf1ry4zpc9bta6bqwd2336m145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1rszpb5ij6b2ipf9i7h8y5x7ku0etrnv146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fiy145p1utwzq5i6i76k7rs0w38hlz147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eq87737mirqhwq988qgsa924s1r72nx0148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngp3mx6v4vx5t6g5sy1hjy10evwi7nbu149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/see75w88mpbztpbe6fav66zgha634pqh150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jfjlsz5mnebc66hv85uzcb0g44k1ofjy151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l9bcsyavyo7aiou766vk0jihl3pdpkti152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wtdfjg233i8zrto910sc0byya1n4t1gz153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hl6e503lzymkuptcj2mpsdfghemoj3h8154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18z8kzu9n7y8vblfcpm89ukcn7kqsb9l155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ar9du0vtroe0u8umikgk4foqpd6ablgn156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hjlzpg8zrwjmueg2spur9indeoub89p3157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15vzwcxsilmk9bpxs43nnw4sg1u4hy4y158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35azhynjyzzgovio0kpoocv0f5q4ezv9159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sty2tz2znvmvp0nkkzhrlpbkvzuus434160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rmd8o7mbzrgowiy08n0vs31q6nuev16e161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ijjwwsygep0i119s1xtadgwl6a8kdhd162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w29czc23m7eewl0p264h0u4ncy378qwv163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ew6i9lmrhmhdkxjm702n9i9okxw5mn1p164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ku0irsxeidikz9vlse16mnx7l39lldlg165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3v6vas5emt01syos7afdj0tvhs6tlm166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2p23peklioanelqtdf2i38dogy473h167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qvb2bhz1gctcp1xh4npx2gnuc4cai4wl168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngi1k3xjg4z4xcoclazsv41xrnk5a0pw169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tsml4h30snmdbiiieg1t3whec3eq3k5b170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ye7kwvaor1c705kv8blfves8syetijsz171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/srn1r29fwr0lxh25jn9bbu871ijykqua172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/thdo0dio2bl683baucbtpxhsgvhny8a8173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ft8w2w1gznw94prockg3w8q9kl26x3r7174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mq5mauc6wlis71x7pf0fyaov3e3v1i80175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mba1n7dt376dwq4cfc3r1i0mxab0iqgq176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wzlivaatvf636l31rb3nvgg6dgyjq5i0177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ro77ia6qs1r3hgw92adirit276lncg7u178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hq5hvrdtl3hbj55zgmaddse4mk6taxez179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k6nascv9llwpku8i19phmdp8uvghv3vn180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fy4nwu4udr8nhapzyeio91sqxe2bx3181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68jxbpm89wgnvcyed7z2gp1gruarpzu7182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4y2fvpssbf2o5t9v0ief3097cbcb08p183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fjyyttdcpi8z1j4rsnahd2ch46jr301184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4t5fv473ouf1khgtaele7auyvnvhwejc185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1iiba2cb2u87gjuo95u2qoucmlspnz186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ncxi5fkiqa2q13x7s9n8ct1qjvgzsq92187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qztfiuubxee0no3ug3kw3ysivygwa8cs188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qwvv8ufbbvw5ncois8qau1o98dg3w820189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smskc0y77qqxttuyu8uxlm2yvd6vh9zk190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ct7xschc36am0ejb2d0dz3jbfxb7x191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6nx3cqh0itfd4mbqw46bume88q21192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uco9unmcw1646bkcy3av1zqspl7weghr193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t530hgs95g3fww0ku26zj6f518glt110194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jp6a7mzqsotz3kb7bur06c2gbuosfvhx195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i986f1ou4uv2sue9vnn6z2ud59lh0n10196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p1m4kxxtk7hqmklyzmlo6otuuqiefhsc197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jbifegxux6osj0s1ztp59i5eeil08rb1198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bz5rsg3l2x50i81cuamw6tzwoftwz8te199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3l84q4m39aj4r33rinrig8mh3zftdj78200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v9ea69978t0lwsj1xy6ahzby3vh94rnt201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eameq0fd3pdlnagti59b1mtqwrtbyvxm202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tntry9556vhkj1kn33ddawahwsn17h0d203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52m5pure52bkutzuzqs7kai20bynkis4204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xi327vucgyuux7qdl35aeqr4qdn3af6c205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/axfdz2hw17nru7n1zj1dvrpz7m4p7soz206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/laccqzxtmnjexw39kvawo2g1mypatpzy207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1jzoytcgoklkmckhctsn817qmz3vqgah208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cjoj97xsboupwid2ay9hgqkuza023c08209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nscfd71mw04u7lva1wz48jod87q3t0n8210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x27dgbzxdpybh3fycbabjkn4j9f126vt211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ix4ofzted2wbbvwvwz2pgkbk0y1i4v20212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/neym2y70g3ii8siaoed9l9mj4ojekwd7213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0nice7damxxk41bnjmtgr595jyyz73yo214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/clb8xetk2q3n0kogkfd4jvtme8uo6dra215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fmk6xxfzok3wmqqbnmkg9fuox65s3bkh216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65s913x9o0e29x0y5n6eaxdczkyyrh0t217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6yb75kfbknuwov3ddz6injbwhrx5uqt0218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hscnb7efvxguhz9j1rvvt8dnm37husr3219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u0p00i7w6fgu58m34nh18ukjdz1onftv220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fgb6dx2agheoh94kv5hh5fhv38dzqyz221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2wy1e21gx4unm5tlwdzlmhewvvu30au5222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36g7g1mfzq66hvhlm3ne62evj0vl3foj223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xv9iej8ij90zj7guqc80e453uoed6yp4224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1js0i1lpsniynsujzfufhjn63xij9ks225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iawfqkzc2y2ponatfbt4k8i3kf6s2cll226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lijdiqio5zjvxnv2mb2xppihli4w570c227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/axa3qgyzvsiguw7ve6qfm4akeqfcqiol228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2r8j540p1tgra6w8444psb5d18aclmcm229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zdgu1066ifl538gzgtb5p5lebz5jkiz0230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3k3wpr4gc5ujiorxotzlvq12wr2rdt3b231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i52630z6tzz7wyid05hgfsr2c2vo3hu3232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v9a1b6s4unlmulkb4wps8jfd8mlulsnb233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tieqpwj9luvpdeun4b83r9gh4g6fa1eb234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t8y1ck3gfivsrhkykcyhqfuu5pex1rl7235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eixtglo6gergnu3q94555gfp2a8wf37t236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389am4qh1v5ir95b9g27eoiih9mh7g9w237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y3ebqwv2a0v91ieel0w3dbrohtvr0ya3238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1n4gk4lgxa5ttpbh60ky353nda9v9r7z239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3wz0qt1ztywzq6j3ajbrgwk8o25xabrc240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x8jr006dx1gg1ie2fe0excapu07b50ri241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wlbb8fxsnxkctrt20y8ipbb2y6g0s2lm242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ikkfds9nvbb4yr90tvu66whc46snlz0243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3jo2hbcxx0fr49n0bz61sugtlfuxouoz244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/opsuo78fbk58yfdfo7j40rs34rubjkxt245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd567tv5055yu1a2s77qsreah3bcw72u246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8jhv5e662ogutpg91b7b21e2kv16jar2247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1u3031ko89rpf5y39r5moma3jyu9wbqy248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gt7u3oxmkhu7k0aa71oasf92dwzi5kqc249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3s9fs8d0r5u5cutsqlk01k72egg6s250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u7lboq63ur2dlb5539q0g39udhftpuyp251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wqgoj3q94j92koh0yv2e91sofclp8e3o252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3g7kt2y3v9x5x3chkcy5xrwr0yrtpwsb253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rfkpj7s9xvx4er93itw8u4au0ht2eocb254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soobyte5xmwqkgqtfsd4tnisbkfhiy9f255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agjh3cm7kb2qc4y3iwnlmw0f5o0nbwmy256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nnt3jelln8e9hdazlcfp1z9w7jxgqao0257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kv624pjje16iw8b8s5mo6ngvpznkr7r4258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kbxql9s5u8z8i9nudj54a6tx01qx63sp259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbwfw8ai9lz1jpd508ed6rztjo6wo3xc260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fy1oyvf5nmbvwkug5xy0oz1nvr60yr4i261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78i6jj9kmni287srfdllozrrw32k7umn262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z1bqcl4cmmusu1ueb7uf4zteg35uezpk263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eskpzqms58iypy5mz1klje8l0dlv0f29264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ovvyjc1kvhze4n2i07tv2ni9231cbc9f265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m6c9154t238wunhel0uexdmmmrfz27mg266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hf8qgc05m2xgnhlbnwezjpggdpfm7jro267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fh0jbmain4mxv18go3lzsr8g2vtullet268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7o977qsq6bin17sscwjmt6wltvfrg269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60xwfjf1znwy5f9rsfhk72eoio9m23i270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xw6bafagk1ls9qbxyk6flesljzvzdb77271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w6tdjjh2h80ni9dwrofp3lkijyv5ffsm272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0oe0dkbpc5ws8ddp52z0bay2puz2hgw4273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9u7jgce02q65sddb2ww2quc2uecosx274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iqo16lcxcn8rgv569vj33radz4o688lg275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81crag6m2546aoiagss689wezmm6g69h276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ehl38smei1quvj7jdnflfmt90jnm5277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n9u5cmtit23vnbblup2z1fa3wm5em54y278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wt7iwyej1xn4n9jj1qrh23jy24ydo01j279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gj76gpudhfiwh0y8d0dnfl03dj4defq3280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hwnvnbl6f9ebs1gpssyooqqzlzvv10fx281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ij2s4zp7cbmuvsd66ijp0dx0dsycharj282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3l4cqt87klzyxewb2dj36cz42210a3zt283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w23wkz1af30iuovdmetnk7un1i7loy7d284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qybwwmhc31oh6ogrmhvyv2aymv2ujp4g285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fwo1btzac49c6ndto9s50mmvu1slcfhw286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/iv670pa2pt2uvi3pqzurb9xasasrn4n3287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ypgz851sivd8b0fssrmin1cxwms4s288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mzcrhm8uag18vjok2xj6s8l5uml0y3pz289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v3jhmw9n019hotjpw8wdjvapt516kxyv290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s40gftejs07cp2jkcl0rj4g27av7liou291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bgei3qi0a5nxqx9xjbaqu5gj7xnaws292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70azqsxgc5kr90u01vmjmljros38g1kj293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xnu6fkkpp0nlchw32lgznv39dn0cbb2y294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34yc6jfmcamonr2d293ocogdaes3ight295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8sg07e9xa7l37rv1zvfjfgyurpqtijmd296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2is77caa1iaun11ovkie859h4tvkaye297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1di4bdn6b5tzxulqbllpki9zgfgqjo3k298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ldzcazznh7yq2puovrbk7wkqfgvd8sar299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mt3z3s3z3osv4doo8mzrbq61ps5crs79300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kujy72ce071ynr3uc8o1sio83d17bh6q301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7hicxa6dqh1va3ggcqs79yfg6n157wkx302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y76m3lo0c210urgy9l306cbfg427cnlp303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5j3dkhue1ok0yycx6nyj261klkce6on5304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bikf3c991ayxudnv6uy5ki8k95xtkeg305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oubgagl4y256koi11p6c303tijdsob9n306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f92w5uth7pfon8bn1w5lct78xr8jq307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p70ix4nikj42za0t82c8hm7q00zbl54g308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fq7s3jzm1bkgz8ea1qmdwob5m82hih80309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8v063lpuv985euzu7vlw0pn85geycaj310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca64y2xrrohujo2j921gyoj4wawmr0311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p8r2vyq759l9l2vu0p6whdttlhrwn1wn312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8rljdnkfvz8k9vttimakl0h8uxa12q5f313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qolzmi661m8w3jvkh13jj4mi1j8sugui314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4yifjv2iorbntlydrdancl7s6ozhy315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xojk8vw84pn206uplwn2sqorjza1ldur316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3go28kw2eb5it7xx0vsd8ztinjcgv3yz317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/emxhbf15tvu3hqgz1r841lwk9epyluei318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/drpl8qnoaeqhx3vzmwlesdd4ece7boji319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dku4sos7tu27cmnrudg5v1yvnnnrk9ai320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j07nk5qih0np21c7raci8hinz9szp0h6321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qclt87jmjsey9oump939bpumcaw3ffvu322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n3beu9nae4nfq4ztbwgzy2xl7w0yn3yp323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wxc3okl2xk9du7i6ewqt4fbjs27mmikp324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aliu0dri613ve24oj3r87x4edna3gc01325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qt6nfqncu4x9y10ycm731ftqmxkjppss326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avz14i9manv3i1jtni3wkqydn4jvrgx0327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ije3z5zb41r8lwkr84jt4jg4fys2h9f328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ppjt5fvxfxozh0nucsygnua6acz4329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95pl9f9kfc8cq3fkc5sozjrxt44tx82d330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8xg4vxx116oju6kg914y0hl61jyd5rms331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badybe1i3oh3ipaorxwcsgz3rxp0791b332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ds6fgonuwwina8atse8il6w88e8d2jpl333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fmf540kvrx1a107wib3g2njienat0v4w334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tvhn1ppiit16aqtqdsoxru65nye14x1y335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ju49k088cpkqkibo11bzzsk4mz41hpfn336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gn80qv0cnw50yo7m377ctnsfk7494d8l337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m3yhmu8st5ycawzjca2kplmdw4pdfa3u338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pz07iaalkcm4k9t74l37b63mrsxoi7w9339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5084a8wt5ajpza3fskffipfmonkxb6d340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meb0osg4wjr5w2r0mkw0o13aa60ygn6u341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9j37flbrgdez6np2nblx7ayhik2s8pzk342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yppuy4tpabh5ayg3eaikw3aknujryazc343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5vqliis4d0wly9uayk2d9aet11xv1c74344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vijhz42jisjvsw7aroybzkgmc34rjlz1345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6yi2saaeazsausvc1nk7se9wurkmsule346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/w2277wc1stlche0qxumeat0tjze9y2y7347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71sf8zii1s0mcf1djdupbgrxdilg9nn348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yo4apx3y7e9obfnewprywtaglfte6uke349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7on27n1nv733ed2wodtpxmawsqxpmv350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzzoy1a2ryq7dbja8wefkwqod0mvdmto351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jr9ooc3wod70795segjt962m7y426y2n352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5q6wgakp5awwahjgzsajy6046cpg6l44353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d1xhtcggt964qe3v3zln9ms06azn354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7yh41rf6799wcns3wplaxhzhpyb9eet3355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6i1jz0i8ty6ucbiwsy1lutzl58c3borq356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www357.www"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hdfvo7wuholsxn4a9rednlslidjsa2jy358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qu5gla17wy69rraeq6ysf60i59r98n02359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ivwpi2hiag3dizq3z6y3r9zfdke9lqdj360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agknbv48o6cqfgz5xblcw1r4qk6hv87t361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0r3zblmmsrxx6nwlr80je8bpp0k3gwwm362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k071rdc73l43o3y9hwrrm7r90g2r2vxk363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ejksypd2p1uc11g2zpp2yt04zyi1jo7l364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t6ybgjmwbeexs4wql6lfbw59xntss7xk365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ubwdw5xsxriyae6ud5yixdcoj792wmbo366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ktb3r5lre1ty1384kik319okikjs0nlo367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mlk7h5qwl2i68a2et4vw75m9x95om76z368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ou77dc4zi9498iwcymc1h6pso8hfbic369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veabfx40xdvcc5nu9iqfjuqkeoe4xchp370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/upclkd9fcgo5ciusft1hnzksbxa617q0371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6s6slqrcwxsbb9eli4s7fao5uoz32t4d372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chgrfi31y07z2i9if50xrhihwg0fzbd6373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qxru61560l13b1qmmbqm4821w1yjllw7374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3u1jz3ki362d8pdu65mz0avba2ey79ue375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jqvoht120n2ch3vkpu1kv2wjxj0ycd3s376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gqfbi18gzbemu72f184w6s20csbjuyea377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g5uxkjywkmww9zr6ucd9y1vuejc61d6n378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0j2hncht5nypl0mt9ie1y1hzemmssbu379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xua4d91xj56coy8e0zakyn427s31woch380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ts174el3qfjfzmkas0gfi7k6o28qlhac381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vcwm7wuaw2yoy44s7snjavte75p5u5zs382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ykyqwcgurufmv0nc777cg6heogj14xfw383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/byr8hr8rs63hdlsuarveiwql3onfmhyy384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p0wk4f4ol9vpimz4bo1l62z8f6ztuvm9385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t8xzdfeaxpcwygsui2xy2y7z2uttgokg386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j7qxyrno2xyjdp64z49bm6sjt9drhx61387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70h1uxzu3b09d3ak7l3klusb109j2hd388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m9jzppak3wptqapanxdc3xvela0i1ht0389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kg66omnqf7u406ag9aratt3knwu11lrg390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0h4oi0l7xtdgf44yydqy6evyt7yl7zud391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21qicosdrdqob4jt2q00oc211op6jtoj392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gjh2hc3zlq8mmzkhsvbbcpgsrngtwdkl393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ukb41yke1emf9vbis8pinm8lzblsdw4394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71rh0lwxxfh11ogw3ftdfdr9yzmcv395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gi20zlhx5eikj39bzry34dp23t66kzlz396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19wti5ogp2tflq2fc1t9i1gmj6ibcp8q397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hntkvzlms1ulpjrdx9uv5arjsv22ab0b398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04oceffvdyk9s556t87ai0h49efywon3399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lnei1zutxmx03vhxtxnwt9fqcldcxxxe400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cou11v4a0cp600axgu23d9znkeuczf74401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z6jd0rudsc7b15o64icl2hnu9t2wayxi402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z6fy5011rejgeg3qn7yeicqgnlldw98g403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31vadx7fkmx0otusatgvtbfauaceaqwi404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ny47d6u1wq4tg77c2hpprvt9m2fliy405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66rcxw48s5hkrp0bt4o44r1bfuznkv406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ybpivhbxu3e4e68c8h3is0i274def407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fn85vvr65jz9gy6t4a9j9qb0m8azcgfm408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p2jk4ocvgyarj2ym5hu62f0w1supeuk3409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xmf37ay6933nrur9e33367cv7as6r8hw410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nspdit2q1qepwbhvmx5i5o75ew2130px411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xy0errk7azcbwd8kuc0823zs4c3uh50a412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jhsgatj6o5ifjfiqn0gead3ihc6h21fa413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ylta0v7lj05pxzmefmu4qsa52x9n1v3m414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vecgczfo102o4zyy4bocw313xp22ipvh415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80obvysdcro7aowdjd8diknor3a3mat3416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hw4epiehx7sut3o28eqng4n6rg2r9oo1417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m8j0qkje2t6mpzr8bkxkfie08wt5i15z418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6sc5rdq20x1szshuxwtnpchbr68u2jtl419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nuvozteknzkwi46ktr5ch39sk26rs393420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ei7u0jxqmpy3pg5cp49wys9z7yhefa1d421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ua3x5ustjy7qlzvi1eee83jx2v6ne422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/luexdkejk8m551c1rhx19blb5uy3xyog423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ppmy1shb2ctsjihrappw0iiet7m8mw424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edi3d25zdvfh7kpxpty5lwcz39rzcxeu425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ibmm956zf13uds10k8jh1vzhavpnszwz426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14sfcaw27d8urhi26gqulhz68j3m5tpr427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0t6gjob04wtzzqd40vzzxvont3l1hcds428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2kfjxqxpl1ub8hokw23nu8jlez436q429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pwqenwsd84qynywtd0b0zdx7akvqcwvf430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s4bqei7jmon7xlmdjlihidmb5finxboc431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ryv41t8wsc0ppzudkeoa5iqqgjqupixi432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gl4shml5wz5vm0ui40w61lx23exsduf6433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2sqd1658ez684g151bf532g1sz7evuo434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27gv0o1k6nnqn3m7gge4aq5iqbhgffxc435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2sv170q0h8fnct7piuqge340cv2liz5436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1vm074afjfdiwi0p7uud99xuzefpa21b437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/idy66o47eic59heopl23ox3pld0o7sfp438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8t6w6v1sv5zmalz7xn4ekdfqt2essn0439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0m169reoaw0s1b9y941q2r7f0r03he7l440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1k7hu8z8fj7q2h6q2xrc5dromv9mk6441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n6eb23g26fa4lq6c4llkccg3a2ha19a1442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26qjm5f9t2xe2kmt5sr3chixprrdaz5e443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hszv2xyrfecul306smh3nz2unzglc4ut444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3i8his2dlj2w6u8ahncl3rd8p8mhk2zk445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fp90f28fvfe292ylde0tkwgp680amk2h446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rkr0e462erq0xyyg8ckckj5oh52m8d0b447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aligu1mqvumqtwixifjnibv28s5w21f2448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mr8176rfrndqf3o7mkonnd25jjgxb1fi449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bib4o5ah1z9at3uin3vatmv65n435z3450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/i14tsowxzqbtl1q5m6yfz747ni879bsu451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fpuopwrjz5cjqd7xlg8tt9eelbutr5x452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0jo190yc9ehliv0xy9qx8b698acye0gz453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m8pwjqx1y1hxph1izz0gcp6zututcap0454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61nf0jnbufaxrcsbn89na0hlwdqnm18h455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867gjilnb49xt8vbbb7k9iywkm5hlt8456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bvuzez8un4odobt5h9sjbpf00zkfqcyc457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2axpi8stwbvad8z6fzofeuuqf2j2pw458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/swvqjzronf35jv0t2j6gm53nu275jsmr459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adshyo3w9b3ozjqddnjl6e1hqwfyyy460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nyrorjkv3oxl18jwzfsmt0cwj12o5fhd461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ifb7w89meb4cz3lepidp6rnil4g7lmml462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tplkkfb7mjxbuepb6q2xrwlzhagz296i463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baxcn5okhfp3s4ope25bsf3qmmh4kt9e464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eyxaebvuzogrtyq7o5tl94vq35vk5fa0465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k96aj4ys08scqddwrtoymjehq67zmv0r466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/imjv2ww02v916e4lhkknyvd8a5ima20g467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ibje5fli622jr7ye36hatpx31eiwfyv468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uzixdkqvhem3by99aqzbueyxibt8wjmk469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/g2bsaxsqk22snziwd9phpgcp8pm30ru3470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xn1as3tuk3m5v1u23bvvyzjaojv806sz471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/czgm73f9ixrs9gmyzkncd51lh8jo13vj472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0wy307h3h62v0vfocw5mjbcdnab4j5ad473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hq8iy10d2gcvfdrym6v0sj4mbsvvuuzx474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942w6chbsqa08yfgwybw9np7pglb4xd475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2y50021agz12idrmekgr3x0z05oe1px2476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zr46xndi37z1ire3umfzjxwnnwgbmc01477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/thb8aeh2vvcy0gz5jsobdmj0v2dy4593478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bmsu4qpzizonliqyilq1kpb6l1uzauj479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zoaw2rp7r4em3c9f19tk750tzvnh8fsx480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aizqmm6t6371udozqnrg6wipkply7hqf481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k6oic0b3vkkjt60b9cb99ihax1w0l32s482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ilfe8eqys017czpgje6bydekn13z112y483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zk1ppm4hp1wkez1r364r38wtr28o8do7484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z0ktntjz7uqareroh9i2h3wxff72oqko485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pt0qcbycuh03gmz0ucmrriswma6ea3wk486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9q3ax27a4ihnfy1vz0s796665otm7u487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/to5f3f8n01f29wxvm1b30qq6nad5koce488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q1tgt193wy74lism95mxor2s42sfxrko489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/urcnn0dr28dkemwe92li76sopx42s0gv490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0wjw9z56o2ezq8h979k6p0mq7i3ysezo491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bxrn9xeecr4vw72ora7aejvc40g5s1bn492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0zw43pnxvdgf2q2pl3e0rebkq1yeiqwp493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ys7r8p83akj8ylx95xdbi5iyt8p16494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94p6gqlamu7qq2s7x43h22ai5nl7lhn495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jloc593583sr75nh6u89xhb381sz09jj496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pa9gddgvizshfhyanqkls1gamvwyodae497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xszr1gt15fjib5v6y072xbtf6vkyioek498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rz9qd1qxfg1yo4s469e30bpaacsl39fl499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0n5bj6z63aur43kbh1w7wa3ooi4793v4500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8khikklqvol60a6m5n9hs3hke7po4ld501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9lo6dog03ge8bu98mfg2xovn1bwf8yuu502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ofldkz37lpqws88kl9t0rhlofvnovo91503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ovkadg28e74gx304m5tkln35vm1glz1n504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www505.www"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www506.www"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www507.www"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www508.www"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/njc47g1270usk5mxb93yre3uvgj2a04s509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/et0m3zbtdshd4558vkxq615z7qs4xs6i510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3gdo6iaexpg0l7dpi7j1vx8k6sk21gk4511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jnzmic4lt4mqc6q9m6y6hujle4uvax04512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jt4752o76b0lldiv8chda2mm7ljbiaas513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kjpbacl40hhmebgude7xxg2tp1tdy1i4514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x9755o8whosn6kpeaqx6kwovxyxm8rau515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/resnhhmsz7rgzf36d918td1fw5thz65r516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vnxgtwg5tcxy3axoi1qrcqe3dr1tl596517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qhw5ftbddixb39jjvm7wnhp4v5h1m9sg518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1elcy1g635tt14ljvg9or7uv17m3yeop519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ugoxx95ddacs1hk37i3zfycirzkbq5xq520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/q2grrbiq8ri6ob3l2oxnf99megxtvlus521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8uqu2wf3mx48ss2rt6z9mq0epsis82xm522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/asf7wpfjtvjkp0kmj26yrmzj97s1axuf523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0y0fu8q0o8ehdcozwjiehrt4h1pkqyv1524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www525.www"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/igi3n0wzrt60bysw3umb0rrt4rtzbnrw526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kewh364hzjhn4eokguiadiydaekqqosk527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qto62rgla4jxvf1xktyjrcfja0x86per528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/p76qsjq372nrrn7469bk3o4d6tdnovw4529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lzff6yldqj9c7pr5ebfk5lmhxn6dj64e530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zjegq5fzk0ue7fxt3cpo3hihbydt93vn531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4qjh43hu26tn6c3z94bn3d3i1dob226i532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x0r58sv63ik2ifzgzjgcioudzaqga6j0533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n7t6abxdxp0dxyijpruvjy9hlzamzu6l534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2lutfhciolljku2sv8chjql6bfraiffq535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hp7mjdprltyzggjkyxnab2m8ls85movp536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dzrcazb0e2rbl0lv0dj0n3i5emr2xdk537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ysxyh9h8ik0zq80u9si8sr4ltr842y538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tr2mtaq3b4si27618n4xest1vzo6rbve539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38vzdrzjypsxk9s3shudzbf9rg0176u540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047qes7nnbzps62tl4yodyknbdewnv8541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j33ync0235zqq00m8bhvf2a3bc8z2dl6542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fg6bj0mla1f5lamurpdrq1q2x20em7543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0vpkj9hx0ohshz0dr139k0jzauz4mkl544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadqeyaaokgnxmaafxnkqu26w0tahdy545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/www546.www"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tq3272mkm47221gxxw58i13nymvi14pg547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88igvq7g3lxj09knn9kz9xrsudg45grd548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/t597cjvizx81g054sj052kf99z8547ur549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hsv9fr3y2wz8qgqnn8o0lwn4llryw5aa550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0m78l228t549hk0bznnb9bv814bjv9m551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v4go90nr52nbed9g71lg8z5lunssv2ze552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa7a3p2fqg1ay9x7syeo06hlepsa1fde553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l30nwqq31wm9xmpts5j9qql9flpvlin0554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qymdo6dptgmjs5blg0p26r7w6hnyvdwe555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6q0h9bvj3aeni4irsfp1nm2cyjy9q556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mmga3qqmt3d4daeu8ql71lbj783xinw6557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9jowrepchan0a1a0ibp8e3um6c055rh5558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73g7da309yaun1ghcewku00jvyqhb3n4559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kbo6r7q6ymur1l7wh7b60uwf633ws0x3560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/v4mle2xgettb9p7lvpvu2mu8w5hdgnkp561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qe2zbyocql7r0dhy3i8vzbnta21wz7cw562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351cbi69oyurnqxfq4kxpcps8l57ebf563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0y3h54u6tfzaucge4hcdhq762o62ayhv564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nm329pmppazf054iripqyhgjlngriv84565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fkab7bcgx6mwonek5euqjif0vpoam7qe566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/h2d6z9ckx86z305ehpczaarloascyjyk567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0isi9n84rkgeg393u5vwqacsa8ody1i568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30t3mbgobqwyw4yam4r56cw3k9vp2bru569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ax40xf8zsmmpbts1k2l2sputogy5p2bq570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hs0ndeku7aehp8oe2hgltibdsabwgx3e571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xgvxqz08kqubx1bma549w83dzrhjolmx572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wxukaa1ybvnrdsof9m9b40s6v7izjz0e573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bub0l0mfkd3jgxbevq4frisl7mm8s5574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sxhg2bpzjt0f4oraxtdvkaio6ppx3llt575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/geb6y5nvkofsn0mg2zs3tn0ithb3sy4j576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o4l623u8v5ve6sr3q6532eoo0kd7wyvd577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fh1mdc9nh1mb6ucus6z0k7c2xh8jt1tn578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98zd0ahlgon8om333kfzgw9305lj98ip579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sjv6kclyk1cmedwuh110ooz80r94x3l7580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vno2j7myqlfjw43rbhgyzcd9cn4h9r5j581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dv05wh8wgb0wu466323cq5ee75qjjq96582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l8p71tt4vrq5bq15uw1btmuendcra3yt583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/na0bmyhqb5ztjp56zab0a84kx5a9rtsc584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9rjtwx66094z6kfsar84yydubxljf5sv585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7k0r69lfjv34x5ve3wbjo7sjk0on659i586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pws8od2fdnpltvaexeeglto71au5ce1n587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373930y9sqqbsw7tjbrwmuhsd8q4w81o588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6sj4pyxaaiqpzce0541dpc7m7nt48q589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7nupk9sdk3r94is5nb39ey2niw2yx6qq590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ljik30z2xb4154q3d5zoigmwlx60jkca591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/l3ouslior6bo772gw7f9trbkp0gike4p592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/jg9d6s4k6gb1nm2igbbzfvfky9y9dafc593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860122ctoo3plvyvs6use5glrejon5z594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/terhywov0h2aylb3mo13syezhk3vrjfp595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/y9vl3128uwr34jia181gvob7xc7tudf9596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60mwcs5eantdggx57ypd0j4xykjp388k597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8hycosnc2iqpqjuxsjos77an76vng598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/im6o6n1o4h6sl6oyo2cr2fvqr6g0k9uw599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lqqjaun1hlrucwd6c973r0d2wcjndcyr600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1jprmvu02s4gsdx5big8vvlpw65a9cwg601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccxdp6ixn04ezavr1la6rsg7dsfjn3zt602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/og393badp248n2wpirpe3pc2ctkt48j7603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pwcmetifr7k39z40ou7x8fi5dy78zpmu604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ewlsrb3m5tgq0su0m2w67zzgbh7z09cg605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kxgte12ty1glypra6xz8gr7rx4v23jen606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tf1yj4q2334v70yx0cuxtfathn6sgox6607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/k8ofsqe2lt1lhwoqi7mggnquby2he6c4608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dprvctbqmkpnxkmoeegwn7wsce62uy31609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oyu9el67o2zg4r38isdx0kme5zbt1him610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/o5mo1v62y8o1nk7llcik3l3f8jnlcd0b611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yaoanwadom2sj9xz0evnb793g6xnvel8612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceaqwghj5754nnsj9iuzjprtjgwtih613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501k5qoe4jp6i455i34gghprazrmx2is614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5xllxnt0e7hh8uzmxuqswfo0w8wrs8d8615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mvso130fwwhrm3e8rrclbe05dljz4q25616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ah7hk5jxzo4nlrryp3wug6kgeq0k1ax617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oue9yb3lqi1dzkl9fpxx7jh93d3q2n51618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uqni2kx4wr3bla582539phxuyjgg5z9d619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/javgzh2ivh7xwtew533h361dzx7pox13620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dzzx0wkzop03b62eyh6n0p67anzq1hla621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qzln77a2e7ve33wn5xl81a761ti333df622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mu320wkfpa2bw9ty0q2os2xp5vpk9538623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qirmrqv1i2kr0kscdhdw85250p5pzutx624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4su45vv9r9jbw7uaw2dw0nd77pjbqoxr625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ywjc12pvcjg92dro9jwgxge3o31zgp626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kuf9vq41nq5uhizvckci1w2m33w8s9zk627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56wy4dhyvgoqhkiyssf7r61cquoqlfwh628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tj9ncpn1f2zh5qib9ua9vms4bjwlszcq629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wixegeqzeltokn9rojnt203m1xnjxdzu630.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3019425" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 5" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1047750" cy="1047750"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="2" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D15 см (Серебряный)" descr=""/>
+    <xdr:ext cx="1095375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Елочная игрушка &amp;quot;Мышка&amp;quot; (войлок), 6,5xH12 см (Светло-коричневый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D15 см (Серебряный)" descr=""/>
+        <xdr:cNvPr id="3" name="Елочная игрушка &amp;quot;Мишка&amp;quot; (стекло), 5,5x5xH19 см (Коричневый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Синий)" descr=""/>
+        <xdr:cNvPr id="4" name="Елочная игрушка &amp;quot;Машина&amp;quot; (стекло), 14x6xH7 см (Красный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D5 см (Синий)" descr=""/>
+        <xdr:cNvPr id="5" name="Елочная игрушка &amp;quot;Клубника&amp;quot; (стекло), D7xH10 см (Ягодный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), H15 см (Серебряный)" descr=""/>
+        <xdr:cNvPr id="6" name="Елочная игрушка &amp;quot;Инжир&amp;quot; (стекло), 8x7xH8,5 см (Розовый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Прозрачный)" descr=""/>
+        <xdr:cNvPr id="7" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), D8xH8 см (Серебряный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Шампань)" descr=""/>
+        <xdr:cNvPr id="8" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D7,5xH22 см (Золотой)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D13 см (Золотой)" descr=""/>
+        <xdr:cNvPr id="9" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH20 см (Золотой)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Елочная игрушка &amp;quot;Сердце&amp;quot; (стекло), H13 см (Красный)" descr=""/>
+        <xdr:cNvPr id="10" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D5xH17 см (Изумрудный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), H10 см (Ягодный)" descr=""/>
+        <xdr:cNvPr id="11" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), D10xH12 см (Изумрудный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D13 см (Белый-красный)" descr=""/>
+        <xdr:cNvPr id="12" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6,5xH21 см (Изумрудный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Елочная игрушка &amp;quot;Шар с кисточкой&amp;quot; (пластик, стекло), D9xH25 см (Голубой)" descr=""/>
+        <xdr:cNvPr id="13" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Зеленый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань, стекло), H10 см (Золотой)" descr=""/>
+        <xdr:cNvPr id="14" name="Елочная игрушка &amp;quot;Алмаз&amp;quot; (стекло), D9xH23 см (Зеленый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Ваза &amp;quot;Притяжение&amp;quot; (керамика), D21xH25 см (Белый)" descr=""/>
+        <xdr:cNvPr id="15" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH24 см (Коричневый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Ваза &amp;quot;Дюна&amp;quot; (керамика), D8xH25 см (Белый)" descr=""/>
+        <xdr:cNvPr id="16" name="Елочная игрушка &amp;quot;Олива&amp;quot; (стекло), D8xH15 см (Коричневый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Ваза &amp;quot;Дюна&amp;quot; (керамика), D10xH30 см (Белый)" descr=""/>
+        <xdr:cNvPr id="17" name="Елочная игрушка &amp;quot;Мыльные пузыри&amp;quot; (стекло), 13x13xH13 см (Белый)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Ваза &amp;quot;Кувшин&amp;quot; (керамика), D15xH17 см (Белый)" descr=""/>
+        <xdr:cNvPr id="18" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Синий)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Ваза &amp;quot;Феерия - Лимон&amp;quot; (керамика), D12xH13,5 см (Желтый)" descr=""/>
+        <xdr:cNvPr id="19" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Синий)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D16xH20 см (Коричневый)" descr=""/>
+        <xdr:cNvPr id="20" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH26,5 см (Прозрачный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D17,5xH26,5 см (Коричневый)" descr=""/>
+        <xdr:cNvPr id="21" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Мятный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1047750" cy="1047750"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="22" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D14xH23,5 см (Коричневый)" descr=""/>
+    <xdr:ext cx="1095375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло, флок), D10 см (Красный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D14,5xH41 см (Серый)" descr=""/>
+        <xdr:cNvPr id="23" name="Елочная игрушка &amp;quot;Птичка&amp;quot; (стекло), 11x4xH6 см (Прозрачный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D14xH13 см (Коричневый)" descr=""/>
+        <xdr:cNvPr id="24" name="Елочная игрушка &amp;quot;Воздушный Шар&amp;quot; (стекло), D10xH20 см (Прозрачный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1047750" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Ваза &amp;quot;Терновник&amp;quot; (керамика), D18,5xH17 см (Коричневый)" descr=""/>
+        <xdr:cNvPr id="25" name="Елочная игрушка &amp;quot;Воздушный Шар&amp;quot; (стекло), D15xH22 см (Прозрачный)" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH26 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Елочная игрушка &amp;quot;Домик&amp;quot; (стекло), 7x7xH9 см (Жемчужный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D7xH21 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH23 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D8xH29,5 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань), 19xH37 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань), 23xH23 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Елочная игрушка &amp;quot;Бант&amp;quot; (войлок), 13xH14 см (Светло-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Елочная игрушка &amp;quot;Подвеска&amp;quot;, (акрил), H27 см (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Елочная игрушка &amp;quot;Капля&amp;quot; (стекло), D7xH10,5 (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Елочная игрушка &amp;quot;Олива&amp;quot; (стекло), D6xH12,5 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Разноцветный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D3xH32 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D3xH30 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="628650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), D12xH24 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (стекло), D4xH28,5 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Елочная игрушка &amp;quot;Капля&amp;quot; (стекло), D10xH26 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Елочная игрушка &amp;quot;Капля&amp;quot; (стекло), D10xH19 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D8 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH16 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Елочная игрушка &amp;quot;Калабаш&amp;quot; (стекло), D6xH16 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), D5,5xH13,5 см (Светло-синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 9,5x6xH13 см (Светло-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 8x5,5xH14 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Елочная игрушка &amp;quot;Козлик&amp;quot; (войлок), 8x4,5xH13,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 8x5xH13 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Елочная игрушка &amp;quot;Лиса&amp;quot; (войлок), 10x7xH13 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Елочная игрушка &amp;quot;Енот&amp;quot; (войлок), 9x8xH12 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Елочная игрушка &amp;quot;Собака&amp;quot; (войлок), 8x7xH12,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Елочная игрушка &amp;quot;Кот с рыбой&amp;quot; (войлок), 9x6xH10 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Елочная игрушка &amp;quot;Барашек&amp;quot; (войлок), 7x6xH11 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Елочная игрушка &amp;quot;Енот&amp;quot; (войлок), 7x5,5xH13 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Елочная игрушка &amp;quot;Лис&amp;quot; (войлок), 7x5xH15 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Елочная игрушка &amp;quot;Кошка&amp;quot; (войлок), 6,5x6xH16 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Елочная игрушка &amp;quot;Лиса&amp;quot; (войлок), 7,5x5,5xH15,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Елочная игрушка &amp;quot;Бант&amp;quot; (ткань, пластик), 35xH40 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D12,5 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D12,5 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D12,5 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Елочная игрушка &amp;quot;Желудь&amp;quot; (стекло), D15xH20 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Елочная игрушка &amp;quot;Шишка&amp;quot; (стекло), 10xH30 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D13 см (Пурпурный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Елочная игрушка &amp;quot;Шар&amp;quot; (стекло), D10 см (Пурпурный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), H16 см (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Елочная игрушка &amp;quot;Луковка&amp;quot; (стекло), H14 см (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="771525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Елочная игрушка &amp;quot;Елка&amp;quot; (дерево), (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="771525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (дерево), (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="771525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Елочная игрушка &amp;quot;Ангел&amp;quot; (дерево), (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик, стекло), D10 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик, стекло), D7 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Елочная игрушка &amp;quot;Глаз&amp;quot; (ткань, стекло), 13xH7 см (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Елочная игрушка &amp;quot;Леопард&amp;quot; (ткань, стекло), 15xH10 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик), D10 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Елочная игрушка &amp;quot;Сосулька&amp;quot; (пластик, стекло), D2,5xH22 см (Зеленый-золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Елочная игрушка &amp;quot;Кольцо&amp;quot; (бамбук), D40 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Елочная игрушка &amp;quot;Конфета&amp;quot; (пластик), 40x7xH19 см (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Елочная игрушка &amp;quot;Конфета&amp;quot; (пластик), 30x4xH12 см (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (пластик), 22x5xH22 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Елочная игрушка &amp;quot;Снежинка&amp;quot; (пластик), 50xH50 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик, иск. мех), D21 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Елочная игрушка &amp;quot;Мишка&amp;quot; (полирезин), 4,5x3,5xH9,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Елочная игрушка &amp;quot;Мальчик с собакой&amp;quot; (полирезин), 5,5x4xH11,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Елочная игрушка &amp;quot;Девочка с яблоками&amp;quot; (полирезин), 5,5x4,5xH12 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Елочная игрушка &amp;quot;Мальчик&amp;quot; (полирезин), 7x5xH12,5 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Елочная игрушка &amp;quot;Девочка с муфточкой&amp;quot; (полирезин), 5,5x5,5xH10 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Елочная игрушка &amp;quot;Мальчик с подарками&amp;quot; (полирезин), 5,5x4xH11,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Елочная игрушка &amp;quot;Мальчик на лошадке&amp;quot; (полирезин), 9x4,5xH12 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Елочная игрушка &amp;quot;Гусь с барабаном&amp;quot; (полирезин), 7x4xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (пластик), 29xH29 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Елочная игрушка &amp;quot;Олива&amp;quot; (пластик), D12xH28 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Елочная игрушка &amp;quot;Шар&amp;quot; (пластик), D12 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Елочная игрушка &amp;quot;Шар ягодный&amp;quot; (пластик, флок), D10 см (Бургунди)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Елочная игрушка &amp;quot;Звезда&amp;quot; (пластик), 32x8xH32 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Елочная игрушка &amp;quot;Гриб&amp;quot; (пластик), D10xH13,5 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Ваза &amp;quot;Шинуазри Королевский синий - Сумка&amp;quot; (керамика), 18x9xH21 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Ваза &amp;quot;Шинуазри Королевский синий - Сумка&amp;quot; (керамика), 19x8,5xH24,5 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D18xH30 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D20,5xH36 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D19xH20 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D19xH30 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Ваза &amp;quot;Шинуазри Винтажный синий&amp;quot; (керамика), 20x9xH23 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Ваза &amp;quot;Шинуазри Винтажный синий&amp;quot; (керамика), 25x10,5xH28 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Ваза &amp;quot;Шинуазри Винтажный синий&amp;quot; (керамика), 18,5x9xH29 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Ваза &amp;quot;Шинуазри Винтажный синий&amp;quot; (керамика), 18,5x12,5xH26 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Ваза &amp;quot;Шинуазри Винтажный синий&amp;quot; (керамика), 22x13xH31 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Ваза &amp;quot;Шинуазри Канареечный&amp;quot; (керамика), D23,5xH20 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Ваза &amp;quot;Шинуазри Канареечный&amp;quot; (керамика), D21xH30 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Ваза &amp;quot;Шинуазри Канареечный&amp;quot; (керамика), D21xH35 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Ваза &amp;quot;Шинуазри Канареечный&amp;quot; (керамика), D25xH39 см, с крышкой (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Ваза (керамика), D17xH24 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Ваза &amp;quot;Волна&amp;quot; (керамика), D16,5xH12 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Ваза &amp;quot;Волна&amp;quot; (керамика), D19xH15 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Ваза &amp;quot;Волна&amp;quot; (керамика), D19xH15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Ваза &amp;quot;Волна&amp;quot; (керамика), D19xH15 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Ваза &amp;quot;Вельвет&amp;quot; (керамика), D20xH16,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Ваза &amp;quot;Вельвет&amp;quot; (керамика), D19xH15,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Ваза &amp;quot;Карамель&amp;quot; (керамика), D17xH21 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Ваза &amp;quot;Карамель&amp;quot; (керамика), D17xH21,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Ваза &amp;quot;Карамель&amp;quot; (керамика), D13,5xH24 см (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Ваза &amp;quot;Карамель&amp;quot; (керамика), D14xH25 см (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D17xH14,5 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D17xH14,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D18xH20 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D15,5xH28 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D16,5xH20 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D14,5xH24 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D18xH18 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D15xH28,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1400175" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Ваза &amp;quot;Баухаус&amp;quot; (керамика), D12,5xH27 см (Белый)" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="140" name="Ваза &amp;quot;Арт&amp;quot; (керамика), 29x16,5xH21 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Ваза &amp;quot;Феерия - Гриб&amp;quot; (керамика), 17x14xH26,5 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Чаша &amp;quot;Феерия - Гриб&amp;quot; (керамика), 18,5x19,5xH19 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Ваза &amp;quot;Флора&amp;quot; (керамика), D13,5xH22 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Ваза &amp;quot;Арт&amp;quot; (керамика), D14xH19 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Ваза &amp;quot;Сумка&amp;quot; (керамика), 17x11xH21 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Ваза &amp;quot;Сумка&amp;quot; (керамика), 17x11xH21 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Ваза &amp;quot;Сумка&amp;quot; (керамика), 17x11xH21 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Ваза &amp;quot;Сумка&amp;quot; (керамика), 17x11xH21 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D8,5xH22 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D9xH24 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D14,5xH28 см (Бежевый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D10xH25 см (Бежевый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Ваза &amp;quot;Прованс&amp;quot; (керамика), D8xH20 см (Бежевый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D14,5xH31,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D17xH47 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D25,5xH24 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1162050" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D30,5xH29,5 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D25,5xH24 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D31xH29 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D19xH19 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Ваза &amp;quot;Ваби-саби&amp;quot; (керамика), D24xH25 см (Молочный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Ваза &amp;quot;Букет&amp;quot; (керамика), D17xH24,5 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Ваза &amp;quot;Букет&amp;quot; (керамика), D17xH24,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1162050" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Ваза &amp;quot;Букет&amp;quot; (керамика), D17xH24,5 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Ваза &amp;quot;Букет&amp;quot; (керамика), D21xH24 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Ваза &amp;quot;Букет&amp;quot; (керамика), D21xH24 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Ваза &amp;quot;Букет&amp;quot; (керамика), D21xH24 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D19xH24 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D33xH10 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D20xH43 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D19,5xH34 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D19xH24 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D33xH10 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D20xH43 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Ваза &amp;quot;Металлик&amp;quot; (керамика), D19,5xH34 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Ваза &amp;quot;Шинуазри Винтажный синий&amp;quot; (керамика), 18,5x9xH18 см (Белый-синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Ваза &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D18xH36,5 см, с крышкой (Белый-синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Ваза &amp;quot;Узор&amp;quot; (металл), 18x15xH42 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Ваза &amp;quot;Узор&amp;quot; (металл), 16,5x14,5xH33 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2228850" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Ваза &amp;quot;Узор&amp;quot; (металл), 30x7,5xH34 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2228850" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Ваза &amp;quot;Узор&amp;quot; (металл), 28x6xH25 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1981200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Ваза &amp;quot;Цветок&amp;quot; (металл), 26xH31 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1981200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Ваза &amp;quot;Цветок&amp;quot; (металл), 20xH23 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Ваза &amp;quot;Сатин&amp;quot; (металл), 31,5x14,5xH39,5 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Ваза &amp;quot;Сатин&amp;quot; (металл), 22x18xH44 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Ваза &amp;quot;Кассиопея&amp;quot; (металл), 44x14xH25 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Ваза &amp;quot;Кассиопея&amp;quot; (металл), 27x9xH41 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2495550" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Ваза &amp;quot;Винтаж&amp;quot; (металл), 41x11xH23 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Ваза &amp;quot;Кассиопея&amp;quot; (металл), D21xH41,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Ваза &amp;quot;Кассиопея&amp;quot; (металл), D17xH31,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="581025" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Ваза &amp;quot;Кассиопея&amp;quot; (металл), D30,5xH75 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Ваза &amp;quot;Винтаж&amp;quot; (металл), 21x12xH33 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Ваза &amp;quot;Винтаж&amp;quot; (металл), 30x9xH28 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Ваза &amp;quot;Лофт&amp;quot; (металл), 49,5x8xH24 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Ваза &amp;quot;Лофт&amp;quot; (металл), 40x6,5xH19,5 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Ваза &amp;quot;Лофт&amp;quot; (металл), 19x10xH39 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Ваза &amp;quot;Лофт&amp;quot; (металл), 17x10xH31 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Ваза &amp;quot;Лофт&amp;quot; (металл), 14,5x6,5xH27,5 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Кашпо (керамика), D13xH12 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Кашпо (керамика), D19xH19 см - D13xH13 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Кашпо (керамика), D22xH20 см - D15xH15,5 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Кашпо (керамика), D15xH15,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Кашпо (керамика), D20xH15,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Кашпо (керамика), D19xH21 см - D12xH13,5 см, набор (3 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Кашпо (керамика), D12xH13,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1743075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Кашпо (керамика), 23x13xH13 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Кашпо &amp;quot;Пастель&amp;quot; (керамика), D20xH15,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="847725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D16xH13 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Кашпо (керамика), 28x10xH8 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Кашпо (керамика), 23x10xH10 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1866900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Кашпо &amp;quot;Прованс&amp;quot; (керамика), D13xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Кашпо &amp;quot;Прованс&amp;quot; (керамика), D13xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D12,5xH12,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D12,5xH12,5 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Кашпо &amp;quot;Притяжение&amp;quot; (керамика), 30,5x11xH10 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Кашпо &amp;quot;Ракушка&amp;quot; (керамика), 18,5x10,5xH8 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Кашпо &amp;quot;Ракушка&amp;quot; (керамика), 35x14,5xH10 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Кашпо &amp;quot;Лодка&amp;quot; (керамика), 15,5x30xH14,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Кашпо &amp;quot;Вельвет&amp;quot; (керамика), 26,5x11xH9 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Кашпо &amp;quot;Вельвет&amp;quot; (керамика), 30,5x13xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Кашпо &amp;quot;Вельвет&amp;quot; (керамика), D18xH8 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Кашпо &amp;quot;Вельвет&amp;quot; (керамика), D24,5xH9 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Кашпо &amp;quot;Карамель&amp;quot; (керамика), 17,5x10,5xH12 см (Белый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1514475" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D16xH7 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1419225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Кашпо &amp;quot;Металлик&amp;quot; (керамика), D16xH7 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1266825" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Кашпо &amp;quot;Притяжение&amp;quot; (керамика), D16xH7 см (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Ваза &amp;quot;Лед&amp;quot; (стекло), 20,5xH40 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1200150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Ваза &amp;quot;Лед&amp;quot; (стекло), 31xH30 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Ваза &amp;quot;Узор&amp;quot; (стекло), D17xH19 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Ваза &amp;quot;Узор&amp;quot; (стекло), D15xH30 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D17xH30 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Ваза &amp;quot;Волна&amp;quot; (стекло), D20xH28 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Ваза &amp;quot;Кристалл&amp;quot; (стекло), D20xH16 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D14xH29,5 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D23xH50 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D20xH40 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D16xH35 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D15xH30 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Кашпо &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D20xH26 см - D12xH16 см, набор (3 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Кашпо &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D18xH25 см - D12xH16 см, набор (3 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Кашпо &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D19xH25 см - D14,5xH15 см, набор (3 шт) (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D20xH22 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Ваза (стекло), D19xH22 см (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Кашпо (керамика), 19,5x7xH9,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="600075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Кашпо (керамика), 25x10xH12 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1943100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Кашпо с ручками (металл), 17x16xH26 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Кашпо &amp;quot;Кассиопея&amp;quot; (металл), D27xH25,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Ваза &amp;quot;Трубка&amp;quot; (стекло), D5хH16cм (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Ваза &amp;quot;Флора&amp;quot; (стекло), D18xH29 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Ваза &amp;quot;Флора&amp;quot; (стекло), D22xH26,5 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D24xH27 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D18,5xH22 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Ваза &amp;quot;Волна&amp;quot; (стекло), D21xH30 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Ваза &amp;quot;Волна&amp;quot; (стекло), D17,5xH25 см (Серый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D14xH31 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D12xH25 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D14xH31 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D12xH25 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D16xH25 см (Белый-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D22xH35,5 см (Белый-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Ваза &amp;quot;Янтарь&amp;quot; (стекло), D20,5xH18,5 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Ваза &amp;quot;Янтарь&amp;quot; (стекло), D25xH25 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Ваза &amp;quot;Янтарь&amp;quot; (стекло), D15xH34 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D17xH35 см (Белый-золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D17xH21 см (Белый-золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Ваза &amp;quot;Соты&amp;quot; (стекло), D16xH33 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Ваза &amp;quot;Соты&amp;quot; (стекло), D17xH20 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Ваза &amp;quot;Феерия - Лимон&amp;quot; (стекло), D21,5xH29,5 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Ваза &amp;quot;Янтарь&amp;quot; (стекло), D20,5xH18,5 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Ваза &amp;quot;Янтарь&amp;quot; (стекло), D25xH25 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Ваза &amp;quot;Янтарь&amp;quot; (стекло), D15xH34 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D18xH27 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Ваза &amp;quot;Елка&amp;quot; (стекло), D15xH22 см (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Ваза &amp;quot;Елка&amp;quot; (стекло), D12xH16 см (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Ваза &amp;quot;Лед&amp;quot; (стекло), 20,5xH40 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Ваза &amp;quot;Лед&amp;quot; (стекло), 31xH30 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1666875" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Ваза &amp;quot;Лед&amp;quot; (стекло), 20,5xH40 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Ваза &amp;quot;Лед&amp;quot; (стекло), 31xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D18xH40 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D18xH40 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Ваза &amp;quot;Узор&amp;quot; (стекло), D17xH19 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Ваза &amp;quot;Узор&amp;quot; (стекло), D15xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D17xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Ваза &amp;quot;Волна&amp;quot; (стекло), D20xH28 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D18xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Ваза &amp;quot;Волна&amp;quot; (стекло), D21xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D22xH25 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D23xH26 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D22xH22 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Ваза &amp;quot;Феерия - Ромашка&amp;quot; (стекло), D16xH15,5 см (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Ваза &amp;quot;Феерия - Ромашка&amp;quot; (стекло), D19,5xH20 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Ваза &amp;quot;Феерия - Ромашка&amp;quot; (стекло), D16xH16 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D19xH27 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D20xH20 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D19xH27 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D20xH20 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1152525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D14xH29,5 см (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D20xH20 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D24xH35 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D21xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D25xH31,5 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Ваза &amp;quot;Бутон&amp;quot; (стекло), D21xH24,5 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D23xH50 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D20xH40 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D16xH35 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D15xH30 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D23xH50 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D20xH40 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D16xH35 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Ваза &amp;quot;Эллипс&amp;quot; (стекло), D15xH30 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Ваза &amp;quot;Лед&amp;quot; (стекло), H50 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Ваза &amp;quot;Лед&amp;quot; (стекло), H50 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D18xH29,5 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Ваза &amp;quot;Мурано&amp;quot; (стекло), D17,5xH20 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Ваза &amp;quot;Сфера&amp;quot; (стекло), D28xH36 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Ваза &amp;quot;Сфера&amp;quot; (стекло), D23xH29,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Ваза &amp;quot;Елка&amp;quot; (стекло), D15xH32 см (Светло-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Ваза &amp;quot;Тюльпан&amp;quot; (стекло), D15,5xH30,5 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Ваза &amp;quot;Тюльпан&amp;quot; (стекло), D14,5xH22,5 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D14,5xH24 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D9xH18,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D14,5xH24 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Ваза &amp;quot;Бриз&amp;quot; (стекло), D9xH12 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D15xH30 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Ваза &amp;quot;Лед&amp;quot; (стекло), D15xH30 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Ваза &amp;quot;Марс&amp;quot; (стекло), D24,5xH27,5 см (Коричневый-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Кашпо PLANTA VITA &amp;quot;Вазон. Урбаника/ Коричневый матовый&amp;quot; (пластик), D12,5xH11 см, с поддоном (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Кашпо PLANTA VITA &amp;quot;Вазон. Урбаника/ Коричневый матовый&amp;quot; (пластик), D10xH9 см, с поддоном (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Ваза (металл), 16x14xH34 см (Золотой)" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="329" name="Чаша декоративная (керамика), D23xH10 см (Фисташковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Чаша декоративная &amp;quot;Ракушка&amp;quot; (керамика), 22x17,5xH9,5 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Блюдо декоративное &amp;quot;Тыква&amp;quot; (металл), 26x23xH3,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Подставка декоративная &amp;quot;Лист&amp;quot; (металл), 40x16,5xH6 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Подставка декоративная &amp;quot;Лист&amp;quot; (металл), 39x27xH4 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3171825" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Чаша декоративная &amp;quot;Цветок&amp;quot; (металл), D33xH7,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Чаша декоративная &amp;quot;Цветок&amp;quot; (металл), D25xH7,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Блюдо декоративное &amp;quot;Рыба&amp;quot; (металл), 74x46xH2,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Блюдо декоративное &amp;quot;Рыба&amp;quot; (металл), 53x32xH2,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Чаша декоративная &amp;quot;Рыба&amp;quot; (металл), 32x20xH15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Подставка декоративная трехуровневая (металл), D30xH60 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3086100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Блюдо декоративное &amp;quot;Сатин&amp;quot; (металл), 52,5x12xH4 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Подставка декоративная &amp;quot;Кассиопея&amp;quot; (металл), D16xH22 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Подставка декоративная на ножке &amp;quot;Винтаж&amp;quot; (металл), D29xH12,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2019300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Чаша декоративная &amp;quot;Кассиопея&amp;quot; (металл), 46x18,5xH14,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Чаша декоративная &amp;quot;Винтаж&amp;quot; (металл), 42x15xH13 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Блюдо декоративное на ножке &amp;quot;Арт&amp;quot; (керамика), 25x17,5xH12 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Шкатулка &amp;quot;Макаронс Тиффани&amp;quot; (фарфор), D12xH8 см (Тиффани)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Кашпо плетеное (ива), 30x18xH10/34 см, 23x12xH9/32 см, набор (2 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Кашпо плетеное (ива), D33xH12 см, D18xH11 см, набор (2 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Кашпо плетеное (ива), 30x25xH17 см - 16x12xH13 см, набор (3 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Кашпо плетеное (ива), 34x19xH15 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Кашпо плетеное (ива), 45x22xH15 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Фигура &amp;quot;Тыква&amp;quot; (керамика), D16xH12,5 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1266825" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Фигура &amp;quot;Тыква&amp;quot; (керамика), D20,5xH19 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Фигура &amp;quot;Леопард&amp;quot; (металл), 49x10xH15 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1809750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Фигура &amp;quot;Сани&amp;quot; (металл), 33x14xH15 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Фигура &amp;quot;Олень&amp;quot; (металл), 35,5x23xH42 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Фигура &amp;quot;Олень&amp;quot; (металл), 20x5xH31,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Цветок искусственный &amp;quot;Эхинопс&amp;quot;, H83 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Цветок искусственный &amp;quot;Эхинопс&amp;quot;, H83 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Цветок искусственный &amp;quot;Скабиоза&amp;quot;, H60 см (Белый-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Цветок искусственный &amp;quot;Пеларгония&amp;quot;, H100 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Цветок искусственный &amp;quot;Пион&amp;quot;, H70 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Цветок искусственный &amp;quot;Ромашка&amp;quot;, H63 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Цветок искусственный &amp;quot;Ромашка&amp;quot;, H63 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Цветок искусственный &amp;quot;Ромашка&amp;quot;, H63 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Цветок искусственный &amp;quot;Подсолнух&amp;quot;, H63 см, с силиконовым покрытием (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Цветок искусственный &amp;quot;Подсолнух&amp;quot;, H82 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Цветок искусственный &amp;quot;Роза кустовая&amp;quot;, H66 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1866900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Цветок искусственный &amp;quot;Георгина&amp;quot;, H65 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Цветок искусственный &amp;quot;Дельфиниум&amp;quot;, H95 см (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Цветок искусственный &amp;quot;Дельфиниум&amp;quot;, H95 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Цветок искусственный &amp;quot;Роза кустовая&amp;quot;, H67 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Цветок искусственный &amp;quot;Роза кустовая&amp;quot;, H67 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Цветок искусственный &amp;quot;Роза кустовая&amp;quot;, H67 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Цветок искусственный &amp;quot;Георгина&amp;quot;, H69 см (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Цветок искусственный &amp;quot;Георгина&amp;quot;, H69 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Цветок искусственный &amp;quot;Георгина&amp;quot;, H69 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Цветок искусственный &amp;quot;Хризантема&amp;quot;, H65 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Ветка искусственная (пластик), H43 см (Антик-белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Ветка искусственная &amp;quot;Береза с почками&amp;quot;, H133 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Ветка искусственная с ягодами, H90 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Ветка искусственная с ягодами, H90 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Ветка искусственная &amp;quot;Гранат&amp;quot;, H80 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Ветка искусственная с тыквами, H83 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Ветка искусственная с тыквами, H83 см (Зеленый-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Ветка искусственная &amp;quot;Рускус&amp;quot;, H110 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Ветка искусственная &amp;quot;Эвкалипт&amp;quot;, H74 (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Ветка искусственная &amp;quot;Эвкалипт&amp;quot;, H74 (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Ветка искусственная &amp;quot;Осенняя&amp;quot;, H75 см (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Ветка искусственная &amp;quot;Осенняя&amp;quot;, H75 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Ветка искусственная &amp;quot;Осенняя&amp;quot;, H73 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Ветка искусственная &amp;quot;Осенняя&amp;quot;, H83 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Ветка искусственная &amp;quot;Осенняя&amp;quot;, H93 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Ветка искусственная &amp;quot;Осенняя&amp;quot;, H93 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Ветка искусственная &amp;quot;Клен&amp;quot;, H125 см (Желтый-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Ветка искусственная &amp;quot;Папоротник&amp;quot;, H100 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>404</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Ваза (металл), 15x13xH37 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="397" name="Ветка искусственная &amp;quot;Папоротник&amp;quot;, H100 см (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Ветка искусственная &amp;quot;Рускус&amp;quot;, H100 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Ветка искусственная &amp;quot;Рускус&amp;quot;, H100 см (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Ветка искусственная &amp;quot;Мандарин&amp;quot;, H73 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Ветка искусственная &amp;quot;Яблоко&amp;quot;, H73 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Ветка искусственная &amp;quot;Кизил&amp;quot;, H145 см (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Ветка искусственная &amp;quot;Кизил&amp;quot;, H145 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Ветка искусственная &amp;quot;Кизил&amp;quot;, H145 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Ветка искусственная &amp;quot;Гранат&amp;quot;, H86 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Ветка искусственная &amp;quot;Лимон&amp;quot;, H86 см (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="685800" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Ветка искусственная &amp;quot;Яблоня&amp;quot;, H108 см (Винный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Ветка искусственная ягодная (пластик), H35 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Ветка искусственная ягодная (пластик), H54 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Ветка искусственная ягодная (пластик), H66 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Ветка искусственная ягодная (пластик), H66 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Ветка искусственная ягодная заснеженная (пластик), H66 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Ветка искусственная ягодная заснеженная (пластик), H44 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Ветка искусственная ягодная (пластик), 19x8xH76 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Ветка искусственная ягодная (пластик), 19x8xH76 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Ветка искусственная ягодная (пластик), H70 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Ветка искусственная (пластик, ткань), 17x8xH58 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Ветка искусственная ягодная (пластик), H81 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Ветка искусственная ягодная (пластик), H81 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Ветка искусственная с глиттером (пластик), H73 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Ветка искусственная (пластик), H60 см (Темно-зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Ветка искусственная (пластик, флок), 25xH65 см (Бургунди)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Ветка искусственная ягодная (пластик, флок), H70 см (Бургунди)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Ветка искусственная ягодная (пластик), H75 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Растение искусственное ампельное &amp;quot;Аспарагус&amp;quot;, H138 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Гирлянда искусственная еловая (ПЭ), 180 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="809625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Гирлянда искусственная еловая (ПЭ), 180 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Гирлянда искусственная (пластик), 130 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Гирлянда искусственная ягодная (пластик, флок), 150 см (Бургунди)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Гирлянда искусственная &amp;quot;Дольки апельсина&amp;quot; (пластик), 180 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="619125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Фигура &amp;quot;Дед Мороз&amp;quot; (полирезин), 35x27xH78 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех), 14x14xH31 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех), 13x13xH27 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех), 13x13xH27 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех), 20x17xH39 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех)16x18xH31 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех), 14x14xH19 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Фигура &amp;quot;Сова&amp;quot; (пластик, иск. мех), 11x10xH20 см (Светло-серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Фигура &amp;quot;Олень&amp;quot; (ткань), 13x10xH57 см (Светло-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Фигура &amp;quot;Мышка&amp;quot; (пластик, ткань), 7x7xH17 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Фигура &amp;quot;Гусь на лыжах&amp;quot; (пластик, ткань), 10,5x6xH12 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Фигура &amp;quot;Бык&amp;quot; (пластик, иск. мех), 26x14xH24 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Фигура &amp;quot;Щелкунчик&amp;quot; (полирезин), 37x33xH127 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Фигура &amp;quot;Щелкунчик&amp;quot; (полирезин), 36x27xH124 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Фигура &amp;quot;Щелкунчик&amp;quot; (полирезин), 38x45xH157 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Фигура &amp;quot;Дед Мороз&amp;quot; (полирезин), 52x40xH126 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Фигура &amp;quot;Лев&amp;quot; (полирезин), 43x24xH55 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Фигура &amp;quot;Артишок&amp;quot; (полирезин), D16xH31 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Фигура &amp;quot;Лошадь&amp;quot; (полирезин), 70x20xH65 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Фигура &amp;quot;Олень&amp;quot; (полирезин), 57x26xH74 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Фигура &amp;quot;Олень&amp;quot; (полирезин), 74x36xH67 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Фигура &amp;quot;Олень&amp;quot; (пластик, войлок), 35x26xH50 см (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Фигура &amp;quot;Лошадь&amp;quot; (дерево), 27x10xH44 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Фигура &amp;quot;Лошадь&amp;quot; (дерево), 19x9xH34 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Фигура &amp;quot;Лошадь&amp;quot; (дерево), 38x8xH40 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Фигура &amp;quot;Елка&amp;quot; (дерево), 16x7xH45 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Фигура &amp;quot;Елка&amp;quot; (дерево), 12x6xH30 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Фигура &amp;quot;Олень&amp;quot; (металл), 22x6xH26 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Фигура &amp;quot;Олень&amp;quot; (металл), 25x8xH30 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Фигура &amp;quot;Елка&amp;quot; (металл), 20x8xH26 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Фигура &amp;quot;Олень&amp;quot; (дерево), 23xH30 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Фигура &amp;quot;Олень&amp;quot; (пластик, иск. мех), 66x38xH85 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Фигура &amp;quot;Олень&amp;quot; (пластик, иск. мех), 78x25xH110 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Фигура &amp;quot;Барсук&amp;quot; (пластик, иск. мех), 53x18xH28 см (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Фигура &amp;quot;Олень&amp;quot; (пластик, иск. мех), 36x14xH52 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Фигура &amp;quot;Медведь&amp;quot; (пластик, иск. мех), 34x32xH65 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Фигура &amp;quot;Медведь&amp;quot; (пластик, иск. мех), 45x23xH38 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Фигура &amp;quot;Тыква&amp;quot; (пластик, ткань), D26xH27 см (Бежевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Фигура &amp;quot;Тыква&amp;quot; (пластик, ткань), D25xH18 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Фигура &amp;quot;Олененок&amp;quot; (пластик, иск. мех), 24x17xH19 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Фигура &amp;quot;Олень&amp;quot; (пластик, иск. мех), 63x34xH75 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Фигура &amp;quot;Олень&amp;quot; (пластик, иск. мех), 83x40xH92 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>480</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Фигура &amp;quot;Олень&amp;quot; (пластик, иск. мех), 96x51xH119 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>481</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Фигура &amp;quot;Лошадь&amp;quot; (полирезин), 26,5x9xH38 см (Светло-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>482</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Фигура &amp;quot;Лошадь&amp;quot; (полирезин), 30,5x8xH27 см (Светло-коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>483</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Фигура &amp;quot;Птица&amp;quot; (полирезин), 10,5x6,5xH13,5 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>484</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Фигура &amp;quot;Лошадь&amp;quot; (полирезин), 24,5x7,5xH22 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>485</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Фигура &amp;quot;Лошадка-качалка&amp;quot; (полирезин), 18x4xH17,5 см (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>486</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Фигура &amp;quot;Овца&amp;quot; (полирезин), 11,5x5xH10,5 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>487</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Фигура &amp;quot;Баран&amp;quot; (полирезин), 11,5x5xH11 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>488</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Фигура &amp;quot;Семья&amp;quot; (полирезин), 12,5x10xH24 см (Зеленый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>489</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Фигура &amp;quot;Молодая пара&amp;quot; (полирезин), 20x9,5xH27 см (Зеленый-красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>490</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Фигура &amp;quot;Лань и олененок&amp;quot; (полирезин), 18x8,5xH13 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>491</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Фигура &amp;quot;Лошадка-качалка&amp;quot; (пластик, бархат), 40x12,5xH36 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>492</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Подсвечник &amp;quot;Дом&amp;quot; (металл), 12x10xH22 см (Бронзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>493</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Венок искусственный еловый с шишками (пластик, ПЭ), D60 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>494</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Венок искусственный ягодный (пластик), D65 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>495</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Венок искусственный еловый, (ПЭ, дерево), D45 см (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Венок искусственный ягодный (пластик), D66 см (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>497</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Венок искусственный ягодный (пластик), D60 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>498</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Венок искусственный ягодный (пластик), D50xH10 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>499</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Венок искусственный ягодный (пластик), D50xH10 см (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>500</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Бумага крафт бурый &amp;quot;Новогодняя - Горох&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>501</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Корзина плетеная (ива), D49xH17/51 см - D35xH15/38 см, набор (3 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>502</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Корзина плетеная (ива), 40x30xH15/45 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>503</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Корзина плетеная (ива), D55xH20/51 см - D28xH13/31 см, набор (4 шт) (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>504</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Подсвечник &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D10xH15 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Подсвечник &amp;quot;Шинуазри Королевский синий&amp;quot; (керамика), D11xH20 см (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1905000" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Подсвечник &amp;quot;Дракон&amp;quot; (металл), 57x19xH26 см (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Подсвечник &amp;quot;Винтаж&amp;quot; (металл), D10,5xH28 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>508</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Подсвечник &amp;quot;Винтаж&amp;quot; (металл), D10,5xH23,5 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>509</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="923925" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Пленка матовая &amp;quot;Новогодняя&amp;quot;, 56x56 см, 65 мкр, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>510</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Пленка матовая &amp;quot;Новогодняя&amp;quot;, 56x56 см, 65 мкр, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>511</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Пленка матовая &amp;quot;Новогодняя&amp;quot;, 56x56 см, 65 мкр, набор (20 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>512</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Пленка прозрачная, 60 смx30 м, 40 г/м2, 0,6 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>513</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Пленка матовая полупрозрачная, 80 смx28 м, 50 мкр (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>514</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Пленка прозрачная, 60 смx15 м, 45-50 mic, 0,3 кг (Прозрачный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Бумага крафт белый, 70 смx100 м, 70 г/м2 (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Бумага тишью &amp;quot;Гжель Фарфор&amp;quot;, 84x50 см, 30 г/м2, набор (10 шт) (Белый-синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Бумага крафт бурый &amp;quot;Новогодняя - Полоса&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="819150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Бумага подарочная &amp;quot;Новогодняя - Елка&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="847725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Бумага крафт бурый &amp;quot;Новогодняя - Полоса&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Бумага подарочная &amp;quot;Новогодняя - Снеговик&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>521</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Бумага тишью &amp;quot;Перламутр&amp;quot;, 50x70 см, 28 г/м2, набор (20 шт) (Ягодный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>522</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Бумага крафт бурый &amp;quot;Новогодняя - Полоса&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>523</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Бумага крафт бурый &amp;quot;Новогодняя&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="876300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Бумага крафт бурый &amp;quot;Новогодняя - Полоса&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Бумага крафт бурый &amp;quot;Новогодняя - Полоса&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Хаки)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1295400" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Бумага крафт бурый &amp;quot;Новогодняя&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>527</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Бумага подарочная &amp;quot;Новогодняя - Снеговик&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>528</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1162050" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Бумага крафт бурый &amp;quot;Новогодняя - Горох&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Оранжевый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>529</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1152525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Бумага крафт бурый &amp;quot;Новогодняя - Пряник&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>530</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Бумага подарочная &amp;quot;Новогодняя&amp;quot;, 70x50 см, 80 г/м2, набор (20 шт) (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>531</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Бумага тишью, 51x66 см, 17 г/м2, набор (20 шт) (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Сумка подарочная &amp;quot;Градиент&amp;quot; (картон), 12x8xH12,5 см, набор (10 шт), с ламинацией (Лимонный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>533</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Сумка подарочная (картон), 23x12,5xH38 см, набор (10 шт), с ламинацией (Тиффани)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Сумка подарочная (картон), 23x12,5xH38 см, набор (10 шт), с ламинацией (Лавандовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="438150" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Сумка подарочная (картон), 23x12,5xH38 см, набор (10 шт), с ламинацией (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Сумка подарочная (картон), 23x12,5xH38 см, набор (10 шт), с ламинацией (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Субстрат Lechuza &amp;quot;Orchid Pon&amp;quot;, 3 л (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Субстрат Lechuza &amp;quot;Terrapon&amp;quot;, 12 л (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Субстрат Lechuza &amp;quot;Pon&amp;quot;, 18 л (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Субстрат Lechuza &amp;quot;Pon&amp;quot;, 6 л (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Субстрат Lechuza &amp;quot;Pon&amp;quot;, 3 л (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>542</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Лента атлас &amp;quot;Яблоневый сад Перламутр&amp;quot;, 25 ммx50 м (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>543</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Лента атлас &amp;quot;Яблоневый сад Перламутр&amp;quot;, 25 ммx50 м (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>544</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Лента атлас &amp;quot;Птичьи сказки Перламутр&amp;quot;, 25 ммx50 м (Коралловый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>545</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Лента атлас &amp;quot;Гжель Перламутр&amp;quot;, 25 ммx50 м (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Лента атлас &amp;quot;Гжель Перламутр&amp;quot;, 25 ммx50 м (Голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Лента атлас &amp;quot;Жемчужина&amp;quot;, 40 ммx10 ярд (Пыльно-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="828675" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Лента атлас &amp;quot;Жемчужина&amp;quot;, 40 ммx10 ярд (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Лента атлас &amp;quot;Жемчужина&amp;quot;, 40 ммx10 ярд (Светло-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Лента атлас, 25 ммx50 ярд, с золотой окантовкой (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="847725" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Лента атлас, 25 ммx50 ярд, с золотой окантовкой (Зеленый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Лента атлас, 25 ммx50 ярд, с золотой окантовкой (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="0" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Лента атлас &amp;quot;Жемчужина&amp;quot;, 40 ммx10 ярд (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Лента атлас, 25 ммx50 ярд, с золотой окантовкой (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Лента органза, 40 ммx10 ярд, на леске (Кремовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>556</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Лента органза &amp;quot;Звезды&amp;quot;, 25 ммx20 ярд (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>557</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Лента органза, 40 ммx10 ярд, на леске (Синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Лента органза, 40 ммx10 ярд, на леске (Бордовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске (Шампань)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1323975" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>562</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Лента органза, 40 ммx10 ярд, на леске (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="971550" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Лента органза, 40 ммx10 ярд, на леске (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1152525" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Лента органза, 40 ммx10 ярд, на леске (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>565</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1095375" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске (Красный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Лента органза, 40 ммx10 ярд, на леске (Пыльно-розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>567</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Лента органза, 40 ммx10 ярд, на леске (Коралловый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Лента органза, 40 ммx10 ярд, на леске (Пурпурный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Лента органза, 40 ммx10 ярд, на леске (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Лента органза, 40 ммx10 ярд, с золотой окантовкой, на леске (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Лента декоративная &amp;quot;Новогодняя - Шиммер&amp;quot;, 25 ммx25 ярд, набор (5 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Лента декоративная &amp;quot;Новогодняя - Шиммер&amp;quot;, 40 ммx25 ярд, набор (5 шт) (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Лента декоративная &amp;quot;Новогодняя - Шиммер&amp;quot;, 25 ммx25 ярд, набор (5 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Корзина плетеная (ива), D80xH32/78 см - D46xH20/48 см, набор (5 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Корзина плетеная (ива), 82x70xH33/75 см - 52x40xH21/50 см, набор (5 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Корзина плетеная (ива), D42xH18/44 см - D28xH15/33 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Корзина плетеная (ива), D43xH18/43 см - D27xH14/32 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Корзина плетеная (ива), D38xH14/45 см - D27xH11/32 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Корзина плетеная (ива), 43x37xH15/46 см - 32x26xH11/32 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="876300" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Корзина плетеная (ива), 45x36xH14/53 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Корзина плетеная (ива), D44xH16/43 см - D30xH12/30 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Корзина плетеная (ива), 36x27xH15/54 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="809625" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Корзина плетеная (ива), D39xH18/50 см - D30xH15/40 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>585</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1181100" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Корзина плетеная (ива), 46x38xH14/54 см - 28x22xH11/33 см, набор (4 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>586</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Корзина плетеная (ива), D38xH15/37 см - D25xH10/26 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>587</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Корзина плетеная (ива), 35x29xH13,5/34 см, 30x24xH12/30 см, набор (2 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>588</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1028700" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Корзина плетеная (ива), D53xH41 см - D30xH32 см, набор (4 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>589</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Корзина плетеная (ива), 30x23xH10/34 см, 26x18xH9/29 см, набор (2 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>590</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1162050" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Корзина плетеная (ива), D36xH18,5/48 см - D21xH13/28,5 см, набор (3 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>591</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Ваза (металл), 12x7xH31 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="584" name="Корзина плетеная (ива), D40xH19/48 см - D24xH15/36 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>592</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Ваза (металл), 14x9xH41 см (Серебряный)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="585" name="Корзина плетеная (ива), 42x30xH19/48 см - 28x19xH15/36 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>593</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Ваза (металл), 25x7xH22 см (Серебряный)" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="586" name="Корзина плетеная &amp;quot;Кант&amp;quot; (ива), 28x24xH13/38 см, 23x18xH10/34 см, набор (2 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1400175" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Корзина плетеная &amp;quot;Кант&amp;quot; (ива), D25xH12/37 см, D20xH11/32 см, набор (2 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Корзина плетеная (ива), D22xH17/35 см (Серый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Корзина плетеная (ива), D27xH17/50 см - D18xH13/40 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Корзина плетеная (ива), 40x30xH18/42 см - 28x20xH13/29 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Корзина плетеная (ива), D40xH18/43 см - D25xH14/31 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Корзина плетеная (ива), D43xH27/62 см - D30xH22/50 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Корзина плетеная (ива), D37xH15/38 см - D24xH11/28 см, набор (3 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Корзина плетеная (ива), 54x36xH13/40 см - 41x23xH10/28 см, набор (3 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Корзина плетеная (ива), 43x36xH15/40 см - 28x20xH10/25 см, набор (4 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Корзина плетеная (ива), D40xH15/45 см - D21xH9/27 см, набор (4 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>604</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Корзина плетеная (ива), D90xH28/83 см - D34xH15/35 см, набор (8 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>605</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Корзина плетеная (ива), D56xH20/54 см - D27xH11/30 см, набор (5 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>606</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Корзина плетеная (ива), 39x25xH10/50 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>607</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Корзина плетеная (ива), D29xH12/36 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>608</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Корзина плетеная (ива), D35xH16/43 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>609</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Корзина плетеная (ива), 28x21xH23/40 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>610</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Корзина плетеная (ива), 25x17xH12/40 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Корзина плетеная (ива), D19xH11/41 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>612</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="981075" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Корзина плетеная (ива), D25xH14/52 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>613</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Корзина плетеная (ива), 46x39xH14/42 см - 29x25xH10/28 см, набор (4 шт) (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>614</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Корзина плетеная (ива), 26x19xH12/46 см (Коричневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>615</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D15-19 см (Мятный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D15-19 см (Салатовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D15-19 см (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Сухоцветы стабилизированные &amp;quot;Аспарагус Умбилатус&amp;quot;, H50-55 см, набор (10 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>619</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Сухоцветы &amp;quot;Ворсянка&amp;quot; H70 см, набор (5 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Сухоцветы &amp;quot;Пальмовый лист&amp;quot;, 27xH35/40-50 см (Светло-голубой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Сухоцветы &amp;quot;Пальмовый лист&amp;quot;, 27xH35/40-50 см (Светло-сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Сухоцветы &amp;quot;Пальмовый лист&amp;quot;, 27xH35/40-50 см (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D15-19 см (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Сухоцветы стабилизированные &amp;quot;Гортензия&amp;quot;, D15-19 см (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Сухоцветы стабилизированные &amp;quot;Амарант&amp;quot;, H90-100 см, набор (5 шт) (Фиолетовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>626</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Сухоцветы стабилизированные &amp;quot;Амарант&amp;quot;, H90-100 см, набор (5 шт) (Темно-синий)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Сухоцветы стабилизированные &amp;quot;Аспарагус&amp;quot;, H90 см, 100 г (Черный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Сухоцветы &amp;quot;Сорго&amp;quot;, H60-70 см, набор (2-3 шт) (Персиковый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>629</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Ваза (металл), 14x10xH27 см (Золотой)" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="622" name="Сухоцветы &amp;quot;Сорго&amp;quot;, H60-70 см, набор (2-3 шт) (Салатовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>630</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="790575" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Ваза (металл), 17x13xH37 см (Золотой)" descr=""/>
-[...3083 lines deleted...]
-      <xdr:row>148</xdr:row>
+        <xdr:cNvPr id="623" name="Сухоцветы &amp;quot;Сорго&amp;quot;, H60-70 см, набор (2-3 шт) (Бирюзовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>631</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Сухоцветы &amp;quot;Сорго&amp;quot;, H60-70 см, набор (2-3 шт) (Желтый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>632</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Сухоцветы &amp;quot;Сорго&amp;quot;, H60-70 см, набор (2-3 шт) (Сиреневый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>633</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Сухоцветы &amp;quot;Пальмовый лист&amp;quot;, 30xH40/60 см (Серебряный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>634</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Сухоцветы стабилизированные &amp;quot;Папоротник&amp;quot;, H45-50 см, набор (10 шт) (Розовый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>635</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Сухоцветы стабилизированные &amp;quot;Папоротник&amp;quot;, H40-45 см, набор (10 шт) (Белый)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>636</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1104900" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="Пленка матовая &amp;quot;С любовью&amp;quot;, 56x56 см, 65 мкр, набор (20 шт) (Белый)" descr=""/>
-[...7205 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <xdr:cNvPr id="629" name="Сухоцветы &amp;quot;Пшеница&amp;quot;, H50-60 см, набор (60 шт) (Натуральный)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>637</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Шишки декоративные (дерево), набор (4 шт) (Золотой)" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13775,62 +23260,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I390"/>
+  <dimension ref="A1:I639"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E390" sqref="E390"/>
+      <selection activeCell="E639" sqref="E639"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.85546875" customWidth="true" style="6"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="1"/>
-    <col min="4" max="4" width="110.830078" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="108.4021" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="11"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="9"/>
@@ -13909,8021 +23394,13250 @@
       </c>
       <c r="E9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="130">
       <c r="A10" s="15">
         <v>1</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="17">
-        <v>689.0</v>
+        <v>644.0</v>
       </c>
       <c r="F10" s="15">
         <v>1</v>
       </c>
       <c r="G10" s="18">
-        <v>689.0</v>
+        <v>644.0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="130">
       <c r="A11" s="15">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E11" s="17">
-        <v>689.0</v>
+        <v>561.0</v>
       </c>
       <c r="F11" s="15">
         <v>1</v>
       </c>
       <c r="G11" s="18">
-        <v>689.0</v>
+        <v>561.0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="130">
       <c r="A12" s="15">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="16" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D12" s="16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" s="17">
-        <v>583.0</v>
+        <v>483.0</v>
       </c>
       <c r="F12" s="15">
         <v>1</v>
       </c>
       <c r="G12" s="18">
-        <v>583.0</v>
+        <v>483.0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="130">
       <c r="A13" s="15">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" s="17">
-        <v>265.0</v>
+        <v>284.0</v>
       </c>
       <c r="F13" s="15">
         <v>1</v>
       </c>
       <c r="G13" s="18">
-        <v>265.0</v>
+        <v>284.0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="130">
       <c r="A14" s="15">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D14" s="16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" s="17">
-        <v>689.0</v>
+        <v>232.0</v>
       </c>
       <c r="F14" s="15">
         <v>1</v>
       </c>
       <c r="G14" s="18">
-        <v>689.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="130">
       <c r="A15" s="15">
         <v>6</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E15" s="17">
-        <v>619.0</v>
+        <v>198.0</v>
       </c>
       <c r="F15" s="15">
         <v>1</v>
       </c>
       <c r="G15" s="18">
-        <v>619.0</v>
+        <v>198.0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="130">
       <c r="A16" s="15">
         <v>7</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E16" s="17">
-        <v>389.0</v>
+        <v>383.0</v>
       </c>
       <c r="F16" s="15">
         <v>1</v>
       </c>
       <c r="G16" s="18">
-        <v>389.0</v>
+        <v>383.0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="130">
       <c r="A17" s="15">
         <v>8</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E17" s="17">
-        <v>548.0</v>
+        <v>360.0</v>
       </c>
       <c r="F17" s="15">
         <v>1</v>
       </c>
       <c r="G17" s="18">
-        <v>548.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="130">
       <c r="A18" s="15">
         <v>9</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D18" s="16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E18" s="17">
-        <v>548.0</v>
+        <v>279.0</v>
       </c>
       <c r="F18" s="15">
         <v>1</v>
       </c>
       <c r="G18" s="18">
-        <v>548.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="130">
       <c r="A19" s="15">
         <v>10</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E19" s="17">
-        <v>389.0</v>
+        <v>431.0</v>
       </c>
       <c r="F19" s="15">
         <v>1</v>
       </c>
       <c r="G19" s="18">
-        <v>389.0</v>
+        <v>431.0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="130">
       <c r="A20" s="15">
         <v>11</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E20" s="17">
-        <v>866.0</v>
+        <v>360.0</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="18">
-        <v>866.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="130">
       <c r="A21" s="15">
         <v>12</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D21" s="16" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E21" s="17">
-        <v>565.0</v>
+        <v>697.0</v>
       </c>
       <c r="F21" s="15">
         <v>1</v>
       </c>
       <c r="G21" s="18">
-        <v>565.0</v>
+        <v>697.0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="130">
       <c r="A22" s="15">
         <v>13</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E22" s="17">
-        <v>1025.0</v>
+        <v>552.0</v>
       </c>
       <c r="F22" s="15">
         <v>1</v>
       </c>
       <c r="G22" s="18">
-        <v>1025.0</v>
+        <v>552.0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="130">
       <c r="A23" s="15">
         <v>14</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E23" s="17">
-        <v>2519.0</v>
+        <v>768.0</v>
       </c>
       <c r="F23" s="15">
         <v>1</v>
       </c>
       <c r="G23" s="18">
-        <v>2519.0</v>
+        <v>768.0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="130">
       <c r="A24" s="15">
         <v>15</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D24" s="16" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E24" s="17">
-        <v>1575.0</v>
+        <v>249.0</v>
       </c>
       <c r="F24" s="15">
         <v>1</v>
       </c>
       <c r="G24" s="18">
-        <v>1575.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="130">
       <c r="A25" s="15">
         <v>16</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E25" s="17">
-        <v>2140.0</v>
+        <v>495.0</v>
       </c>
       <c r="F25" s="15">
         <v>1</v>
       </c>
       <c r="G25" s="18">
-        <v>2140.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="130">
       <c r="A26" s="15">
         <v>17</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D26" s="16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E26" s="17">
-        <v>995.0</v>
+        <v>192.0</v>
       </c>
       <c r="F26" s="15">
         <v>1</v>
       </c>
       <c r="G26" s="18">
-        <v>995.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="130">
       <c r="A27" s="15">
         <v>18</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D27" s="16" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E27" s="17">
-        <v>932.0</v>
+        <v>256.0</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="18">
-        <v>932.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="130">
       <c r="A28" s="15">
         <v>19</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D28" s="16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E28" s="17">
-        <v>1827.0</v>
+        <v>812.0</v>
       </c>
       <c r="F28" s="15">
         <v>1</v>
       </c>
       <c r="G28" s="18">
-        <v>1827.0</v>
+        <v>812.0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="130">
       <c r="A29" s="15">
         <v>20</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E29" s="17">
-        <v>2864.0</v>
+        <v>246.0</v>
       </c>
       <c r="F29" s="15">
         <v>1</v>
       </c>
       <c r="G29" s="18">
-        <v>2864.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="130">
       <c r="A30" s="15">
         <v>21</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D30" s="16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E30" s="17">
-        <v>1638.0</v>
+        <v>206.0</v>
       </c>
       <c r="F30" s="15">
         <v>1</v>
       </c>
       <c r="G30" s="18">
-        <v>1638.0</v>
+        <v>206.0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="130">
       <c r="A31" s="15">
         <v>22</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D31" s="16" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E31" s="17">
-        <v>2770.0</v>
+        <v>198.0</v>
       </c>
       <c r="F31" s="15">
         <v>1</v>
       </c>
       <c r="G31" s="18">
-        <v>2770.0</v>
+        <v>198.0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="130">
       <c r="A32" s="15">
         <v>23</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D32" s="16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E32" s="17">
-        <v>977.0</v>
+        <v>464.0</v>
       </c>
       <c r="F32" s="15">
         <v>1</v>
       </c>
       <c r="G32" s="18">
-        <v>977.0</v>
+        <v>464.0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="130">
       <c r="A33" s="15">
         <v>24</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E33" s="17">
-        <v>1733.0</v>
+        <v>784.0</v>
       </c>
       <c r="F33" s="15">
         <v>1</v>
       </c>
       <c r="G33" s="18">
-        <v>1733.0</v>
+        <v>784.0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="130">
       <c r="A34" s="15">
         <v>25</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D34" s="16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E34" s="17">
-        <v>1200.0</v>
+        <v>552.0</v>
       </c>
       <c r="F34" s="15">
         <v>1</v>
       </c>
       <c r="G34" s="18">
-        <v>1200.0</v>
+        <v>552.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="130">
       <c r="A35" s="15">
         <v>26</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E35" s="17">
-        <v>1827.0</v>
+        <v>569.0</v>
       </c>
       <c r="F35" s="15">
         <v>1</v>
       </c>
       <c r="G35" s="18">
-        <v>1827.0</v>
+        <v>569.0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="130">
       <c r="A36" s="15">
         <v>27</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E36" s="17">
-        <v>4382.0</v>
+        <v>223.0</v>
       </c>
       <c r="F36" s="15">
         <v>1</v>
       </c>
       <c r="G36" s="18">
-        <v>4382.0</v>
+        <v>223.0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="130">
       <c r="A37" s="15">
         <v>28</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E37" s="17">
-        <v>5902.0</v>
+        <v>464.0</v>
       </c>
       <c r="F37" s="15">
         <v>1</v>
       </c>
       <c r="G37" s="18">
-        <v>5902.0</v>
+        <v>464.0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="130">
       <c r="A38" s="15">
         <v>29</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="E38" s="17">
-        <v>6159.0</v>
+        <v>754.0</v>
       </c>
       <c r="F38" s="15">
         <v>1</v>
       </c>
       <c r="G38" s="18">
-        <v>6159.0</v>
+        <v>754.0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="130">
       <c r="A39" s="15">
         <v>30</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="E39" s="17">
-        <v>9179.0</v>
+        <v>754.0</v>
       </c>
       <c r="F39" s="15">
         <v>1</v>
       </c>
       <c r="G39" s="18">
-        <v>9179.0</v>
+        <v>754.0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="130">
       <c r="A40" s="15">
         <v>31</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>63</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="17">
-        <v>4047.0</v>
+        <v>784.0</v>
       </c>
       <c r="F40" s="15">
         <v>1</v>
       </c>
       <c r="G40" s="18">
-        <v>4047.0</v>
+        <v>784.0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="130">
       <c r="A41" s="15">
         <v>32</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>65</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="17">
-        <v>3228.0</v>
+        <v>573.0</v>
       </c>
       <c r="F41" s="15">
         <v>1</v>
       </c>
       <c r="G41" s="18">
-        <v>3228.0</v>
+        <v>573.0</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="130">
       <c r="A42" s="15">
         <v>33</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>67</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="17">
-        <v>4068.0</v>
+        <v>440.0</v>
       </c>
       <c r="F42" s="15">
         <v>1</v>
       </c>
       <c r="G42" s="18">
-        <v>4068.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="130">
       <c r="A43" s="15">
         <v>34</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>69</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="17">
-        <v>3257.0</v>
+        <v>151.0</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="18">
-        <v>3257.0</v>
+        <v>151.0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="130">
       <c r="A44" s="15">
         <v>35</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="17">
-        <v>4698.0</v>
+        <v>535.0</v>
       </c>
       <c r="F44" s="15">
         <v>1</v>
       </c>
       <c r="G44" s="18">
-        <v>4698.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="130">
       <c r="A45" s="15">
         <v>36</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="17">
-        <v>3139.0</v>
+        <v>175.0</v>
       </c>
       <c r="F45" s="15">
         <v>1</v>
       </c>
       <c r="G45" s="18">
-        <v>3139.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="130">
       <c r="A46" s="15">
         <v>37</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>75</v>
       </c>
       <c r="D46" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="17">
-        <v>5409.0</v>
+        <v>175.0</v>
       </c>
       <c r="F46" s="15">
         <v>1</v>
       </c>
       <c r="G46" s="18">
-        <v>5409.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="130">
       <c r="A47" s="15">
         <v>38</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="E47" s="17">
-        <v>3376.0</v>
+        <v>175.0</v>
       </c>
       <c r="F47" s="15">
         <v>1</v>
       </c>
       <c r="G47" s="18">
-        <v>3376.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="130">
       <c r="A48" s="15">
         <v>39</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D48" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="D48" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="17">
-        <v>4382.0</v>
+        <v>469.0</v>
       </c>
       <c r="F48" s="15">
         <v>1</v>
       </c>
       <c r="G48" s="18">
-        <v>4382.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="130">
       <c r="A49" s="15">
         <v>40</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D49" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="D49" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="17">
-        <v>5784.0</v>
+        <v>469.0</v>
       </c>
       <c r="F49" s="15">
         <v>1</v>
       </c>
       <c r="G49" s="18">
-        <v>5784.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="130">
       <c r="A50" s="15">
         <v>41</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="D50" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="17">
-        <v>2744.0</v>
+        <v>714.0</v>
       </c>
       <c r="F50" s="15">
         <v>1</v>
       </c>
       <c r="G50" s="18">
-        <v>2744.0</v>
+        <v>714.0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="130">
       <c r="A51" s="15">
         <v>42</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D51" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="D51" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="17">
-        <v>4402.0</v>
+        <v>469.0</v>
       </c>
       <c r="F51" s="15">
         <v>1</v>
       </c>
       <c r="G51" s="18">
-        <v>4402.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="130">
       <c r="A52" s="15">
         <v>43</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="D52" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="17">
-        <v>3198.0</v>
+        <v>443.0</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="18">
-        <v>3198.0</v>
+        <v>443.0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="130">
       <c r="A53" s="15">
         <v>44</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D53" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="D53" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="17">
-        <v>4896.0</v>
+        <v>413.0</v>
       </c>
       <c r="F53" s="15">
         <v>1</v>
       </c>
       <c r="G53" s="18">
-        <v>4896.0</v>
+        <v>413.0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="130">
       <c r="A54" s="15">
         <v>45</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D54" s="16" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="E54" s="17">
-        <v>185.0</v>
+        <v>169.0</v>
       </c>
       <c r="F54" s="15">
         <v>1</v>
       </c>
       <c r="G54" s="18">
-        <v>185.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="130">
       <c r="A55" s="15">
         <v>46</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E55" s="17">
-        <v>618.0</v>
+        <v>208.0</v>
       </c>
       <c r="F55" s="15">
         <v>1</v>
       </c>
       <c r="G55" s="18">
-        <v>618.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="130">
       <c r="A56" s="15">
         <v>47</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E56" s="17">
-        <v>1881.0</v>
+        <v>215.0</v>
       </c>
       <c r="F56" s="15">
         <v>1</v>
       </c>
       <c r="G56" s="18">
-        <v>1881.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="130">
       <c r="A57" s="15">
         <v>48</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D57" s="16" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E57" s="17">
-        <v>1990.0</v>
+        <v>185.0</v>
       </c>
       <c r="F57" s="15">
         <v>1</v>
       </c>
       <c r="G57" s="18">
-        <v>1990.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="130">
       <c r="A58" s="15">
         <v>49</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E58" s="17">
-        <v>756.0</v>
+        <v>930.0</v>
       </c>
       <c r="F58" s="15">
         <v>1</v>
       </c>
       <c r="G58" s="18">
-        <v>756.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="130">
       <c r="A59" s="15">
         <v>50</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E59" s="17">
-        <v>813.0</v>
+        <v>930.0</v>
       </c>
       <c r="F59" s="15">
         <v>1</v>
       </c>
       <c r="G59" s="18">
-        <v>813.0</v>
+        <v>930.0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="130">
       <c r="A60" s="15">
         <v>51</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E60" s="17">
-        <v>1704.0</v>
+        <v>877.0</v>
       </c>
       <c r="F60" s="15">
         <v>1</v>
       </c>
       <c r="G60" s="18">
-        <v>1704.0</v>
+        <v>877.0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="130">
       <c r="A61" s="15">
         <v>52</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E61" s="17">
-        <v>2290.0</v>
+        <v>759.0</v>
       </c>
       <c r="F61" s="15">
         <v>1</v>
       </c>
       <c r="G61" s="18">
-        <v>2290.0</v>
+        <v>759.0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="130">
       <c r="A62" s="15">
         <v>53</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E62" s="17">
-        <v>1717.0</v>
+        <v>845.0</v>
       </c>
       <c r="F62" s="15">
         <v>1</v>
       </c>
       <c r="G62" s="18">
-        <v>1717.0</v>
+        <v>845.0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="130">
       <c r="A63" s="15">
         <v>54</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E63" s="17">
-        <v>1938.0</v>
+        <v>839.0</v>
       </c>
       <c r="F63" s="15">
         <v>1</v>
       </c>
       <c r="G63" s="18">
-        <v>1938.0</v>
+        <v>839.0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="130">
       <c r="A64" s="15">
         <v>55</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E64" s="17">
-        <v>1331.0</v>
+        <v>823.0</v>
       </c>
       <c r="F64" s="15">
         <v>1</v>
       </c>
       <c r="G64" s="18">
-        <v>1331.0</v>
+        <v>823.0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="130">
       <c r="A65" s="15">
         <v>56</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E65" s="17">
-        <v>1772.0</v>
+        <v>723.0</v>
       </c>
       <c r="F65" s="15">
         <v>1</v>
       </c>
       <c r="G65" s="18">
-        <v>1772.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="130">
       <c r="A66" s="15">
         <v>57</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E66" s="17">
-        <v>869.0</v>
+        <v>752.0</v>
       </c>
       <c r="F66" s="15">
         <v>1</v>
       </c>
       <c r="G66" s="18">
-        <v>869.0</v>
+        <v>752.0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="130">
       <c r="A67" s="15">
         <v>58</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D67" s="16" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E67" s="17">
-        <v>1733.0</v>
+        <v>792.0</v>
       </c>
       <c r="F67" s="15">
         <v>1</v>
       </c>
       <c r="G67" s="18">
-        <v>1733.0</v>
+        <v>792.0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="130">
       <c r="A68" s="15">
         <v>59</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D68" s="16" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E68" s="17">
-        <v>252.0</v>
+        <v>823.0</v>
       </c>
       <c r="F68" s="15">
         <v>1</v>
       </c>
       <c r="G68" s="18">
-        <v>252.0</v>
+        <v>823.0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="130">
       <c r="A69" s="15">
         <v>60</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D69" s="16" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E69" s="17">
-        <v>1150.0</v>
+        <v>792.0</v>
       </c>
       <c r="F69" s="15">
         <v>1</v>
       </c>
       <c r="G69" s="18">
-        <v>1150.0</v>
+        <v>792.0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="130">
       <c r="A70" s="15">
         <v>61</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D70" s="16" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E70" s="17">
-        <v>1150.0</v>
+        <v>792.0</v>
       </c>
       <c r="F70" s="15">
         <v>1</v>
       </c>
       <c r="G70" s="18">
-        <v>1150.0</v>
+        <v>792.0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="130">
       <c r="A71" s="15">
         <v>62</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D71" s="16" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="E71" s="17">
-        <v>2290.0</v>
+        <v>1128.0</v>
       </c>
       <c r="F71" s="15">
         <v>1</v>
       </c>
       <c r="G71" s="18">
-        <v>2290.0</v>
+        <v>1128.0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="130">
       <c r="A72" s="15">
         <v>63</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D72" s="16" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E72" s="17">
-        <v>1704.0</v>
+        <v>576.0</v>
       </c>
       <c r="F72" s="15">
         <v>1</v>
       </c>
       <c r="G72" s="18">
-        <v>1704.0</v>
+        <v>576.0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="130">
       <c r="A73" s="15">
         <v>64</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D73" s="16" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E73" s="17">
-        <v>1103.0</v>
+        <v>576.0</v>
       </c>
       <c r="F73" s="15">
         <v>1</v>
       </c>
       <c r="G73" s="18">
-        <v>1103.0</v>
+        <v>576.0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="130">
       <c r="A74" s="15">
         <v>65</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D74" s="16" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E74" s="17">
-        <v>3582.0</v>
+        <v>555.0</v>
       </c>
       <c r="F74" s="15">
         <v>1</v>
       </c>
       <c r="G74" s="18">
-        <v>3582.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="130">
       <c r="A75" s="15">
         <v>66</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D75" s="16" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E75" s="17">
-        <v>2078.0</v>
+        <v>1366.0</v>
       </c>
       <c r="F75" s="15">
         <v>1</v>
       </c>
       <c r="G75" s="18">
-        <v>2078.0</v>
+        <v>1366.0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="130">
       <c r="A76" s="15">
         <v>67</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D76" s="16" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E76" s="17">
-        <v>1724.0</v>
+        <v>1084.0</v>
       </c>
       <c r="F76" s="15">
         <v>1</v>
       </c>
       <c r="G76" s="18">
-        <v>1724.0</v>
+        <v>1084.0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="130">
       <c r="A77" s="15">
         <v>68</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D77" s="16" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E77" s="17">
-        <v>4580.0</v>
+        <v>723.0</v>
       </c>
       <c r="F77" s="15">
         <v>1</v>
       </c>
       <c r="G77" s="18">
-        <v>4580.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="130">
       <c r="A78" s="15">
         <v>69</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D78" s="16" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E78" s="17">
-        <v>5330.0</v>
+        <v>614.0</v>
       </c>
       <c r="F78" s="15">
         <v>1</v>
       </c>
       <c r="G78" s="18">
-        <v>5330.0</v>
+        <v>614.0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="130">
       <c r="A79" s="15">
         <v>70</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D79" s="16" t="s">
-        <v>140</v>
+        <v>42</v>
       </c>
       <c r="E79" s="17">
-        <v>360.0</v>
+        <v>398.0</v>
       </c>
       <c r="F79" s="15">
         <v>1</v>
       </c>
       <c r="G79" s="18">
-        <v>360.0</v>
+        <v>398.0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="130">
       <c r="A80" s="15">
         <v>71</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D80" s="16" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E80" s="17">
-        <v>1597.0</v>
+        <v>723.0</v>
       </c>
       <c r="F80" s="15">
         <v>1</v>
       </c>
       <c r="G80" s="18">
-        <v>1597.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="130">
       <c r="A81" s="15">
         <v>72</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E81" s="17">
-        <v>4665.0</v>
+        <v>614.0</v>
       </c>
       <c r="F81" s="15">
         <v>1</v>
       </c>
       <c r="G81" s="18">
-        <v>4665.0</v>
+        <v>614.0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="130">
       <c r="A82" s="15">
         <v>73</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D82" s="16" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E82" s="17">
-        <v>3913.0</v>
+        <v>100.0</v>
       </c>
       <c r="F82" s="15">
         <v>1</v>
       </c>
       <c r="G82" s="18">
-        <v>3913.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="130">
       <c r="A83" s="15">
         <v>74</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D83" s="16" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E83" s="17">
-        <v>2961.0</v>
+        <v>100.0</v>
       </c>
       <c r="F83" s="15">
         <v>1</v>
       </c>
       <c r="G83" s="18">
-        <v>2961.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="130">
       <c r="A84" s="15">
         <v>75</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D84" s="16" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E84" s="17">
-        <v>3632.0</v>
+        <v>100.0</v>
       </c>
       <c r="F84" s="15">
         <v>1</v>
       </c>
       <c r="G84" s="18">
-        <v>3632.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="130">
       <c r="A85" s="15">
         <v>76</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D85" s="16" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E85" s="17">
-        <v>2408.0</v>
+        <v>866.0</v>
       </c>
       <c r="F85" s="15">
         <v>1</v>
       </c>
       <c r="G85" s="18">
-        <v>2408.0</v>
+        <v>866.0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="130">
       <c r="A86" s="15">
         <v>77</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D86" s="16" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E86" s="17">
-        <v>3790.0</v>
+        <v>406.0</v>
       </c>
       <c r="F86" s="15">
         <v>1</v>
       </c>
       <c r="G86" s="18">
-        <v>3790.0</v>
+        <v>406.0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="130">
       <c r="A87" s="15">
         <v>78</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D87" s="16" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E87" s="17">
-        <v>1393.0</v>
+        <v>583.0</v>
       </c>
       <c r="F87" s="15">
         <v>1</v>
       </c>
       <c r="G87" s="18">
-        <v>1393.0</v>
+        <v>583.0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="130">
       <c r="A88" s="15">
         <v>79</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D88" s="16" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E88" s="17">
-        <v>4520.0</v>
+        <v>1184.0</v>
       </c>
       <c r="F88" s="15">
         <v>1</v>
       </c>
       <c r="G88" s="18">
-        <v>4520.0</v>
+        <v>1184.0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="130">
       <c r="A89" s="15">
         <v>80</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E89" s="17">
-        <v>2625.0</v>
+        <v>406.0</v>
       </c>
       <c r="F89" s="15">
         <v>1</v>
       </c>
       <c r="G89" s="18">
-        <v>2625.0</v>
+        <v>406.0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="130">
       <c r="A90" s="15">
         <v>81</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D90" s="16" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E90" s="17">
-        <v>1796.0</v>
+        <v>654.0</v>
       </c>
       <c r="F90" s="15">
         <v>1</v>
       </c>
       <c r="G90" s="18">
-        <v>1796.0</v>
+        <v>654.0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="130">
       <c r="A91" s="15">
         <v>82</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D91" s="16" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E91" s="17">
-        <v>3079.0</v>
+        <v>654.0</v>
       </c>
       <c r="F91" s="15">
         <v>1</v>
       </c>
       <c r="G91" s="18">
-        <v>3079.0</v>
+        <v>654.0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="130">
       <c r="A92" s="15">
         <v>83</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D92" s="16" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="E92" s="17">
-        <v>6021.0</v>
+        <v>654.0</v>
       </c>
       <c r="F92" s="15">
         <v>1</v>
       </c>
       <c r="G92" s="18">
-        <v>6021.0</v>
+        <v>654.0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="130">
       <c r="A93" s="15">
         <v>84</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D93" s="16" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="E93" s="17">
-        <v>4442.0</v>
+        <v>654.0</v>
       </c>
       <c r="F93" s="15">
         <v>1</v>
       </c>
       <c r="G93" s="18">
-        <v>4442.0</v>
+        <v>654.0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="130">
       <c r="A94" s="15">
         <v>85</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="D94" s="16" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E94" s="17">
-        <v>4886.0</v>
+        <v>2064.0</v>
       </c>
       <c r="F94" s="15">
         <v>1</v>
       </c>
       <c r="G94" s="18">
-        <v>4886.0</v>
+        <v>2064.0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="130">
       <c r="A95" s="15">
         <v>86</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="D95" s="16" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="E95" s="17">
-        <v>3997.0</v>
+        <v>786.0</v>
       </c>
       <c r="F95" s="15">
         <v>1</v>
       </c>
       <c r="G95" s="18">
-        <v>3997.0</v>
+        <v>786.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="130">
       <c r="A96" s="15">
         <v>87</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="D96" s="16" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="E96" s="17">
-        <v>693.0</v>
+        <v>413.0</v>
       </c>
       <c r="F96" s="15">
         <v>1</v>
       </c>
       <c r="G96" s="18">
-        <v>693.0</v>
+        <v>413.0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="130">
       <c r="A97" s="15">
         <v>88</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="D97" s="16" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E97" s="17">
-        <v>2205.0</v>
+        <v>440.0</v>
       </c>
       <c r="F97" s="15">
         <v>1</v>
       </c>
       <c r="G97" s="18">
-        <v>2205.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="130">
       <c r="A98" s="15">
         <v>89</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="D98" s="16" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E98" s="17">
-        <v>2205.0</v>
+        <v>1146.0</v>
       </c>
       <c r="F98" s="15">
         <v>1</v>
       </c>
       <c r="G98" s="18">
-        <v>2205.0</v>
+        <v>1146.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="130">
       <c r="A99" s="15">
         <v>90</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D99" s="16" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="E99" s="17">
-        <v>2329.0</v>
+        <v>1244.0</v>
       </c>
       <c r="F99" s="15">
         <v>1</v>
       </c>
       <c r="G99" s="18">
-        <v>2329.0</v>
+        <v>1244.0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="130">
       <c r="A100" s="15">
         <v>91</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="D100" s="16" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="E100" s="17">
-        <v>1954.0</v>
+        <v>432.0</v>
       </c>
       <c r="F100" s="15">
         <v>1</v>
       </c>
       <c r="G100" s="18">
-        <v>1954.0</v>
+        <v>432.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="130">
       <c r="A101" s="15">
         <v>92</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="D101" s="16" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="E101" s="17">
-        <v>1283.0</v>
+        <v>501.0</v>
       </c>
       <c r="F101" s="15">
         <v>1</v>
       </c>
       <c r="G101" s="18">
-        <v>1283.0</v>
+        <v>501.0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="130">
       <c r="A102" s="15">
         <v>93</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D102" s="16" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E102" s="17">
-        <v>1836.0</v>
+        <v>532.0</v>
       </c>
       <c r="F102" s="15">
         <v>1</v>
       </c>
       <c r="G102" s="18">
-        <v>1836.0</v>
+        <v>532.0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="130">
       <c r="A103" s="15">
         <v>94</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D103" s="16" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E103" s="17">
-        <v>19898.0</v>
+        <v>646.0</v>
       </c>
       <c r="F103" s="15">
         <v>1</v>
       </c>
       <c r="G103" s="18">
-        <v>19898.0</v>
+        <v>646.0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="130">
       <c r="A104" s="15">
         <v>95</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D104" s="16" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="E104" s="17">
-        <v>17411.0</v>
+        <v>482.0</v>
       </c>
       <c r="F104" s="15">
         <v>1</v>
       </c>
       <c r="G104" s="18">
-        <v>17411.0</v>
+        <v>482.0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="130">
       <c r="A105" s="15">
         <v>96</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="D105" s="16" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="E105" s="17">
-        <v>19898.0</v>
+        <v>501.0</v>
       </c>
       <c r="F105" s="15">
         <v>1</v>
       </c>
       <c r="G105" s="18">
-        <v>19898.0</v>
+        <v>501.0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="130">
       <c r="A106" s="15">
         <v>97</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D106" s="16" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="E106" s="17">
-        <v>1777.0</v>
+        <v>646.0</v>
       </c>
       <c r="F106" s="15">
         <v>1</v>
       </c>
       <c r="G106" s="18">
-        <v>1777.0</v>
+        <v>646.0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="130">
       <c r="A107" s="15">
         <v>98</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="D107" s="16" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="E107" s="17">
-        <v>10660.0</v>
+        <v>417.0</v>
       </c>
       <c r="F107" s="15">
         <v>1</v>
       </c>
       <c r="G107" s="18">
-        <v>10660.0</v>
+        <v>417.0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="130">
       <c r="A108" s="15">
         <v>99</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="D108" s="16" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="E108" s="17">
-        <v>1777.0</v>
+        <v>1044.0</v>
       </c>
       <c r="F108" s="15">
         <v>1</v>
       </c>
       <c r="G108" s="18">
-        <v>1777.0</v>
+        <v>1044.0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="130">
       <c r="A109" s="15">
         <v>100</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="D109" s="16" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="E109" s="17">
-        <v>351.0</v>
+        <v>1088.0</v>
       </c>
       <c r="F109" s="15">
         <v>1</v>
       </c>
       <c r="G109" s="18">
-        <v>351.0</v>
+        <v>1088.0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="130">
       <c r="A110" s="15">
         <v>101</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D110" s="16" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="E110" s="17">
-        <v>315.0</v>
+        <v>489.0</v>
       </c>
       <c r="F110" s="15">
         <v>1</v>
       </c>
       <c r="G110" s="18">
-        <v>315.0</v>
+        <v>489.0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="130">
       <c r="A111" s="15">
         <v>102</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="D111" s="16" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="E111" s="17">
-        <v>348.0</v>
+        <v>489.0</v>
       </c>
       <c r="F111" s="15">
         <v>1</v>
       </c>
       <c r="G111" s="18">
-        <v>348.0</v>
+        <v>489.0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="130">
       <c r="A112" s="15">
         <v>103</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="D112" s="16" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="E112" s="17">
-        <v>444.0</v>
+        <v>1532.0</v>
       </c>
       <c r="F112" s="15">
         <v>1</v>
       </c>
       <c r="G112" s="18">
-        <v>444.0</v>
+        <v>1532.0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="130">
       <c r="A113" s="15">
         <v>104</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="D113" s="16" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="E113" s="17">
-        <v>155.0</v>
+        <v>555.0</v>
       </c>
       <c r="F113" s="15">
         <v>1</v>
       </c>
       <c r="G113" s="18">
-        <v>155.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="130">
       <c r="A114" s="15">
         <v>105</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="D114" s="16" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="E114" s="17">
-        <v>533.0</v>
+        <v>2925.0</v>
       </c>
       <c r="F114" s="15">
         <v>1</v>
       </c>
       <c r="G114" s="18">
-        <v>533.0</v>
+        <v>2925.0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="130">
       <c r="A115" s="15">
         <v>106</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="D115" s="16" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="E115" s="17">
-        <v>315.0</v>
+        <v>3120.0</v>
       </c>
       <c r="F115" s="15">
         <v>1</v>
       </c>
       <c r="G115" s="18">
-        <v>315.0</v>
+        <v>3120.0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="130">
       <c r="A116" s="15">
         <v>107</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="D116" s="16" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="E116" s="17">
-        <v>262.0</v>
+        <v>4876.0</v>
       </c>
       <c r="F116" s="15">
         <v>1</v>
       </c>
       <c r="G116" s="18">
-        <v>262.0</v>
+        <v>4876.0</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="130">
       <c r="A117" s="15">
         <v>108</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D117" s="16" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E117" s="17">
-        <v>351.0</v>
+        <v>5526.0</v>
       </c>
       <c r="F117" s="15">
         <v>1</v>
       </c>
       <c r="G117" s="18">
-        <v>351.0</v>
+        <v>5526.0</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="130">
       <c r="A118" s="15">
         <v>109</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D118" s="16" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="E118" s="17">
-        <v>373.0</v>
+        <v>2600.0</v>
       </c>
       <c r="F118" s="15">
         <v>1</v>
       </c>
       <c r="G118" s="18">
-        <v>373.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="130">
       <c r="A119" s="15">
         <v>110</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D119" s="16" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="E119" s="17">
-        <v>124.0</v>
+        <v>4227.0</v>
       </c>
       <c r="F119" s="15">
         <v>1</v>
       </c>
       <c r="G119" s="18">
-        <v>124.0</v>
+        <v>4227.0</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="130">
       <c r="A120" s="15">
         <v>111</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="16" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D120" s="16" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E120" s="17">
-        <v>218.0</v>
+        <v>2697.0</v>
       </c>
       <c r="F120" s="15">
         <v>1</v>
       </c>
       <c r="G120" s="18">
-        <v>218.0</v>
+        <v>2697.0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="130">
       <c r="A121" s="15">
         <v>112</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="D121" s="16" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="E121" s="17">
-        <v>440.0</v>
+        <v>3897.0</v>
       </c>
       <c r="F121" s="15">
         <v>1</v>
       </c>
       <c r="G121" s="18">
-        <v>440.0</v>
+        <v>3897.0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="130">
       <c r="A122" s="15">
         <v>113</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D122" s="16" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E122" s="17">
-        <v>884.0</v>
+        <v>3717.0</v>
       </c>
       <c r="F122" s="15">
         <v>1</v>
       </c>
       <c r="G122" s="18">
-        <v>884.0</v>
+        <v>3717.0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="130">
       <c r="A123" s="15">
         <v>114</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D123" s="16" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E123" s="17">
-        <v>1235.0</v>
+        <v>3897.0</v>
       </c>
       <c r="F123" s="15">
         <v>1</v>
       </c>
       <c r="G123" s="18">
-        <v>1235.0</v>
+        <v>3897.0</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="130">
       <c r="A124" s="15">
         <v>115</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D124" s="16" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="E124" s="17">
-        <v>432.0</v>
+        <v>4496.0</v>
       </c>
       <c r="F124" s="15">
         <v>1</v>
       </c>
       <c r="G124" s="18">
-        <v>432.0</v>
+        <v>4496.0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="130">
       <c r="A125" s="15">
         <v>116</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D125" s="16" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E125" s="17">
-        <v>124.0</v>
+        <v>4227.0</v>
       </c>
       <c r="F125" s="15">
         <v>1</v>
       </c>
       <c r="G125" s="18">
-        <v>124.0</v>
+        <v>4227.0</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="130">
       <c r="A126" s="15">
         <v>117</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D126" s="16" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E126" s="17">
-        <v>169.0</v>
+        <v>5526.0</v>
       </c>
       <c r="F126" s="15">
         <v>1</v>
       </c>
       <c r="G126" s="18">
-        <v>169.0</v>
+        <v>5526.0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="130">
       <c r="A127" s="15">
         <v>118</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D127" s="16" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="E127" s="17">
-        <v>725.0</v>
+        <v>5526.0</v>
       </c>
       <c r="F127" s="15">
         <v>1</v>
       </c>
       <c r="G127" s="18">
-        <v>725.0</v>
+        <v>5526.0</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="130">
       <c r="A128" s="15">
         <v>119</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="D128" s="16" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E128" s="17">
-        <v>725.0</v>
+        <v>8126.0</v>
       </c>
       <c r="F128" s="15">
         <v>1</v>
       </c>
       <c r="G128" s="18">
-        <v>725.0</v>
+        <v>8126.0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="130">
       <c r="A129" s="15">
         <v>120</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D129" s="16" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="E129" s="17">
-        <v>1374.0</v>
+        <v>758.0</v>
       </c>
       <c r="F129" s="15">
         <v>1</v>
       </c>
       <c r="G129" s="18">
-        <v>1374.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="130">
       <c r="A130" s="15">
         <v>121</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D130" s="16" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E130" s="17">
-        <v>1105.0</v>
+        <v>1017.0</v>
       </c>
       <c r="F130" s="15">
         <v>1</v>
       </c>
       <c r="G130" s="18">
-        <v>1105.0</v>
+        <v>1017.0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="130">
       <c r="A131" s="15">
         <v>122</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="D131" s="16" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="E131" s="17">
-        <v>3109.0</v>
+        <v>1408.0</v>
       </c>
       <c r="F131" s="15">
         <v>1</v>
       </c>
       <c r="G131" s="18">
-        <v>3109.0</v>
+        <v>1408.0</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="130">
       <c r="A132" s="15">
         <v>123</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D132" s="16" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="E132" s="17">
-        <v>2665.0</v>
+        <v>1326.0</v>
       </c>
       <c r="F132" s="15">
         <v>1</v>
       </c>
       <c r="G132" s="18">
-        <v>2665.0</v>
+        <v>1326.0</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="130">
       <c r="A133" s="15">
         <v>124</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D133" s="16" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="E133" s="17">
-        <v>179.0</v>
+        <v>1326.0</v>
       </c>
       <c r="F133" s="15">
         <v>1</v>
       </c>
       <c r="G133" s="18">
-        <v>179.0</v>
+        <v>1326.0</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="130">
       <c r="A134" s="15">
         <v>125</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="D134" s="16" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E134" s="17">
-        <v>179.0</v>
+        <v>1721.0</v>
       </c>
       <c r="F134" s="15">
         <v>1</v>
       </c>
       <c r="G134" s="18">
-        <v>179.0</v>
+        <v>1721.0</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="130">
       <c r="A135" s="15">
         <v>126</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="D135" s="16" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E135" s="17">
-        <v>205.0</v>
+        <v>1613.0</v>
       </c>
       <c r="F135" s="15">
         <v>1</v>
       </c>
       <c r="G135" s="18">
-        <v>205.0</v>
+        <v>1613.0</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="130">
       <c r="A136" s="15">
         <v>127</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D136" s="16" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E136" s="17">
-        <v>205.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F136" s="15">
         <v>1</v>
       </c>
       <c r="G136" s="18">
-        <v>205.0</v>
+        <v>1840.0</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="130">
       <c r="A137" s="15">
         <v>128</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D137" s="16" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E137" s="17">
-        <v>205.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F137" s="15">
         <v>1</v>
       </c>
       <c r="G137" s="18">
-        <v>205.0</v>
+        <v>1840.0</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="130">
       <c r="A138" s="15">
         <v>129</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D138" s="16" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E138" s="17">
-        <v>225.0</v>
+        <v>1613.0</v>
       </c>
       <c r="F138" s="15">
         <v>1</v>
       </c>
       <c r="G138" s="18">
-        <v>225.0</v>
+        <v>1613.0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="130">
       <c r="A139" s="15">
         <v>130</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D139" s="16" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E139" s="17">
-        <v>225.0</v>
+        <v>1775.0</v>
       </c>
       <c r="F139" s="15">
         <v>1</v>
       </c>
       <c r="G139" s="18">
-        <v>225.0</v>
+        <v>1775.0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="130">
       <c r="A140" s="15">
         <v>131</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D140" s="16" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E140" s="17">
-        <v>315.0</v>
+        <v>1071.0</v>
       </c>
       <c r="F140" s="15">
         <v>1</v>
       </c>
       <c r="G140" s="18">
-        <v>315.0</v>
+        <v>1071.0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="130">
       <c r="A141" s="15">
         <v>132</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D141" s="16" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E141" s="17">
-        <v>315.0</v>
+        <v>1071.0</v>
       </c>
       <c r="F141" s="15">
         <v>1</v>
       </c>
       <c r="G141" s="18">
-        <v>315.0</v>
+        <v>1071.0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="130">
       <c r="A142" s="15">
         <v>133</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D142" s="16" t="s">
         <v>256</v>
       </c>
       <c r="E142" s="17">
-        <v>315.0</v>
+        <v>1724.0</v>
       </c>
       <c r="F142" s="15">
         <v>1</v>
       </c>
       <c r="G142" s="18">
-        <v>315.0</v>
+        <v>1724.0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="130">
       <c r="A143" s="15">
         <v>134</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D143" s="16" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E143" s="17">
-        <v>315.0</v>
+        <v>1897.0</v>
       </c>
       <c r="F143" s="15">
         <v>1</v>
       </c>
       <c r="G143" s="18">
-        <v>315.0</v>
+        <v>1897.0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="130">
       <c r="A144" s="15">
         <v>135</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
+        <v>259</v>
+      </c>
+      <c r="D144" s="16" t="s">
         <v>260</v>
       </c>
-      <c r="D144" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="17">
-        <v>315.0</v>
+        <v>1549.0</v>
       </c>
       <c r="F144" s="15">
         <v>1</v>
       </c>
       <c r="G144" s="18">
-        <v>315.0</v>
+        <v>1549.0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="130">
       <c r="A145" s="15">
         <v>136</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
         <v>261</v>
       </c>
       <c r="D145" s="16" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="E145" s="17">
-        <v>315.0</v>
+        <v>1484.0</v>
       </c>
       <c r="F145" s="15">
         <v>1</v>
       </c>
       <c r="G145" s="18">
-        <v>315.0</v>
+        <v>1484.0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="130">
       <c r="A146" s="15">
         <v>137</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D146" s="16" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="E146" s="17">
-        <v>315.0</v>
+        <v>1536.0</v>
       </c>
       <c r="F146" s="15">
         <v>1</v>
       </c>
       <c r="G146" s="18">
-        <v>315.0</v>
+        <v>1536.0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="130">
       <c r="A147" s="15">
         <v>138</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D147" s="16" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E147" s="17">
-        <v>179.0</v>
+        <v>1589.0</v>
       </c>
       <c r="F147" s="15">
         <v>1</v>
       </c>
       <c r="G147" s="18">
-        <v>179.0</v>
+        <v>1589.0</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="130">
       <c r="A148" s="15">
         <v>139</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D148" s="16" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E148" s="17">
-        <v>179.0</v>
+        <v>2122.0</v>
       </c>
       <c r="F148" s="15">
         <v>1</v>
       </c>
       <c r="G148" s="18">
-        <v>179.0</v>
+        <v>2122.0</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="130">
       <c r="A149" s="15">
         <v>140</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D149" s="16" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E149" s="17">
-        <v>225.0</v>
+        <v>1270.0</v>
       </c>
       <c r="F149" s="15">
         <v>1</v>
       </c>
       <c r="G149" s="18">
-        <v>225.0</v>
+        <v>1270.0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="130">
       <c r="A150" s="15">
         <v>141</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D150" s="16" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E150" s="17">
-        <v>225.0</v>
+        <v>1441.0</v>
       </c>
       <c r="F150" s="15">
         <v>1</v>
       </c>
       <c r="G150" s="18">
-        <v>225.0</v>
+        <v>1441.0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="130">
       <c r="A151" s="15">
         <v>142</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D151" s="16" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E151" s="17">
-        <v>195.0</v>
+        <v>1164.0</v>
       </c>
       <c r="F151" s="15">
         <v>1</v>
       </c>
       <c r="G151" s="18">
-        <v>195.0</v>
+        <v>1164.0</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="130">
       <c r="A152" s="15">
         <v>143</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D152" s="16" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="E152" s="17">
-        <v>195.0</v>
+        <v>996.0</v>
       </c>
       <c r="F152" s="15">
         <v>1</v>
       </c>
       <c r="G152" s="18">
-        <v>195.0</v>
+        <v>996.0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="130">
       <c r="A153" s="15">
         <v>144</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D153" s="16" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E153" s="17">
-        <v>179.0</v>
+        <v>1361.0</v>
       </c>
       <c r="F153" s="15">
         <v>1</v>
       </c>
       <c r="G153" s="18">
-        <v>179.0</v>
+        <v>1361.0</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="130">
       <c r="A154" s="15">
         <v>145</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D154" s="16" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E154" s="17">
-        <v>179.0</v>
+        <v>1361.0</v>
       </c>
       <c r="F154" s="15">
         <v>1</v>
       </c>
       <c r="G154" s="18">
-        <v>179.0</v>
+        <v>1361.0</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="130">
       <c r="A155" s="15">
         <v>146</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D155" s="16" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E155" s="17">
-        <v>179.0</v>
+        <v>1361.0</v>
       </c>
       <c r="F155" s="15">
         <v>1</v>
       </c>
       <c r="G155" s="18">
-        <v>179.0</v>
+        <v>1361.0</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="130">
       <c r="A156" s="15">
         <v>147</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D156" s="16" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E156" s="17">
-        <v>104.0</v>
+        <v>1361.0</v>
       </c>
       <c r="F156" s="15">
         <v>1</v>
       </c>
       <c r="G156" s="18">
-        <v>104.0</v>
+        <v>1361.0</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="130">
       <c r="A157" s="15">
         <v>148</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D157" s="16" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="E157" s="17">
-        <v>104.0</v>
+        <v>1601.0</v>
       </c>
       <c r="F157" s="15">
         <v>1</v>
       </c>
       <c r="G157" s="18">
-        <v>104.0</v>
+        <v>1601.0</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="130">
       <c r="A158" s="15">
         <v>149</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D158" s="16" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="E158" s="17">
-        <v>104.0</v>
+        <v>1814.0</v>
       </c>
       <c r="F158" s="15">
         <v>1</v>
       </c>
       <c r="G158" s="18">
-        <v>104.0</v>
+        <v>1814.0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="130">
       <c r="A159" s="15">
         <v>150</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D159" s="16" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E159" s="17">
-        <v>90.0</v>
+        <v>1920.0</v>
       </c>
       <c r="F159" s="15">
         <v>1</v>
       </c>
       <c r="G159" s="18">
-        <v>90.0</v>
+        <v>1920.0</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="130">
       <c r="A160" s="15">
         <v>151</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="D160" s="16" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="E160" s="17">
-        <v>104.0</v>
+        <v>1281.0</v>
       </c>
       <c r="F160" s="15">
         <v>1</v>
       </c>
       <c r="G160" s="18">
-        <v>104.0</v>
+        <v>1281.0</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="130">
       <c r="A161" s="15">
         <v>152</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D161" s="16" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="E161" s="17">
-        <v>104.0</v>
+        <v>693.0</v>
       </c>
       <c r="F161" s="15">
         <v>1</v>
       </c>
       <c r="G161" s="18">
-        <v>104.0</v>
+        <v>693.0</v>
       </c>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="130">
       <c r="A162" s="15">
         <v>153</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D162" s="16" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E162" s="17">
-        <v>163.0</v>
+        <v>1483.0</v>
       </c>
       <c r="F162" s="15">
         <v>1</v>
       </c>
       <c r="G162" s="18">
-        <v>163.0</v>
+        <v>1483.0</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="130">
       <c r="A163" s="15">
         <v>154</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D163" s="16" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E163" s="17">
-        <v>163.0</v>
+        <v>3677.0</v>
       </c>
       <c r="F163" s="15">
         <v>1</v>
       </c>
       <c r="G163" s="18">
-        <v>163.0</v>
+        <v>3677.0</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="130">
       <c r="A164" s="15">
         <v>155</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D164" s="16" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E164" s="17">
-        <v>163.0</v>
+        <v>2134.0</v>
       </c>
       <c r="F164" s="15">
         <v>1</v>
       </c>
       <c r="G164" s="18">
-        <v>163.0</v>
+        <v>2134.0</v>
       </c>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="130">
       <c r="A165" s="15">
         <v>156</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D165" s="16" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="E165" s="17">
-        <v>163.0</v>
+        <v>3617.0</v>
       </c>
       <c r="F165" s="15">
         <v>1</v>
       </c>
       <c r="G165" s="18">
-        <v>163.0</v>
+        <v>3617.0</v>
       </c>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="130">
       <c r="A166" s="15">
         <v>157</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="D166" s="16" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E166" s="17">
-        <v>163.0</v>
+        <v>2134.0</v>
       </c>
       <c r="F166" s="15">
         <v>1</v>
       </c>
       <c r="G166" s="18">
-        <v>163.0</v>
+        <v>2134.0</v>
       </c>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="130">
       <c r="A167" s="15">
         <v>158</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="16" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="D167" s="16" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="E167" s="17">
-        <v>163.0</v>
+        <v>3617.0</v>
       </c>
       <c r="F167" s="15">
         <v>1</v>
       </c>
       <c r="G167" s="18">
-        <v>163.0</v>
+        <v>3617.0</v>
       </c>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="130">
       <c r="A168" s="15">
         <v>159</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="D168" s="16" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="E168" s="17">
-        <v>163.0</v>
+        <v>1334.0</v>
       </c>
       <c r="F168" s="15">
         <v>1</v>
       </c>
       <c r="G168" s="18">
-        <v>163.0</v>
+        <v>1334.0</v>
       </c>
     </row>
     <row r="169" spans="1:9" customHeight="1" ht="130">
       <c r="A169" s="15">
         <v>160</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="D169" s="16" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="E169" s="17">
-        <v>129.0</v>
+        <v>2134.0</v>
       </c>
       <c r="F169" s="15">
         <v>1</v>
       </c>
       <c r="G169" s="18">
-        <v>129.0</v>
+        <v>2134.0</v>
       </c>
     </row>
     <row r="170" spans="1:9" customHeight="1" ht="130">
       <c r="A170" s="15">
         <v>161</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D170" s="16" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="E170" s="17">
-        <v>136.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F170" s="15">
         <v>1</v>
       </c>
       <c r="G170" s="18">
-        <v>136.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="130">
       <c r="A171" s="15">
         <v>162</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="D171" s="16" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="E171" s="17">
-        <v>136.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F171" s="15">
         <v>1</v>
       </c>
       <c r="G171" s="18">
-        <v>136.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="172" spans="1:9" customHeight="1" ht="130">
       <c r="A172" s="15">
         <v>163</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="D172" s="16" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="E172" s="17">
-        <v>68.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F172" s="15">
         <v>1</v>
       </c>
       <c r="G172" s="18">
-        <v>68.0</v>
+        <v>1227.0</v>
       </c>
     </row>
     <row r="173" spans="1:9" customHeight="1" ht="130">
       <c r="A173" s="15">
         <v>164</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="D173" s="16" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="E173" s="17">
-        <v>68.0</v>
+        <v>1760.0</v>
       </c>
       <c r="F173" s="15">
         <v>1</v>
       </c>
       <c r="G173" s="18">
-        <v>68.0</v>
+        <v>1760.0</v>
       </c>
     </row>
     <row r="174" spans="1:9" customHeight="1" ht="130">
       <c r="A174" s="15">
         <v>165</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="D174" s="16" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="E174" s="17">
-        <v>68.0</v>
+        <v>1760.0</v>
       </c>
       <c r="F174" s="15">
         <v>1</v>
       </c>
       <c r="G174" s="18">
-        <v>68.0</v>
+        <v>1760.0</v>
       </c>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="130">
       <c r="A175" s="15">
         <v>166</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="D175" s="16" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="E175" s="17">
-        <v>68.0</v>
+        <v>1760.0</v>
       </c>
       <c r="F175" s="15">
         <v>1</v>
       </c>
       <c r="G175" s="18">
-        <v>68.0</v>
+        <v>1760.0</v>
       </c>
     </row>
     <row r="176" spans="1:9" customHeight="1" ht="130">
       <c r="A176" s="15">
         <v>167</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="D176" s="16" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="E176" s="17">
-        <v>68.0</v>
+        <v>3865.0</v>
       </c>
       <c r="F176" s="15">
         <v>1</v>
       </c>
       <c r="G176" s="18">
-        <v>68.0</v>
+        <v>3865.0</v>
       </c>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="130">
       <c r="A177" s="15">
         <v>168</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="16" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="D177" s="16" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="E177" s="17">
-        <v>68.0</v>
+        <v>3640.0</v>
       </c>
       <c r="F177" s="15">
         <v>1</v>
       </c>
       <c r="G177" s="18">
-        <v>68.0</v>
+        <v>3640.0</v>
       </c>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="130">
       <c r="A178" s="15">
         <v>169</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="D178" s="16" t="s">
-        <v>298</v>
+        <v>320</v>
       </c>
       <c r="E178" s="17">
-        <v>68.0</v>
+        <v>6050.0</v>
       </c>
       <c r="F178" s="15">
         <v>1</v>
       </c>
       <c r="G178" s="18">
-        <v>68.0</v>
+        <v>6050.0</v>
       </c>
     </row>
     <row r="179" spans="1:9" customHeight="1" ht="130">
       <c r="A179" s="15">
         <v>170</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="D179" s="16" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="E179" s="17">
-        <v>68.0</v>
+        <v>5602.0</v>
       </c>
       <c r="F179" s="15">
         <v>1</v>
       </c>
       <c r="G179" s="18">
-        <v>68.0</v>
+        <v>5602.0</v>
       </c>
     </row>
     <row r="180" spans="1:9" customHeight="1" ht="130">
       <c r="A180" s="15">
         <v>171</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="16" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="D180" s="16" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="E180" s="17">
-        <v>68.0</v>
+        <v>3865.0</v>
       </c>
       <c r="F180" s="15">
         <v>1</v>
       </c>
       <c r="G180" s="18">
-        <v>68.0</v>
+        <v>3865.0</v>
       </c>
     </row>
     <row r="181" spans="1:9" customHeight="1" ht="130">
       <c r="A181" s="15">
         <v>172</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="D181" s="16" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="E181" s="17">
-        <v>68.0</v>
+        <v>3640.0</v>
       </c>
       <c r="F181" s="15">
         <v>1</v>
       </c>
       <c r="G181" s="18">
-        <v>68.0</v>
+        <v>3640.0</v>
       </c>
     </row>
     <row r="182" spans="1:9" customHeight="1" ht="130">
       <c r="A182" s="15">
         <v>173</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="D182" s="16" t="s">
-        <v>298</v>
+        <v>320</v>
       </c>
       <c r="E182" s="17">
-        <v>68.0</v>
+        <v>6050.0</v>
       </c>
       <c r="F182" s="15">
         <v>1</v>
       </c>
       <c r="G182" s="18">
-        <v>68.0</v>
+        <v>6050.0</v>
       </c>
     </row>
     <row r="183" spans="1:9" customHeight="1" ht="130">
       <c r="A183" s="15">
         <v>174</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="D183" s="16" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="E183" s="17">
-        <v>68.0</v>
+        <v>5602.0</v>
       </c>
       <c r="F183" s="15">
         <v>1</v>
       </c>
       <c r="G183" s="18">
-        <v>68.0</v>
+        <v>5602.0</v>
       </c>
     </row>
     <row r="184" spans="1:9" customHeight="1" ht="130">
       <c r="A184" s="15">
         <v>175</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="16" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D184" s="16" t="s">
-        <v>298</v>
+        <v>328</v>
       </c>
       <c r="E184" s="17">
-        <v>68.0</v>
+        <v>2832.0</v>
       </c>
       <c r="F184" s="15">
         <v>1</v>
       </c>
       <c r="G184" s="18">
-        <v>68.0</v>
+        <v>2832.0</v>
       </c>
     </row>
     <row r="185" spans="1:9" customHeight="1" ht="130">
       <c r="A185" s="15">
         <v>176</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="16" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="D185" s="16" t="s">
-        <v>298</v>
+        <v>330</v>
       </c>
       <c r="E185" s="17">
-        <v>68.0</v>
+        <v>4402.0</v>
       </c>
       <c r="F185" s="15">
         <v>1</v>
       </c>
       <c r="G185" s="18">
-        <v>68.0</v>
+        <v>4402.0</v>
       </c>
     </row>
     <row r="186" spans="1:9" customHeight="1" ht="130">
       <c r="A186" s="15">
         <v>177</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="D186" s="16" t="s">
-        <v>298</v>
+        <v>332</v>
       </c>
       <c r="E186" s="17">
-        <v>68.0</v>
+        <v>7548.0</v>
       </c>
       <c r="F186" s="15">
         <v>1</v>
       </c>
       <c r="G186" s="18">
-        <v>68.0</v>
+        <v>7548.0</v>
       </c>
     </row>
     <row r="187" spans="1:9" customHeight="1" ht="130">
       <c r="A187" s="15">
         <v>178</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="D187" s="16" t="s">
-        <v>298</v>
+        <v>334</v>
       </c>
       <c r="E187" s="17">
-        <v>68.0</v>
+        <v>5959.0</v>
       </c>
       <c r="F187" s="15">
         <v>1</v>
       </c>
       <c r="G187" s="18">
-        <v>68.0</v>
+        <v>5959.0</v>
       </c>
     </row>
     <row r="188" spans="1:9" customHeight="1" ht="130">
       <c r="A188" s="15">
         <v>179</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="D188" s="16" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
       <c r="E188" s="17">
-        <v>289.0</v>
+        <v>7548.0</v>
       </c>
       <c r="F188" s="15">
         <v>1</v>
       </c>
       <c r="G188" s="18">
-        <v>289.0</v>
+        <v>7548.0</v>
       </c>
     </row>
     <row r="189" spans="1:9" customHeight="1" ht="130">
       <c r="A189" s="15">
         <v>180</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="D189" s="16" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="E189" s="17">
-        <v>289.0</v>
+        <v>5959.0</v>
       </c>
       <c r="F189" s="15">
         <v>1</v>
       </c>
       <c r="G189" s="18">
-        <v>289.0</v>
+        <v>5959.0</v>
       </c>
     </row>
     <row r="190" spans="1:9" customHeight="1" ht="130">
       <c r="A190" s="15">
         <v>181</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="D190" s="16" t="s">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="E190" s="17">
-        <v>289.0</v>
+        <v>6356.0</v>
       </c>
       <c r="F190" s="15">
         <v>1</v>
       </c>
       <c r="G190" s="18">
-        <v>289.0</v>
+        <v>6356.0</v>
       </c>
     </row>
     <row r="191" spans="1:9" customHeight="1" ht="130">
       <c r="A191" s="15">
         <v>182</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
       <c r="D191" s="16" t="s">
-        <v>315</v>
+        <v>342</v>
       </c>
       <c r="E191" s="17">
-        <v>289.0</v>
+        <v>3138.0</v>
       </c>
       <c r="F191" s="15">
         <v>1</v>
       </c>
       <c r="G191" s="18">
-        <v>289.0</v>
+        <v>3138.0</v>
       </c>
     </row>
     <row r="192" spans="1:9" customHeight="1" ht="130">
       <c r="A192" s="15">
         <v>183</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="D192" s="16" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="E192" s="17">
-        <v>289.0</v>
+        <v>6544.0</v>
       </c>
       <c r="F192" s="15">
         <v>1</v>
       </c>
       <c r="G192" s="18">
-        <v>289.0</v>
+        <v>6544.0</v>
       </c>
     </row>
     <row r="193" spans="1:9" customHeight="1" ht="130">
       <c r="A193" s="15">
         <v>184</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="D193" s="16" t="s">
-        <v>315</v>
+        <v>346</v>
       </c>
       <c r="E193" s="17">
-        <v>289.0</v>
+        <v>6166.0</v>
       </c>
       <c r="F193" s="15">
         <v>1</v>
       </c>
       <c r="G193" s="18">
-        <v>289.0</v>
+        <v>6166.0</v>
       </c>
     </row>
     <row r="194" spans="1:9" customHeight="1" ht="130">
       <c r="A194" s="15">
         <v>185</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="D194" s="16" t="s">
-        <v>315</v>
+        <v>348</v>
       </c>
       <c r="E194" s="17">
-        <v>289.0</v>
+        <v>5285.0</v>
       </c>
       <c r="F194" s="15">
         <v>1</v>
       </c>
       <c r="G194" s="18">
-        <v>289.0</v>
+        <v>5285.0</v>
       </c>
     </row>
     <row r="195" spans="1:9" customHeight="1" ht="130">
       <c r="A195" s="15">
         <v>186</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
-        <v>322</v>
+        <v>349</v>
       </c>
       <c r="D195" s="16" t="s">
-        <v>315</v>
+        <v>350</v>
       </c>
       <c r="E195" s="17">
-        <v>289.0</v>
+        <v>4404.0</v>
       </c>
       <c r="F195" s="15">
         <v>1</v>
       </c>
       <c r="G195" s="18">
-        <v>289.0</v>
+        <v>4404.0</v>
       </c>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="130">
       <c r="A196" s="15">
         <v>187</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="D196" s="16" t="s">
-        <v>315</v>
+        <v>352</v>
       </c>
       <c r="E196" s="17">
-        <v>289.0</v>
+        <v>7551.0</v>
       </c>
       <c r="F196" s="15">
         <v>1</v>
       </c>
       <c r="G196" s="18">
-        <v>289.0</v>
+        <v>7551.0</v>
       </c>
     </row>
     <row r="197" spans="1:9" customHeight="1" ht="130">
       <c r="A197" s="15">
         <v>188</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="D197" s="16" t="s">
-        <v>315</v>
+        <v>354</v>
       </c>
       <c r="E197" s="17">
-        <v>289.0</v>
+        <v>4530.0</v>
       </c>
       <c r="F197" s="15">
         <v>1</v>
       </c>
       <c r="G197" s="18">
-        <v>289.0</v>
+        <v>4530.0</v>
       </c>
     </row>
     <row r="198" spans="1:9" customHeight="1" ht="130">
       <c r="A198" s="15">
         <v>189</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
       <c r="D198" s="16" t="s">
-        <v>315</v>
+        <v>356</v>
       </c>
       <c r="E198" s="17">
-        <v>289.0</v>
+        <v>3398.0</v>
       </c>
       <c r="F198" s="15">
         <v>1</v>
       </c>
       <c r="G198" s="18">
-        <v>289.0</v>
+        <v>3398.0</v>
       </c>
     </row>
     <row r="199" spans="1:9" customHeight="1" ht="130">
       <c r="A199" s="15">
         <v>190</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>326</v>
+        <v>357</v>
       </c>
       <c r="D199" s="16" t="s">
-        <v>315</v>
+        <v>358</v>
       </c>
       <c r="E199" s="17">
-        <v>289.0</v>
+        <v>20135.0</v>
       </c>
       <c r="F199" s="15">
         <v>1</v>
       </c>
       <c r="G199" s="18">
-        <v>289.0</v>
+        <v>20135.0</v>
       </c>
     </row>
     <row r="200" spans="1:9" customHeight="1" ht="130">
       <c r="A200" s="15">
         <v>191</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
-        <v>327</v>
+        <v>359</v>
       </c>
       <c r="D200" s="16" t="s">
-        <v>315</v>
+        <v>360</v>
       </c>
       <c r="E200" s="17">
-        <v>289.0</v>
+        <v>5663.0</v>
       </c>
       <c r="F200" s="15">
         <v>1</v>
       </c>
       <c r="G200" s="18">
-        <v>289.0</v>
+        <v>5663.0</v>
       </c>
     </row>
     <row r="201" spans="1:9" customHeight="1" ht="130">
       <c r="A201" s="15">
         <v>192</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
-        <v>328</v>
+        <v>361</v>
       </c>
       <c r="D201" s="16" t="s">
-        <v>315</v>
+        <v>362</v>
       </c>
       <c r="E201" s="17">
-        <v>289.0</v>
+        <v>6040.0</v>
       </c>
       <c r="F201" s="15">
         <v>1</v>
       </c>
       <c r="G201" s="18">
-        <v>289.0</v>
+        <v>6040.0</v>
       </c>
     </row>
     <row r="202" spans="1:9" customHeight="1" ht="130">
       <c r="A202" s="15">
         <v>193</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
-        <v>329</v>
+        <v>363</v>
       </c>
       <c r="D202" s="16" t="s">
-        <v>315</v>
+        <v>364</v>
       </c>
       <c r="E202" s="17">
-        <v>289.0</v>
+        <v>5915.0</v>
       </c>
       <c r="F202" s="15">
         <v>1</v>
       </c>
       <c r="G202" s="18">
-        <v>289.0</v>
+        <v>5915.0</v>
       </c>
     </row>
     <row r="203" spans="1:9" customHeight="1" ht="130">
       <c r="A203" s="15">
         <v>194</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
-        <v>330</v>
+        <v>365</v>
       </c>
       <c r="D203" s="16" t="s">
-        <v>315</v>
+        <v>366</v>
       </c>
       <c r="E203" s="17">
-        <v>289.0</v>
+        <v>4279.0</v>
       </c>
       <c r="F203" s="15">
         <v>1</v>
       </c>
       <c r="G203" s="18">
-        <v>289.0</v>
+        <v>4279.0</v>
       </c>
     </row>
     <row r="204" spans="1:9" customHeight="1" ht="130">
       <c r="A204" s="15">
         <v>195</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
-        <v>331</v>
+        <v>367</v>
       </c>
       <c r="D204" s="16" t="s">
-        <v>315</v>
+        <v>368</v>
       </c>
       <c r="E204" s="17">
-        <v>289.0</v>
+        <v>5411.0</v>
       </c>
       <c r="F204" s="15">
         <v>1</v>
       </c>
       <c r="G204" s="18">
-        <v>289.0</v>
+        <v>5411.0</v>
       </c>
     </row>
     <row r="205" spans="1:9" customHeight="1" ht="130">
       <c r="A205" s="15">
         <v>196</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
-        <v>332</v>
+        <v>369</v>
       </c>
       <c r="D205" s="16" t="s">
-        <v>315</v>
+        <v>370</v>
       </c>
       <c r="E205" s="17">
-        <v>289.0</v>
+        <v>4342.0</v>
       </c>
       <c r="F205" s="15">
         <v>1</v>
       </c>
       <c r="G205" s="18">
-        <v>289.0</v>
+        <v>4342.0</v>
       </c>
     </row>
     <row r="206" spans="1:9" customHeight="1" ht="130">
       <c r="A206" s="15">
         <v>197</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="16" t="s">
-        <v>333</v>
+        <v>371</v>
       </c>
       <c r="D206" s="16" t="s">
-        <v>334</v>
+        <v>372</v>
       </c>
       <c r="E206" s="17">
-        <v>209.0</v>
+        <v>4027.0</v>
       </c>
       <c r="F206" s="15">
         <v>1</v>
       </c>
       <c r="G206" s="18">
-        <v>209.0</v>
+        <v>4027.0</v>
       </c>
     </row>
     <row r="207" spans="1:9" customHeight="1" ht="130">
       <c r="A207" s="15">
         <v>198</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="16" t="s">
-        <v>335</v>
+        <v>373</v>
       </c>
       <c r="D207" s="16" t="s">
-        <v>334</v>
+        <v>374</v>
       </c>
       <c r="E207" s="17">
-        <v>209.0</v>
+        <v>295.0</v>
       </c>
       <c r="F207" s="15">
         <v>1</v>
       </c>
       <c r="G207" s="18">
-        <v>209.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="208" spans="1:9" customHeight="1" ht="130">
       <c r="A208" s="15">
         <v>199</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="16" t="s">
-        <v>336</v>
+        <v>375</v>
       </c>
       <c r="D208" s="16" t="s">
-        <v>334</v>
+        <v>376</v>
       </c>
       <c r="E208" s="17">
-        <v>209.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F208" s="15">
         <v>1</v>
       </c>
       <c r="G208" s="18">
-        <v>209.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="130">
       <c r="A209" s="15">
         <v>200</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="16" t="s">
-        <v>337</v>
+        <v>377</v>
       </c>
       <c r="D209" s="16" t="s">
-        <v>338</v>
+        <v>378</v>
       </c>
       <c r="E209" s="17">
-        <v>855.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F209" s="15">
         <v>1</v>
       </c>
       <c r="G209" s="18">
-        <v>855.0</v>
+        <v>1590.0</v>
       </c>
     </row>
     <row r="210" spans="1:9" customHeight="1" ht="130">
       <c r="A210" s="15">
         <v>201</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="16" t="s">
-        <v>339</v>
+        <v>379</v>
       </c>
       <c r="D210" s="16" t="s">
-        <v>338</v>
+        <v>380</v>
       </c>
       <c r="E210" s="17">
-        <v>855.0</v>
+        <v>451.0</v>
       </c>
       <c r="F210" s="15">
         <v>1</v>
       </c>
       <c r="G210" s="18">
-        <v>855.0</v>
+        <v>451.0</v>
       </c>
     </row>
     <row r="211" spans="1:9" customHeight="1" ht="130">
       <c r="A211" s="15">
         <v>202</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="16" t="s">
-        <v>340</v>
+        <v>381</v>
       </c>
       <c r="D211" s="16" t="s">
-        <v>338</v>
+        <v>382</v>
       </c>
       <c r="E211" s="17">
-        <v>855.0</v>
+        <v>691.0</v>
       </c>
       <c r="F211" s="15">
         <v>1</v>
       </c>
       <c r="G211" s="18">
-        <v>855.0</v>
+        <v>691.0</v>
       </c>
     </row>
     <row r="212" spans="1:9" customHeight="1" ht="130">
       <c r="A212" s="15">
         <v>203</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="16" t="s">
-        <v>341</v>
+        <v>383</v>
       </c>
       <c r="D212" s="16" t="s">
-        <v>338</v>
+        <v>384</v>
       </c>
       <c r="E212" s="17">
-        <v>855.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F212" s="15">
         <v>1</v>
       </c>
       <c r="G212" s="18">
-        <v>855.0</v>
+        <v>1490.0</v>
       </c>
     </row>
     <row r="213" spans="1:9" customHeight="1" ht="130">
       <c r="A213" s="15">
         <v>204</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
-        <v>342</v>
+        <v>385</v>
       </c>
       <c r="D213" s="16" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="E213" s="17">
-        <v>855.0</v>
+        <v>276.0</v>
       </c>
       <c r="F213" s="15">
         <v>1</v>
       </c>
       <c r="G213" s="18">
-        <v>855.0</v>
+        <v>276.0</v>
       </c>
     </row>
     <row r="214" spans="1:9" customHeight="1" ht="130">
       <c r="A214" s="15">
         <v>205</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="16" t="s">
-        <v>343</v>
+        <v>387</v>
       </c>
       <c r="D214" s="16" t="s">
-        <v>344</v>
+        <v>388</v>
       </c>
       <c r="E214" s="17">
-        <v>365.0</v>
+        <v>830.0</v>
       </c>
       <c r="F214" s="15">
         <v>1</v>
       </c>
       <c r="G214" s="18">
-        <v>365.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="130">
       <c r="A215" s="15">
         <v>206</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="16" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="D215" s="16" t="s">
-        <v>344</v>
+        <v>390</v>
       </c>
       <c r="E215" s="17">
-        <v>365.0</v>
+        <v>1056.0</v>
       </c>
       <c r="F215" s="15">
         <v>1</v>
       </c>
       <c r="G215" s="18">
-        <v>365.0</v>
+        <v>1056.0</v>
       </c>
     </row>
     <row r="216" spans="1:9" customHeight="1" ht="130">
       <c r="A216" s="15">
         <v>207</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="16" t="s">
-        <v>346</v>
+        <v>391</v>
       </c>
       <c r="D216" s="16" t="s">
-        <v>344</v>
+        <v>392</v>
       </c>
       <c r="E216" s="17">
-        <v>365.0</v>
+        <v>866.0</v>
       </c>
       <c r="F216" s="15">
         <v>1</v>
       </c>
       <c r="G216" s="18">
-        <v>365.0</v>
+        <v>866.0</v>
       </c>
     </row>
     <row r="217" spans="1:9" customHeight="1" ht="130">
       <c r="A217" s="15">
         <v>208</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="16" t="s">
-        <v>347</v>
+        <v>393</v>
       </c>
       <c r="D217" s="16" t="s">
-        <v>344</v>
+        <v>394</v>
       </c>
       <c r="E217" s="17">
-        <v>365.0</v>
+        <v>1433.0</v>
       </c>
       <c r="F217" s="15">
         <v>1</v>
       </c>
       <c r="G217" s="18">
-        <v>365.0</v>
+        <v>1433.0</v>
       </c>
     </row>
     <row r="218" spans="1:9" customHeight="1" ht="130">
       <c r="A218" s="15">
         <v>209</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="16" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="D218" s="16" t="s">
-        <v>344</v>
+        <v>396</v>
       </c>
       <c r="E218" s="17">
-        <v>365.0</v>
+        <v>1190.0</v>
       </c>
       <c r="F218" s="15">
         <v>1</v>
       </c>
       <c r="G218" s="18">
-        <v>365.0</v>
+        <v>1190.0</v>
       </c>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="130">
       <c r="A219" s="15">
         <v>210</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="D219" s="16" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="E219" s="17">
-        <v>587.0</v>
+        <v>730.0</v>
       </c>
       <c r="F219" s="15">
         <v>1</v>
       </c>
       <c r="G219" s="18">
-        <v>587.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="220" spans="1:9" customHeight="1" ht="130">
       <c r="A220" s="15">
         <v>211</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="D220" s="16" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="E220" s="17">
-        <v>587.0</v>
+        <v>730.0</v>
       </c>
       <c r="F220" s="15">
         <v>1</v>
       </c>
       <c r="G220" s="18">
-        <v>587.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="221" spans="1:9" customHeight="1" ht="130">
       <c r="A221" s="15">
         <v>212</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="D221" s="16" t="s">
-        <v>350</v>
+        <v>401</v>
       </c>
       <c r="E221" s="17">
-        <v>587.0</v>
+        <v>622.0</v>
       </c>
       <c r="F221" s="15">
         <v>1</v>
       </c>
       <c r="G221" s="18">
-        <v>587.0</v>
+        <v>622.0</v>
       </c>
     </row>
     <row r="222" spans="1:9" customHeight="1" ht="130">
       <c r="A222" s="15">
         <v>213</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
-        <v>353</v>
+        <v>402</v>
       </c>
       <c r="D222" s="16" t="s">
-        <v>350</v>
+        <v>401</v>
       </c>
       <c r="E222" s="17">
-        <v>587.0</v>
+        <v>622.0</v>
       </c>
       <c r="F222" s="15">
         <v>1</v>
       </c>
       <c r="G222" s="18">
-        <v>587.0</v>
+        <v>622.0</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="130">
       <c r="A223" s="15">
         <v>214</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="16" t="s">
-        <v>354</v>
+        <v>403</v>
       </c>
       <c r="D223" s="16" t="s">
-        <v>350</v>
+        <v>404</v>
       </c>
       <c r="E223" s="17">
-        <v>587.0</v>
+        <v>1022.0</v>
       </c>
       <c r="F223" s="15">
         <v>1</v>
       </c>
       <c r="G223" s="18">
-        <v>587.0</v>
+        <v>1022.0</v>
       </c>
     </row>
     <row r="224" spans="1:9" customHeight="1" ht="130">
       <c r="A224" s="15">
         <v>215</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
-        <v>355</v>
+        <v>405</v>
       </c>
       <c r="D224" s="16" t="s">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="E224" s="17">
-        <v>475.0</v>
+        <v>1289.0</v>
       </c>
       <c r="F224" s="15">
         <v>1</v>
       </c>
       <c r="G224" s="18">
-        <v>475.0</v>
+        <v>1289.0</v>
       </c>
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="130">
       <c r="A225" s="15">
         <v>216</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
-        <v>357</v>
+        <v>407</v>
       </c>
       <c r="D225" s="16" t="s">
-        <v>358</v>
+        <v>408</v>
       </c>
       <c r="E225" s="17">
-        <v>465.0</v>
+        <v>1613.0</v>
       </c>
       <c r="F225" s="15">
         <v>1</v>
       </c>
       <c r="G225" s="18">
-        <v>465.0</v>
+        <v>1613.0</v>
       </c>
     </row>
     <row r="226" spans="1:9" customHeight="1" ht="130">
       <c r="A226" s="15">
         <v>217</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
-        <v>359</v>
+        <v>409</v>
       </c>
       <c r="D226" s="16" t="s">
-        <v>356</v>
+        <v>410</v>
       </c>
       <c r="E226" s="17">
-        <v>475.0</v>
+        <v>2138.0</v>
       </c>
       <c r="F226" s="15">
         <v>1</v>
       </c>
       <c r="G226" s="18">
-        <v>475.0</v>
+        <v>2138.0</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="130">
       <c r="A227" s="15">
         <v>218</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="D227" s="16" t="s">
-        <v>358</v>
+        <v>412</v>
       </c>
       <c r="E227" s="17">
-        <v>465.0</v>
+        <v>1181.0</v>
       </c>
       <c r="F227" s="15">
         <v>1</v>
       </c>
       <c r="G227" s="18">
-        <v>465.0</v>
+        <v>1181.0</v>
       </c>
     </row>
     <row r="228" spans="1:9" customHeight="1" ht="130">
       <c r="A228" s="15">
         <v>219</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
-        <v>361</v>
+        <v>413</v>
       </c>
       <c r="D228" s="16" t="s">
-        <v>362</v>
+        <v>414</v>
       </c>
       <c r="E228" s="17">
-        <v>409.0</v>
+        <v>1505.0</v>
       </c>
       <c r="F228" s="15">
         <v>1</v>
       </c>
       <c r="G228" s="18">
-        <v>409.0</v>
+        <v>1505.0</v>
       </c>
     </row>
     <row r="229" spans="1:9" customHeight="1" ht="130">
       <c r="A229" s="15">
         <v>220</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="16" t="s">
-        <v>363</v>
+        <v>415</v>
       </c>
       <c r="D229" s="16" t="s">
-        <v>362</v>
+        <v>416</v>
       </c>
       <c r="E229" s="17">
-        <v>409.0</v>
+        <v>1138.0</v>
       </c>
       <c r="F229" s="15">
         <v>1</v>
       </c>
       <c r="G229" s="18">
-        <v>409.0</v>
+        <v>1138.0</v>
       </c>
     </row>
     <row r="230" spans="1:9" customHeight="1" ht="130">
       <c r="A230" s="15">
         <v>221</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
-        <v>364</v>
+        <v>417</v>
       </c>
       <c r="D230" s="16" t="s">
-        <v>362</v>
+        <v>418</v>
       </c>
       <c r="E230" s="17">
-        <v>409.0</v>
+        <v>1721.0</v>
       </c>
       <c r="F230" s="15">
         <v>1</v>
       </c>
       <c r="G230" s="18">
-        <v>409.0</v>
+        <v>1721.0</v>
       </c>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="130">
       <c r="A231" s="15">
         <v>222</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
-        <v>365</v>
+        <v>419</v>
       </c>
       <c r="D231" s="16" t="s">
-        <v>362</v>
+        <v>420</v>
       </c>
       <c r="E231" s="17">
-        <v>409.0</v>
+        <v>963.0</v>
       </c>
       <c r="F231" s="15">
         <v>1</v>
       </c>
       <c r="G231" s="18">
-        <v>409.0</v>
+        <v>963.0</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="130">
       <c r="A232" s="15">
         <v>223</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="16" t="s">
-        <v>366</v>
+        <v>421</v>
       </c>
       <c r="D232" s="16" t="s">
-        <v>362</v>
+        <v>422</v>
       </c>
       <c r="E232" s="17">
-        <v>409.0</v>
+        <v>639.0</v>
       </c>
       <c r="F232" s="15">
         <v>1</v>
       </c>
       <c r="G232" s="18">
-        <v>409.0</v>
+        <v>639.0</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="130">
       <c r="A233" s="15">
         <v>224</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
-        <v>367</v>
+        <v>423</v>
       </c>
       <c r="D233" s="16" t="s">
-        <v>362</v>
+        <v>422</v>
       </c>
       <c r="E233" s="17">
-        <v>409.0</v>
+        <v>639.0</v>
       </c>
       <c r="F233" s="15">
         <v>1</v>
       </c>
       <c r="G233" s="18">
-        <v>409.0</v>
+        <v>639.0</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="130">
       <c r="A234" s="15">
         <v>225</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="16" t="s">
-        <v>368</v>
+        <v>424</v>
       </c>
       <c r="D234" s="16" t="s">
-        <v>362</v>
+        <v>425</v>
       </c>
       <c r="E234" s="17">
-        <v>409.0</v>
+        <v>650.0</v>
       </c>
       <c r="F234" s="15">
         <v>1</v>
       </c>
       <c r="G234" s="18">
-        <v>409.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="235" spans="1:9" customHeight="1" ht="130">
       <c r="A235" s="15">
         <v>226</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
-        <v>369</v>
+        <v>426</v>
       </c>
       <c r="D235" s="16" t="s">
-        <v>370</v>
+        <v>427</v>
       </c>
       <c r="E235" s="17">
-        <v>489.0</v>
+        <v>3740.0</v>
       </c>
       <c r="F235" s="15">
         <v>1</v>
       </c>
       <c r="G235" s="18">
-        <v>489.0</v>
+        <v>3740.0</v>
       </c>
     </row>
     <row r="236" spans="1:9" customHeight="1" ht="130">
       <c r="A236" s="15">
         <v>227</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="16" t="s">
-        <v>371</v>
+        <v>428</v>
       </c>
       <c r="D236" s="16" t="s">
-        <v>370</v>
+        <v>429</v>
       </c>
       <c r="E236" s="17">
-        <v>489.0</v>
+        <v>3740.0</v>
       </c>
       <c r="F236" s="15">
         <v>1</v>
       </c>
       <c r="G236" s="18">
-        <v>489.0</v>
+        <v>3740.0</v>
       </c>
     </row>
     <row r="237" spans="1:9" customHeight="1" ht="130">
       <c r="A237" s="15">
         <v>228</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="16" t="s">
-        <v>372</v>
+        <v>430</v>
       </c>
       <c r="D237" s="16" t="s">
-        <v>370</v>
+        <v>431</v>
       </c>
       <c r="E237" s="17">
-        <v>489.0</v>
+        <v>1440.0</v>
       </c>
       <c r="F237" s="15">
         <v>1</v>
       </c>
       <c r="G237" s="18">
-        <v>489.0</v>
+        <v>1440.0</v>
       </c>
     </row>
     <row r="238" spans="1:9" customHeight="1" ht="130">
       <c r="A238" s="15">
         <v>229</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="16" t="s">
-        <v>373</v>
+        <v>432</v>
       </c>
       <c r="D238" s="16" t="s">
-        <v>374</v>
+        <v>433</v>
       </c>
       <c r="E238" s="17">
-        <v>459.0</v>
+        <v>1666.0</v>
       </c>
       <c r="F238" s="15">
         <v>1</v>
       </c>
       <c r="G238" s="18">
-        <v>459.0</v>
+        <v>1666.0</v>
       </c>
     </row>
     <row r="239" spans="1:9" customHeight="1" ht="130">
       <c r="A239" s="15">
         <v>230</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="16" t="s">
-        <v>375</v>
+        <v>434</v>
       </c>
       <c r="D239" s="16" t="s">
-        <v>374</v>
+        <v>435</v>
       </c>
       <c r="E239" s="17">
-        <v>459.0</v>
+        <v>1934.0</v>
       </c>
       <c r="F239" s="15">
         <v>1</v>
       </c>
       <c r="G239" s="18">
-        <v>459.0</v>
+        <v>1934.0</v>
       </c>
     </row>
     <row r="240" spans="1:9" customHeight="1" ht="130">
       <c r="A240" s="15">
         <v>231</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
-        <v>376</v>
+        <v>436</v>
       </c>
       <c r="D240" s="16" t="s">
-        <v>374</v>
+        <v>437</v>
       </c>
       <c r="E240" s="17">
-        <v>459.0</v>
+        <v>1560.0</v>
       </c>
       <c r="F240" s="15">
         <v>1</v>
       </c>
       <c r="G240" s="18">
-        <v>459.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="130">
       <c r="A241" s="15">
         <v>232</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="16" t="s">
-        <v>377</v>
+        <v>438</v>
       </c>
       <c r="D241" s="16" t="s">
-        <v>378</v>
+        <v>439</v>
       </c>
       <c r="E241" s="17">
-        <v>511.0</v>
+        <v>690.0</v>
       </c>
       <c r="F241" s="15">
         <v>1</v>
       </c>
       <c r="G241" s="18">
-        <v>511.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="242" spans="1:9" customHeight="1" ht="130">
       <c r="A242" s="15">
         <v>233</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="16" t="s">
-        <v>379</v>
+        <v>440</v>
       </c>
       <c r="D242" s="16" t="s">
-        <v>378</v>
+        <v>441</v>
       </c>
       <c r="E242" s="17">
-        <v>511.0</v>
+        <v>1446.0</v>
       </c>
       <c r="F242" s="15">
         <v>1</v>
       </c>
       <c r="G242" s="18">
-        <v>511.0</v>
+        <v>1446.0</v>
       </c>
     </row>
     <row r="243" spans="1:9" customHeight="1" ht="130">
       <c r="A243" s="15">
         <v>234</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="16" t="s">
-        <v>380</v>
+        <v>442</v>
       </c>
       <c r="D243" s="16" t="s">
-        <v>378</v>
+        <v>443</v>
       </c>
       <c r="E243" s="17">
-        <v>511.0</v>
+        <v>3502.0</v>
       </c>
       <c r="F243" s="15">
         <v>1</v>
       </c>
       <c r="G243" s="18">
-        <v>511.0</v>
+        <v>3502.0</v>
       </c>
     </row>
     <row r="244" spans="1:9" customHeight="1" ht="130">
       <c r="A244" s="15">
         <v>235</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="16" t="s">
-        <v>381</v>
+        <v>444</v>
       </c>
       <c r="D244" s="16" t="s">
-        <v>382</v>
+        <v>445</v>
       </c>
       <c r="E244" s="17">
-        <v>522.0</v>
+        <v>2513.0</v>
       </c>
       <c r="F244" s="15">
         <v>1</v>
       </c>
       <c r="G244" s="18">
-        <v>522.0</v>
+        <v>2513.0</v>
       </c>
     </row>
     <row r="245" spans="1:9" customHeight="1" ht="130">
       <c r="A245" s="15">
         <v>236</v>
       </c>
       <c r="B245" s="6"/>
       <c r="C245" s="16" t="s">
-        <v>383</v>
+        <v>446</v>
       </c>
       <c r="D245" s="16" t="s">
-        <v>382</v>
+        <v>447</v>
       </c>
       <c r="E245" s="17">
-        <v>522.0</v>
+        <v>1850.0</v>
       </c>
       <c r="F245" s="15">
         <v>1</v>
       </c>
       <c r="G245" s="18">
-        <v>522.0</v>
+        <v>1850.0</v>
       </c>
     </row>
     <row r="246" spans="1:9" customHeight="1" ht="130">
       <c r="A246" s="15">
         <v>237</v>
       </c>
       <c r="B246" s="6"/>
       <c r="C246" s="16" t="s">
-        <v>384</v>
+        <v>448</v>
       </c>
       <c r="D246" s="16" t="s">
-        <v>385</v>
+        <v>449</v>
       </c>
       <c r="E246" s="17">
-        <v>446.0</v>
+        <v>1617.0</v>
       </c>
       <c r="F246" s="15">
         <v>1</v>
       </c>
       <c r="G246" s="18">
-        <v>446.0</v>
+        <v>1617.0</v>
       </c>
     </row>
     <row r="247" spans="1:9" customHeight="1" ht="130">
       <c r="A247" s="15">
         <v>238</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="16" t="s">
-        <v>386</v>
+        <v>450</v>
       </c>
       <c r="D247" s="16" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="E247" s="17">
-        <v>446.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F247" s="15">
         <v>1</v>
       </c>
       <c r="G247" s="18">
-        <v>446.0</v>
+        <v>4990.0</v>
       </c>
     </row>
     <row r="248" spans="1:9" customHeight="1" ht="130">
       <c r="A248" s="15">
         <v>239</v>
       </c>
       <c r="B248" s="6"/>
       <c r="C248" s="16" t="s">
-        <v>387</v>
+        <v>452</v>
       </c>
       <c r="D248" s="16" t="s">
-        <v>385</v>
+        <v>453</v>
       </c>
       <c r="E248" s="17">
-        <v>446.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F248" s="15">
         <v>1</v>
       </c>
       <c r="G248" s="18">
-        <v>446.0</v>
+        <v>4990.0</v>
       </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="130">
       <c r="A249" s="15">
         <v>240</v>
       </c>
       <c r="B249" s="6"/>
       <c r="C249" s="16" t="s">
-        <v>388</v>
+        <v>454</v>
       </c>
       <c r="D249" s="16" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="E249" s="17">
-        <v>910.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F249" s="15">
         <v>1</v>
       </c>
       <c r="G249" s="18">
-        <v>910.0</v>
+        <v>4990.0</v>
       </c>
     </row>
     <row r="250" spans="1:9" customHeight="1" ht="130">
       <c r="A250" s="15">
         <v>241</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="16" t="s">
-        <v>390</v>
+        <v>456</v>
       </c>
       <c r="D250" s="16" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
       <c r="E250" s="17">
-        <v>289.0</v>
+        <v>1642.0</v>
       </c>
       <c r="F250" s="15">
         <v>1</v>
       </c>
       <c r="G250" s="18">
-        <v>289.0</v>
+        <v>1642.0</v>
       </c>
     </row>
     <row r="251" spans="1:9" customHeight="1" ht="130">
       <c r="A251" s="15">
         <v>242</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="16" t="s">
-        <v>392</v>
+        <v>458</v>
       </c>
       <c r="D251" s="16" t="s">
-        <v>393</v>
+        <v>459</v>
       </c>
       <c r="E251" s="17">
-        <v>381.0</v>
+        <v>1757.0</v>
       </c>
       <c r="F251" s="15">
         <v>1</v>
       </c>
       <c r="G251" s="18">
-        <v>381.0</v>
+        <v>1757.0</v>
       </c>
     </row>
     <row r="252" spans="1:9" customHeight="1" ht="130">
       <c r="A252" s="15">
         <v>243</v>
       </c>
       <c r="B252" s="6"/>
       <c r="C252" s="16" t="s">
-        <v>394</v>
+        <v>460</v>
       </c>
       <c r="D252" s="16" t="s">
-        <v>393</v>
+        <v>461</v>
       </c>
       <c r="E252" s="17">
-        <v>381.0</v>
+        <v>873.0</v>
       </c>
       <c r="F252" s="15">
         <v>1</v>
       </c>
       <c r="G252" s="18">
-        <v>381.0</v>
+        <v>873.0</v>
       </c>
     </row>
     <row r="253" spans="1:9" customHeight="1" ht="130">
       <c r="A253" s="15">
         <v>244</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="16" t="s">
-        <v>395</v>
+        <v>462</v>
       </c>
       <c r="D253" s="16" t="s">
-        <v>393</v>
+        <v>463</v>
       </c>
       <c r="E253" s="17">
-        <v>381.0</v>
+        <v>1565.0</v>
       </c>
       <c r="F253" s="15">
         <v>1</v>
       </c>
       <c r="G253" s="18">
-        <v>381.0</v>
+        <v>1565.0</v>
       </c>
     </row>
     <row r="254" spans="1:9" customHeight="1" ht="130">
       <c r="A254" s="15">
         <v>245</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="16" t="s">
-        <v>396</v>
+        <v>464</v>
       </c>
       <c r="D254" s="16" t="s">
-        <v>397</v>
+        <v>465</v>
       </c>
       <c r="E254" s="17">
-        <v>725.0</v>
+        <v>3377.0</v>
       </c>
       <c r="F254" s="15">
         <v>1</v>
       </c>
       <c r="G254" s="18">
-        <v>725.0</v>
+        <v>3377.0</v>
       </c>
     </row>
     <row r="255" spans="1:9" customHeight="1" ht="130">
       <c r="A255" s="15">
         <v>246</v>
       </c>
       <c r="B255" s="6"/>
       <c r="C255" s="16" t="s">
-        <v>398</v>
+        <v>466</v>
       </c>
       <c r="D255" s="16" t="s">
-        <v>399</v>
+        <v>467</v>
       </c>
       <c r="E255" s="17">
-        <v>444.0</v>
+        <v>6921.0</v>
       </c>
       <c r="F255" s="15">
         <v>1</v>
       </c>
       <c r="G255" s="18">
-        <v>444.0</v>
+        <v>6921.0</v>
       </c>
     </row>
     <row r="256" spans="1:9" customHeight="1" ht="130">
       <c r="A256" s="15">
         <v>247</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="16" t="s">
-        <v>400</v>
+        <v>468</v>
       </c>
       <c r="D256" s="16" t="s">
-        <v>401</v>
+        <v>469</v>
       </c>
       <c r="E256" s="17">
-        <v>289.0</v>
+        <v>360.0</v>
       </c>
       <c r="F256" s="15">
         <v>1</v>
       </c>
       <c r="G256" s="18">
-        <v>289.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="257" spans="1:9" customHeight="1" ht="130">
       <c r="A257" s="15">
         <v>248</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="16" t="s">
-        <v>402</v>
+        <v>470</v>
       </c>
       <c r="D257" s="16" t="s">
-        <v>401</v>
+        <v>471</v>
       </c>
       <c r="E257" s="17">
-        <v>289.0</v>
+        <v>2868.0</v>
       </c>
       <c r="F257" s="15">
         <v>1</v>
       </c>
       <c r="G257" s="18">
-        <v>289.0</v>
+        <v>2868.0</v>
       </c>
     </row>
     <row r="258" spans="1:9" customHeight="1" ht="130">
       <c r="A258" s="15">
         <v>249</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="16" t="s">
-        <v>403</v>
+        <v>472</v>
       </c>
       <c r="D258" s="16" t="s">
-        <v>399</v>
+        <v>473</v>
       </c>
       <c r="E258" s="17">
-        <v>444.0</v>
+        <v>2808.0</v>
       </c>
       <c r="F258" s="15">
         <v>1</v>
       </c>
       <c r="G258" s="18">
-        <v>444.0</v>
+        <v>2808.0</v>
       </c>
     </row>
     <row r="259" spans="1:9" customHeight="1" ht="130">
       <c r="A259" s="15">
         <v>250</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="16" t="s">
-        <v>404</v>
+        <v>474</v>
       </c>
       <c r="D259" s="16" t="s">
-        <v>393</v>
+        <v>475</v>
       </c>
       <c r="E259" s="17">
-        <v>381.0</v>
+        <v>2808.0</v>
       </c>
       <c r="F259" s="15">
         <v>1</v>
       </c>
       <c r="G259" s="18">
-        <v>381.0</v>
+        <v>2808.0</v>
       </c>
     </row>
     <row r="260" spans="1:9" customHeight="1" ht="130">
       <c r="A260" s="15">
         <v>251</v>
       </c>
       <c r="B260" s="6"/>
       <c r="C260" s="16" t="s">
-        <v>405</v>
+        <v>476</v>
       </c>
       <c r="D260" s="16" t="s">
-        <v>389</v>
+        <v>477</v>
       </c>
       <c r="E260" s="17">
-        <v>910.0</v>
+        <v>2371.0</v>
       </c>
       <c r="F260" s="15">
         <v>1</v>
       </c>
       <c r="G260" s="18">
-        <v>910.0</v>
+        <v>2371.0</v>
       </c>
     </row>
     <row r="261" spans="1:9" customHeight="1" ht="130">
       <c r="A261" s="15">
         <v>252</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="16" t="s">
-        <v>406</v>
+        <v>478</v>
       </c>
       <c r="D261" s="16" t="s">
-        <v>389</v>
+        <v>479</v>
       </c>
       <c r="E261" s="17">
-        <v>910.0</v>
+        <v>3016.0</v>
       </c>
       <c r="F261" s="15">
         <v>1</v>
       </c>
       <c r="G261" s="18">
-        <v>910.0</v>
+        <v>3016.0</v>
       </c>
     </row>
     <row r="262" spans="1:9" customHeight="1" ht="130">
       <c r="A262" s="15">
         <v>253</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="16" t="s">
-        <v>407</v>
+        <v>480</v>
       </c>
       <c r="D262" s="16" t="s">
-        <v>391</v>
+        <v>481</v>
       </c>
       <c r="E262" s="17">
-        <v>289.0</v>
+        <v>2390.0</v>
       </c>
       <c r="F262" s="15">
         <v>1</v>
       </c>
       <c r="G262" s="18">
-        <v>289.0</v>
+        <v>2390.0</v>
       </c>
     </row>
     <row r="263" spans="1:9" customHeight="1" ht="130">
       <c r="A263" s="15">
         <v>254</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="16" t="s">
-        <v>408</v>
+        <v>482</v>
       </c>
       <c r="D263" s="16" t="s">
-        <v>393</v>
+        <v>483</v>
       </c>
       <c r="E263" s="17">
-        <v>381.0</v>
+        <v>2995.0</v>
       </c>
       <c r="F263" s="15">
         <v>1</v>
       </c>
       <c r="G263" s="18">
-        <v>381.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="264" spans="1:9" customHeight="1" ht="130">
       <c r="A264" s="15">
         <v>255</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="16" t="s">
-        <v>409</v>
+        <v>484</v>
       </c>
       <c r="D264" s="16" t="s">
-        <v>397</v>
+        <v>485</v>
       </c>
       <c r="E264" s="17">
-        <v>725.0</v>
+        <v>2434.0</v>
       </c>
       <c r="F264" s="15">
         <v>1</v>
       </c>
       <c r="G264" s="18">
-        <v>725.0</v>
+        <v>2434.0</v>
       </c>
     </row>
     <row r="265" spans="1:9" customHeight="1" ht="130">
       <c r="A265" s="15">
         <v>256</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="16" t="s">
-        <v>410</v>
+        <v>486</v>
       </c>
       <c r="D265" s="16" t="s">
-        <v>389</v>
+        <v>483</v>
       </c>
       <c r="E265" s="17">
-        <v>910.0</v>
+        <v>2995.0</v>
       </c>
       <c r="F265" s="15">
         <v>1</v>
       </c>
       <c r="G265" s="18">
-        <v>910.0</v>
+        <v>2995.0</v>
       </c>
     </row>
     <row r="266" spans="1:9" customHeight="1" ht="130">
       <c r="A266" s="15">
         <v>257</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="16" t="s">
-        <v>411</v>
+        <v>487</v>
       </c>
       <c r="D266" s="16" t="s">
-        <v>397</v>
+        <v>485</v>
       </c>
       <c r="E266" s="17">
-        <v>725.0</v>
+        <v>2434.0</v>
       </c>
       <c r="F266" s="15">
         <v>1</v>
       </c>
       <c r="G266" s="18">
-        <v>725.0</v>
+        <v>2434.0</v>
       </c>
     </row>
     <row r="267" spans="1:9" customHeight="1" ht="130">
       <c r="A267" s="15">
         <v>258</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="16" t="s">
-        <v>412</v>
+        <v>488</v>
       </c>
       <c r="D267" s="16" t="s">
-        <v>393</v>
+        <v>489</v>
       </c>
       <c r="E267" s="17">
-        <v>381.0</v>
+        <v>2434.0</v>
       </c>
       <c r="F267" s="15">
         <v>1</v>
       </c>
       <c r="G267" s="18">
-        <v>381.0</v>
+        <v>2434.0</v>
       </c>
     </row>
     <row r="268" spans="1:9" customHeight="1" ht="130">
       <c r="A268" s="15">
         <v>259</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="16" t="s">
-        <v>413</v>
+        <v>490</v>
       </c>
       <c r="D268" s="16" t="s">
-        <v>401</v>
+        <v>491</v>
       </c>
       <c r="E268" s="17">
-        <v>289.0</v>
+        <v>3619.0</v>
       </c>
       <c r="F268" s="15">
         <v>1</v>
       </c>
       <c r="G268" s="18">
-        <v>289.0</v>
+        <v>3619.0</v>
       </c>
     </row>
     <row r="269" spans="1:9" customHeight="1" ht="130">
       <c r="A269" s="15">
         <v>260</v>
       </c>
       <c r="B269" s="6"/>
       <c r="C269" s="16" t="s">
-        <v>414</v>
+        <v>492</v>
       </c>
       <c r="D269" s="16" t="s">
-        <v>391</v>
+        <v>493</v>
       </c>
       <c r="E269" s="17">
-        <v>289.0</v>
+        <v>2589.0</v>
       </c>
       <c r="F269" s="15">
         <v>1</v>
       </c>
       <c r="G269" s="18">
-        <v>289.0</v>
+        <v>2589.0</v>
       </c>
     </row>
     <row r="270" spans="1:9" customHeight="1" ht="130">
       <c r="A270" s="15">
         <v>261</v>
       </c>
       <c r="B270" s="6"/>
       <c r="C270" s="16" t="s">
-        <v>415</v>
+        <v>494</v>
       </c>
       <c r="D270" s="16" t="s">
-        <v>389</v>
+        <v>495</v>
       </c>
       <c r="E270" s="17">
-        <v>910.0</v>
+        <v>3554.0</v>
       </c>
       <c r="F270" s="15">
         <v>1</v>
       </c>
       <c r="G270" s="18">
-        <v>910.0</v>
+        <v>3554.0</v>
       </c>
     </row>
     <row r="271" spans="1:9" customHeight="1" ht="130">
       <c r="A271" s="15">
         <v>262</v>
       </c>
       <c r="B271" s="6"/>
       <c r="C271" s="16" t="s">
-        <v>416</v>
+        <v>496</v>
       </c>
       <c r="D271" s="16" t="s">
-        <v>391</v>
+        <v>497</v>
       </c>
       <c r="E271" s="17">
-        <v>289.0</v>
+        <v>2683.0</v>
       </c>
       <c r="F271" s="15">
         <v>1</v>
       </c>
       <c r="G271" s="18">
-        <v>289.0</v>
+        <v>2683.0</v>
       </c>
     </row>
     <row r="272" spans="1:9" customHeight="1" ht="130">
       <c r="A272" s="15">
         <v>263</v>
       </c>
       <c r="B272" s="6"/>
       <c r="C272" s="16" t="s">
-        <v>417</v>
+        <v>498</v>
       </c>
       <c r="D272" s="16" t="s">
-        <v>401</v>
+        <v>499</v>
       </c>
       <c r="E272" s="17">
-        <v>289.0</v>
+        <v>3307.0</v>
       </c>
       <c r="F272" s="15">
         <v>1</v>
       </c>
       <c r="G272" s="18">
-        <v>289.0</v>
+        <v>3307.0</v>
       </c>
     </row>
     <row r="273" spans="1:9" customHeight="1" ht="130">
       <c r="A273" s="15">
         <v>264</v>
       </c>
       <c r="B273" s="6"/>
       <c r="C273" s="16" t="s">
-        <v>418</v>
+        <v>500</v>
       </c>
       <c r="D273" s="16" t="s">
-        <v>389</v>
+        <v>501</v>
       </c>
       <c r="E273" s="17">
-        <v>910.0</v>
+        <v>2374.0</v>
       </c>
       <c r="F273" s="15">
         <v>1</v>
       </c>
       <c r="G273" s="18">
-        <v>910.0</v>
+        <v>2374.0</v>
       </c>
     </row>
     <row r="274" spans="1:9" customHeight="1" ht="130">
       <c r="A274" s="15">
         <v>265</v>
       </c>
       <c r="B274" s="6"/>
       <c r="C274" s="16" t="s">
-        <v>419</v>
+        <v>502</v>
       </c>
       <c r="D274" s="16" t="s">
-        <v>397</v>
+        <v>503</v>
       </c>
       <c r="E274" s="17">
-        <v>725.0</v>
+        <v>2462.0</v>
       </c>
       <c r="F274" s="15">
         <v>1</v>
       </c>
       <c r="G274" s="18">
-        <v>725.0</v>
+        <v>2462.0</v>
       </c>
     </row>
     <row r="275" spans="1:9" customHeight="1" ht="130">
       <c r="A275" s="15">
         <v>266</v>
       </c>
       <c r="B275" s="6"/>
       <c r="C275" s="16" t="s">
-        <v>420</v>
+        <v>504</v>
       </c>
       <c r="D275" s="16" t="s">
-        <v>389</v>
+        <v>505</v>
       </c>
       <c r="E275" s="17">
-        <v>910.0</v>
+        <v>2246.0</v>
       </c>
       <c r="F275" s="15">
         <v>1</v>
       </c>
       <c r="G275" s="18">
-        <v>910.0</v>
+        <v>2246.0</v>
       </c>
     </row>
     <row r="276" spans="1:9" customHeight="1" ht="130">
       <c r="A276" s="15">
         <v>267</v>
       </c>
       <c r="B276" s="6"/>
       <c r="C276" s="16" t="s">
-        <v>421</v>
+        <v>506</v>
       </c>
       <c r="D276" s="16" t="s">
-        <v>389</v>
+        <v>507</v>
       </c>
       <c r="E276" s="17">
-        <v>910.0</v>
+        <v>3328.0</v>
       </c>
       <c r="F276" s="15">
         <v>1</v>
       </c>
       <c r="G276" s="18">
-        <v>910.0</v>
+        <v>3328.0</v>
       </c>
     </row>
     <row r="277" spans="1:9" customHeight="1" ht="130">
       <c r="A277" s="15">
         <v>268</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="16" t="s">
-        <v>422</v>
+        <v>508</v>
       </c>
       <c r="D277" s="16" t="s">
-        <v>393</v>
+        <v>493</v>
       </c>
       <c r="E277" s="17">
-        <v>381.0</v>
+        <v>2433.0</v>
       </c>
       <c r="F277" s="15">
         <v>1</v>
       </c>
       <c r="G277" s="18">
-        <v>381.0</v>
+        <v>2433.0</v>
       </c>
     </row>
     <row r="278" spans="1:9" customHeight="1" ht="130">
       <c r="A278" s="15">
         <v>269</v>
       </c>
       <c r="B278" s="6"/>
       <c r="C278" s="16" t="s">
-        <v>423</v>
+        <v>509</v>
       </c>
       <c r="D278" s="16" t="s">
-        <v>399</v>
+        <v>495</v>
       </c>
       <c r="E278" s="17">
-        <v>444.0</v>
+        <v>3307.0</v>
       </c>
       <c r="F278" s="15">
         <v>1</v>
       </c>
       <c r="G278" s="18">
-        <v>444.0</v>
+        <v>3307.0</v>
       </c>
     </row>
     <row r="279" spans="1:9" customHeight="1" ht="130">
       <c r="A279" s="15">
         <v>270</v>
       </c>
       <c r="B279" s="6"/>
       <c r="C279" s="16" t="s">
-        <v>424</v>
+        <v>510</v>
       </c>
       <c r="D279" s="16" t="s">
-        <v>389</v>
+        <v>497</v>
       </c>
       <c r="E279" s="17">
-        <v>910.0</v>
+        <v>2556.0</v>
       </c>
       <c r="F279" s="15">
         <v>1</v>
       </c>
       <c r="G279" s="18">
-        <v>910.0</v>
+        <v>2556.0</v>
       </c>
     </row>
     <row r="280" spans="1:9" customHeight="1" ht="130">
       <c r="A280" s="15">
         <v>271</v>
       </c>
       <c r="B280" s="6"/>
       <c r="C280" s="16" t="s">
-        <v>425</v>
+        <v>511</v>
       </c>
       <c r="D280" s="16" t="s">
-        <v>426</v>
+        <v>512</v>
       </c>
       <c r="E280" s="17">
-        <v>169.0</v>
+        <v>1932.0</v>
       </c>
       <c r="F280" s="15">
         <v>1</v>
       </c>
       <c r="G280" s="18">
-        <v>169.0</v>
+        <v>1932.0</v>
       </c>
     </row>
     <row r="281" spans="1:9" customHeight="1" ht="130">
       <c r="A281" s="15">
         <v>272</v>
       </c>
       <c r="B281" s="6"/>
       <c r="C281" s="16" t="s">
-        <v>427</v>
+        <v>513</v>
       </c>
       <c r="D281" s="16" t="s">
-        <v>426</v>
+        <v>514</v>
       </c>
       <c r="E281" s="17">
-        <v>169.0</v>
+        <v>1895.0</v>
       </c>
       <c r="F281" s="15">
         <v>1</v>
       </c>
       <c r="G281" s="18">
-        <v>169.0</v>
+        <v>1895.0</v>
       </c>
     </row>
     <row r="282" spans="1:9" customHeight="1" ht="130">
       <c r="A282" s="15">
         <v>273</v>
       </c>
       <c r="B282" s="6"/>
       <c r="C282" s="16" t="s">
-        <v>428</v>
+        <v>515</v>
       </c>
       <c r="D282" s="16" t="s">
-        <v>429</v>
+        <v>516</v>
       </c>
       <c r="E282" s="17">
-        <v>625.0</v>
+        <v>1302.0</v>
       </c>
       <c r="F282" s="15">
         <v>1</v>
       </c>
       <c r="G282" s="18">
-        <v>625.0</v>
+        <v>1302.0</v>
       </c>
     </row>
     <row r="283" spans="1:9" customHeight="1" ht="130">
       <c r="A283" s="15">
         <v>274</v>
       </c>
       <c r="B283" s="6"/>
       <c r="C283" s="16" t="s">
-        <v>430</v>
+        <v>517</v>
       </c>
       <c r="D283" s="16" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="E283" s="17">
-        <v>625.0</v>
+        <v>3995.0</v>
       </c>
       <c r="F283" s="15">
         <v>1</v>
       </c>
       <c r="G283" s="18">
-        <v>625.0</v>
+        <v>3995.0</v>
       </c>
     </row>
     <row r="284" spans="1:9" customHeight="1" ht="130">
       <c r="A284" s="15">
         <v>275</v>
       </c>
       <c r="B284" s="6"/>
       <c r="C284" s="16" t="s">
-        <v>431</v>
+        <v>518</v>
       </c>
       <c r="D284" s="16" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E284" s="17">
-        <v>619.0</v>
+        <v>3995.0</v>
       </c>
       <c r="F284" s="15">
         <v>1</v>
       </c>
       <c r="G284" s="18">
-        <v>619.0</v>
+        <v>3995.0</v>
       </c>
     </row>
     <row r="285" spans="1:9" customHeight="1" ht="130">
       <c r="A285" s="15">
         <v>276</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="16" t="s">
-        <v>433</v>
+        <v>519</v>
       </c>
       <c r="D285" s="16" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="E285" s="17">
-        <v>945.0</v>
+        <v>3995.0</v>
       </c>
       <c r="F285" s="15">
         <v>1</v>
       </c>
       <c r="G285" s="18">
-        <v>945.0</v>
+        <v>3995.0</v>
       </c>
     </row>
     <row r="286" spans="1:9" customHeight="1" ht="130">
       <c r="A286" s="15">
         <v>277</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="16" t="s">
-        <v>435</v>
+        <v>520</v>
       </c>
       <c r="D286" s="16" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="E286" s="17">
-        <v>945.0</v>
+        <v>3995.0</v>
       </c>
       <c r="F286" s="15">
         <v>1</v>
       </c>
       <c r="G286" s="18">
-        <v>945.0</v>
+        <v>3995.0</v>
       </c>
     </row>
     <row r="287" spans="1:9" customHeight="1" ht="130">
       <c r="A287" s="15">
         <v>278</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="16" t="s">
-        <v>436</v>
+        <v>521</v>
       </c>
       <c r="D287" s="16" t="s">
-        <v>437</v>
+        <v>522</v>
       </c>
       <c r="E287" s="17">
-        <v>905.0</v>
+        <v>3321.0</v>
       </c>
       <c r="F287" s="15">
         <v>1</v>
       </c>
       <c r="G287" s="18">
-        <v>905.0</v>
+        <v>3321.0</v>
       </c>
     </row>
     <row r="288" spans="1:9" customHeight="1" ht="130">
       <c r="A288" s="15">
         <v>279</v>
       </c>
       <c r="B288" s="6"/>
       <c r="C288" s="16" t="s">
-        <v>438</v>
+        <v>523</v>
       </c>
       <c r="D288" s="16" t="s">
-        <v>437</v>
+        <v>522</v>
       </c>
       <c r="E288" s="17">
-        <v>905.0</v>
+        <v>3321.0</v>
       </c>
       <c r="F288" s="15">
         <v>1</v>
       </c>
       <c r="G288" s="18">
-        <v>905.0</v>
+        <v>3321.0</v>
       </c>
     </row>
     <row r="289" spans="1:9" customHeight="1" ht="130">
       <c r="A289" s="15">
         <v>280</v>
       </c>
       <c r="B289" s="6"/>
       <c r="C289" s="16" t="s">
-        <v>439</v>
+        <v>524</v>
       </c>
       <c r="D289" s="16" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="E289" s="17">
-        <v>905.0</v>
+        <v>1704.0</v>
       </c>
       <c r="F289" s="15">
         <v>1</v>
       </c>
       <c r="G289" s="18">
-        <v>905.0</v>
+        <v>1704.0</v>
       </c>
     </row>
     <row r="290" spans="1:9" customHeight="1" ht="130">
       <c r="A290" s="15">
         <v>281</v>
       </c>
       <c r="B290" s="6"/>
       <c r="C290" s="16" t="s">
-        <v>440</v>
+        <v>525</v>
       </c>
       <c r="D290" s="16" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="E290" s="17">
-        <v>925.0</v>
+        <v>1970.0</v>
       </c>
       <c r="F290" s="15">
         <v>1</v>
       </c>
       <c r="G290" s="18">
-        <v>925.0</v>
+        <v>1970.0</v>
       </c>
     </row>
     <row r="291" spans="1:9" customHeight="1" ht="130">
       <c r="A291" s="15">
         <v>282</v>
       </c>
       <c r="B291" s="6"/>
       <c r="C291" s="16" t="s">
-        <v>442</v>
+        <v>526</v>
       </c>
       <c r="D291" s="16" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="E291" s="17">
-        <v>925.0</v>
+        <v>2128.0</v>
       </c>
       <c r="F291" s="15">
         <v>1</v>
       </c>
       <c r="G291" s="18">
-        <v>925.0</v>
+        <v>2128.0</v>
       </c>
     </row>
     <row r="292" spans="1:9" customHeight="1" ht="130">
       <c r="A292" s="15">
         <v>283</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="16" t="s">
-        <v>443</v>
+        <v>527</v>
       </c>
       <c r="D292" s="16" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="E292" s="17">
-        <v>925.0</v>
+        <v>1858.0</v>
       </c>
       <c r="F292" s="15">
         <v>1</v>
       </c>
       <c r="G292" s="18">
-        <v>925.0</v>
+        <v>1858.0</v>
       </c>
     </row>
     <row r="293" spans="1:9" customHeight="1" ht="130">
       <c r="A293" s="15">
         <v>284</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="16" t="s">
-        <v>444</v>
+        <v>528</v>
       </c>
       <c r="D293" s="16" t="s">
-        <v>445</v>
+        <v>529</v>
       </c>
       <c r="E293" s="17">
-        <v>625.0</v>
+        <v>3242.0</v>
       </c>
       <c r="F293" s="15">
         <v>1</v>
       </c>
       <c r="G293" s="18">
-        <v>625.0</v>
+        <v>3242.0</v>
       </c>
     </row>
     <row r="294" spans="1:9" customHeight="1" ht="130">
       <c r="A294" s="15">
         <v>285</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="16" t="s">
-        <v>446</v>
+        <v>530</v>
       </c>
       <c r="D294" s="16" t="s">
-        <v>445</v>
+        <v>479</v>
       </c>
       <c r="E294" s="17">
-        <v>625.0</v>
+        <v>2756.0</v>
       </c>
       <c r="F294" s="15">
         <v>1</v>
       </c>
       <c r="G294" s="18">
-        <v>625.0</v>
+        <v>2756.0</v>
       </c>
     </row>
     <row r="295" spans="1:9" customHeight="1" ht="130">
       <c r="A295" s="15">
         <v>286</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="16" t="s">
-        <v>447</v>
+        <v>531</v>
       </c>
       <c r="D295" s="16" t="s">
-        <v>448</v>
+        <v>532</v>
       </c>
       <c r="E295" s="17">
-        <v>400.0</v>
+        <v>2184.0</v>
       </c>
       <c r="F295" s="15">
         <v>1</v>
       </c>
       <c r="G295" s="18">
-        <v>400.0</v>
+        <v>2184.0</v>
       </c>
     </row>
     <row r="296" spans="1:9" customHeight="1" ht="130">
       <c r="A296" s="15">
         <v>287</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="16" t="s">
-        <v>449</v>
+        <v>533</v>
       </c>
       <c r="D296" s="16" t="s">
-        <v>448</v>
+        <v>534</v>
       </c>
       <c r="E296" s="17">
-        <v>400.0</v>
+        <v>3380.0</v>
       </c>
       <c r="F296" s="15">
         <v>1</v>
       </c>
       <c r="G296" s="18">
-        <v>400.0</v>
+        <v>3380.0</v>
       </c>
     </row>
     <row r="297" spans="1:9" customHeight="1" ht="130">
       <c r="A297" s="15">
         <v>288</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="16" t="s">
-        <v>450</v>
+        <v>535</v>
       </c>
       <c r="D297" s="16" t="s">
-        <v>448</v>
+        <v>536</v>
       </c>
       <c r="E297" s="17">
-        <v>400.0</v>
+        <v>2238.0</v>
       </c>
       <c r="F297" s="15">
         <v>1</v>
       </c>
       <c r="G297" s="18">
-        <v>400.0</v>
+        <v>2238.0</v>
       </c>
     </row>
     <row r="298" spans="1:9" customHeight="1" ht="130">
       <c r="A298" s="15">
         <v>289</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="16" t="s">
-        <v>451</v>
+        <v>537</v>
       </c>
       <c r="D298" s="16" t="s">
-        <v>452</v>
+        <v>538</v>
       </c>
       <c r="E298" s="17">
-        <v>795.0</v>
+        <v>1779.0</v>
       </c>
       <c r="F298" s="15">
         <v>1</v>
       </c>
       <c r="G298" s="18">
-        <v>795.0</v>
+        <v>1779.0</v>
       </c>
     </row>
     <row r="299" spans="1:9" customHeight="1" ht="130">
       <c r="A299" s="15">
         <v>290</v>
       </c>
       <c r="B299" s="6"/>
       <c r="C299" s="16" t="s">
-        <v>453</v>
+        <v>539</v>
       </c>
       <c r="D299" s="16" t="s">
-        <v>452</v>
+        <v>540</v>
       </c>
       <c r="E299" s="17">
-        <v>795.0</v>
+        <v>1779.0</v>
       </c>
       <c r="F299" s="15">
         <v>1</v>
       </c>
       <c r="G299" s="18">
-        <v>795.0</v>
+        <v>1779.0</v>
       </c>
     </row>
     <row r="300" spans="1:9" customHeight="1" ht="130">
       <c r="A300" s="15">
         <v>291</v>
       </c>
       <c r="B300" s="6"/>
       <c r="C300" s="16" t="s">
-        <v>454</v>
+        <v>541</v>
       </c>
       <c r="D300" s="16" t="s">
-        <v>455</v>
+        <v>542</v>
       </c>
       <c r="E300" s="17">
-        <v>650.0</v>
+        <v>1446.0</v>
       </c>
       <c r="F300" s="15">
         <v>1</v>
       </c>
       <c r="G300" s="18">
-        <v>650.0</v>
+        <v>1446.0</v>
       </c>
     </row>
     <row r="301" spans="1:9" customHeight="1" ht="130">
       <c r="A301" s="15">
         <v>292</v>
       </c>
       <c r="B301" s="6"/>
       <c r="C301" s="16" t="s">
-        <v>456</v>
+        <v>543</v>
       </c>
       <c r="D301" s="16" t="s">
-        <v>455</v>
+        <v>544</v>
       </c>
       <c r="E301" s="17">
-        <v>650.0</v>
+        <v>2560.0</v>
       </c>
       <c r="F301" s="15">
         <v>1</v>
       </c>
       <c r="G301" s="18">
-        <v>650.0</v>
+        <v>2560.0</v>
       </c>
     </row>
     <row r="302" spans="1:9" customHeight="1" ht="130">
       <c r="A302" s="15">
         <v>293</v>
       </c>
       <c r="B302" s="6"/>
       <c r="C302" s="16" t="s">
-        <v>457</v>
+        <v>545</v>
       </c>
       <c r="D302" s="16" t="s">
-        <v>455</v>
+        <v>546</v>
       </c>
       <c r="E302" s="17">
-        <v>650.0</v>
+        <v>1893.0</v>
       </c>
       <c r="F302" s="15">
         <v>1</v>
       </c>
       <c r="G302" s="18">
-        <v>650.0</v>
+        <v>1893.0</v>
       </c>
     </row>
     <row r="303" spans="1:9" customHeight="1" ht="130">
       <c r="A303" s="15">
         <v>294</v>
       </c>
       <c r="B303" s="6"/>
       <c r="C303" s="16" t="s">
-        <v>458</v>
+        <v>547</v>
       </c>
       <c r="D303" s="16" t="s">
-        <v>455</v>
+        <v>544</v>
       </c>
       <c r="E303" s="17">
-        <v>650.0</v>
+        <v>2560.0</v>
       </c>
       <c r="F303" s="15">
         <v>1</v>
       </c>
       <c r="G303" s="18">
-        <v>650.0</v>
+        <v>2560.0</v>
       </c>
     </row>
     <row r="304" spans="1:9" customHeight="1" ht="130">
       <c r="A304" s="15">
         <v>295</v>
       </c>
       <c r="B304" s="6"/>
       <c r="C304" s="16" t="s">
-        <v>459</v>
+        <v>548</v>
       </c>
       <c r="D304" s="16" t="s">
-        <v>460</v>
+        <v>546</v>
       </c>
       <c r="E304" s="17">
-        <v>580.0</v>
+        <v>1893.0</v>
       </c>
       <c r="F304" s="15">
         <v>1</v>
       </c>
       <c r="G304" s="18">
-        <v>580.0</v>
+        <v>1893.0</v>
       </c>
     </row>
     <row r="305" spans="1:9" customHeight="1" ht="130">
       <c r="A305" s="15">
         <v>296</v>
       </c>
       <c r="B305" s="6"/>
       <c r="C305" s="16" t="s">
-        <v>461</v>
+        <v>549</v>
       </c>
       <c r="D305" s="16" t="s">
-        <v>460</v>
+        <v>441</v>
       </c>
       <c r="E305" s="17">
-        <v>580.0</v>
+        <v>1670.0</v>
       </c>
       <c r="F305" s="15">
         <v>1</v>
       </c>
       <c r="G305" s="18">
-        <v>580.0</v>
+        <v>1670.0</v>
       </c>
     </row>
     <row r="306" spans="1:9" customHeight="1" ht="130">
       <c r="A306" s="15">
         <v>297</v>
       </c>
       <c r="B306" s="6"/>
       <c r="C306" s="16" t="s">
-        <v>462</v>
+        <v>550</v>
       </c>
       <c r="D306" s="16" t="s">
-        <v>463</v>
+        <v>551</v>
       </c>
       <c r="E306" s="17">
-        <v>580.0</v>
+        <v>1640.0</v>
       </c>
       <c r="F306" s="15">
         <v>1</v>
       </c>
       <c r="G306" s="18">
-        <v>580.0</v>
+        <v>1640.0</v>
       </c>
     </row>
     <row r="307" spans="1:9" customHeight="1" ht="130">
       <c r="A307" s="15">
         <v>298</v>
       </c>
       <c r="B307" s="6"/>
       <c r="C307" s="16" t="s">
-        <v>464</v>
+        <v>552</v>
       </c>
       <c r="D307" s="16" t="s">
-        <v>465</v>
+        <v>553</v>
       </c>
       <c r="E307" s="17">
-        <v>2745.0</v>
+        <v>3618.0</v>
       </c>
       <c r="F307" s="15">
         <v>1</v>
       </c>
       <c r="G307" s="18">
-        <v>2745.0</v>
+        <v>3618.0</v>
       </c>
     </row>
     <row r="308" spans="1:9" customHeight="1" ht="130">
       <c r="A308" s="15">
         <v>299</v>
       </c>
       <c r="B308" s="6"/>
       <c r="C308" s="16" t="s">
-        <v>466</v>
+        <v>554</v>
       </c>
       <c r="D308" s="16" t="s">
-        <v>465</v>
+        <v>555</v>
       </c>
       <c r="E308" s="17">
-        <v>2745.0</v>
+        <v>3062.0</v>
       </c>
       <c r="F308" s="15">
         <v>1</v>
       </c>
       <c r="G308" s="18">
-        <v>2745.0</v>
+        <v>3062.0</v>
       </c>
     </row>
     <row r="309" spans="1:9" customHeight="1" ht="130">
       <c r="A309" s="15">
         <v>300</v>
       </c>
       <c r="B309" s="6"/>
       <c r="C309" s="16" t="s">
-        <v>467</v>
+        <v>556</v>
       </c>
       <c r="D309" s="16" t="s">
-        <v>468</v>
+        <v>557</v>
       </c>
       <c r="E309" s="17">
-        <v>2590.0</v>
+        <v>3840.0</v>
       </c>
       <c r="F309" s="15">
         <v>1</v>
       </c>
       <c r="G309" s="18">
-        <v>2590.0</v>
+        <v>3840.0</v>
       </c>
     </row>
     <row r="310" spans="1:9" customHeight="1" ht="130">
       <c r="A310" s="15">
         <v>301</v>
       </c>
       <c r="B310" s="6"/>
       <c r="C310" s="16" t="s">
-        <v>469</v>
+        <v>558</v>
       </c>
       <c r="D310" s="16" t="s">
-        <v>468</v>
+        <v>559</v>
       </c>
       <c r="E310" s="17">
-        <v>2590.0</v>
+        <v>2728.0</v>
       </c>
       <c r="F310" s="15">
         <v>1</v>
       </c>
       <c r="G310" s="18">
-        <v>2590.0</v>
+        <v>2728.0</v>
       </c>
     </row>
     <row r="311" spans="1:9" customHeight="1" ht="130">
       <c r="A311" s="15">
         <v>302</v>
       </c>
       <c r="B311" s="6"/>
       <c r="C311" s="16" t="s">
-        <v>470</v>
+        <v>560</v>
       </c>
       <c r="D311" s="16" t="s">
-        <v>471</v>
+        <v>443</v>
       </c>
       <c r="E311" s="17">
-        <v>457.0</v>
+        <v>4095.0</v>
       </c>
       <c r="F311" s="15">
         <v>1</v>
       </c>
       <c r="G311" s="18">
-        <v>457.0</v>
+        <v>4095.0</v>
       </c>
     </row>
     <row r="312" spans="1:9" customHeight="1" ht="130">
       <c r="A312" s="15">
         <v>303</v>
       </c>
       <c r="B312" s="6"/>
       <c r="C312" s="16" t="s">
-        <v>472</v>
+        <v>561</v>
       </c>
       <c r="D312" s="16" t="s">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="E312" s="17">
-        <v>457.0</v>
+        <v>2842.0</v>
       </c>
       <c r="F312" s="15">
         <v>1</v>
       </c>
       <c r="G312" s="18">
-        <v>457.0</v>
+        <v>2842.0</v>
       </c>
     </row>
     <row r="313" spans="1:9" customHeight="1" ht="130">
       <c r="A313" s="15">
         <v>304</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="16" t="s">
-        <v>473</v>
+        <v>562</v>
       </c>
       <c r="D313" s="16" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="E313" s="17">
-        <v>457.0</v>
+        <v>1982.0</v>
       </c>
       <c r="F313" s="15">
         <v>1</v>
       </c>
       <c r="G313" s="18">
-        <v>457.0</v>
+        <v>1982.0</v>
       </c>
     </row>
     <row r="314" spans="1:9" customHeight="1" ht="130">
       <c r="A314" s="15">
         <v>305</v>
       </c>
       <c r="B314" s="6"/>
       <c r="C314" s="16" t="s">
-        <v>474</v>
+        <v>563</v>
       </c>
       <c r="D314" s="16" t="s">
-        <v>475</v>
+        <v>449</v>
       </c>
       <c r="E314" s="17">
-        <v>1930.0</v>
+        <v>1882.0</v>
       </c>
       <c r="F314" s="15">
         <v>1</v>
       </c>
       <c r="G314" s="18">
-        <v>1930.0</v>
+        <v>1882.0</v>
       </c>
     </row>
     <row r="315" spans="1:9" customHeight="1" ht="130">
       <c r="A315" s="15">
         <v>306</v>
       </c>
       <c r="B315" s="6"/>
       <c r="C315" s="16" t="s">
-        <v>476</v>
+        <v>564</v>
       </c>
       <c r="D315" s="16" t="s">
-        <v>477</v>
+        <v>443</v>
       </c>
       <c r="E315" s="17">
-        <v>1490.0</v>
+        <v>4095.0</v>
       </c>
       <c r="F315" s="15">
         <v>1</v>
       </c>
       <c r="G315" s="18">
-        <v>1490.0</v>
+        <v>4095.0</v>
       </c>
     </row>
     <row r="316" spans="1:9" customHeight="1" ht="130">
       <c r="A316" s="15">
         <v>307</v>
       </c>
       <c r="B316" s="6"/>
       <c r="C316" s="16" t="s">
-        <v>478</v>
+        <v>565</v>
       </c>
       <c r="D316" s="16" t="s">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="E316" s="17">
-        <v>1490.0</v>
+        <v>2842.0</v>
       </c>
       <c r="F316" s="15">
         <v>1</v>
       </c>
       <c r="G316" s="18">
-        <v>1490.0</v>
+        <v>2842.0</v>
       </c>
     </row>
     <row r="317" spans="1:9" customHeight="1" ht="130">
       <c r="A317" s="15">
         <v>308</v>
       </c>
       <c r="B317" s="6"/>
       <c r="C317" s="16" t="s">
-        <v>479</v>
+        <v>566</v>
       </c>
       <c r="D317" s="16" t="s">
-        <v>477</v>
+        <v>447</v>
       </c>
       <c r="E317" s="17">
-        <v>1490.0</v>
+        <v>1982.0</v>
       </c>
       <c r="F317" s="15">
         <v>1</v>
       </c>
       <c r="G317" s="18">
-        <v>1490.0</v>
+        <v>1982.0</v>
       </c>
     </row>
     <row r="318" spans="1:9" customHeight="1" ht="130">
       <c r="A318" s="15">
         <v>309</v>
       </c>
       <c r="B318" s="6"/>
       <c r="C318" s="16" t="s">
-        <v>480</v>
+        <v>567</v>
       </c>
       <c r="D318" s="16" t="s">
-        <v>481</v>
+        <v>449</v>
       </c>
       <c r="E318" s="17">
-        <v>475.0</v>
+        <v>1882.0</v>
       </c>
       <c r="F318" s="15">
         <v>1</v>
       </c>
       <c r="G318" s="18">
-        <v>475.0</v>
+        <v>1882.0</v>
       </c>
     </row>
     <row r="319" spans="1:9" customHeight="1" ht="130">
       <c r="A319" s="15">
         <v>310</v>
       </c>
       <c r="B319" s="6"/>
       <c r="C319" s="16" t="s">
-        <v>482</v>
+        <v>568</v>
       </c>
       <c r="D319" s="16" t="s">
-        <v>481</v>
+        <v>569</v>
       </c>
       <c r="E319" s="17">
-        <v>475.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F319" s="15">
         <v>1</v>
       </c>
       <c r="G319" s="18">
-        <v>475.0</v>
+        <v>4290.0</v>
       </c>
     </row>
     <row r="320" spans="1:9" customHeight="1" ht="130">
       <c r="A320" s="15">
         <v>311</v>
       </c>
       <c r="B320" s="6"/>
       <c r="C320" s="16" t="s">
-        <v>483</v>
+        <v>570</v>
       </c>
       <c r="D320" s="16" t="s">
-        <v>481</v>
+        <v>569</v>
       </c>
       <c r="E320" s="17">
-        <v>475.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F320" s="15">
         <v>1</v>
       </c>
       <c r="G320" s="18">
-        <v>475.0</v>
+        <v>4290.0</v>
       </c>
     </row>
     <row r="321" spans="1:9" customHeight="1" ht="130">
       <c r="A321" s="15">
         <v>312</v>
       </c>
       <c r="B321" s="6"/>
       <c r="C321" s="16" t="s">
-        <v>484</v>
+        <v>571</v>
       </c>
       <c r="D321" s="16" t="s">
-        <v>481</v>
+        <v>572</v>
       </c>
       <c r="E321" s="17">
-        <v>475.0</v>
+        <v>3390.0</v>
       </c>
       <c r="F321" s="15">
         <v>1</v>
       </c>
       <c r="G321" s="18">
-        <v>475.0</v>
+        <v>3390.0</v>
       </c>
     </row>
     <row r="322" spans="1:9" customHeight="1" ht="130">
       <c r="A322" s="15">
         <v>313</v>
       </c>
       <c r="B322" s="6"/>
       <c r="C322" s="16" t="s">
-        <v>485</v>
+        <v>573</v>
       </c>
       <c r="D322" s="16" t="s">
-        <v>481</v>
+        <v>574</v>
       </c>
       <c r="E322" s="17">
-        <v>475.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F322" s="15">
         <v>1</v>
       </c>
       <c r="G322" s="18">
-        <v>475.0</v>
+        <v>2590.0</v>
       </c>
     </row>
     <row r="323" spans="1:9" customHeight="1" ht="130">
       <c r="A323" s="15">
         <v>314</v>
       </c>
       <c r="B323" s="6"/>
       <c r="C323" s="16" t="s">
-        <v>486</v>
+        <v>575</v>
       </c>
       <c r="D323" s="16" t="s">
-        <v>481</v>
+        <v>576</v>
       </c>
       <c r="E323" s="17">
-        <v>475.0</v>
+        <v>4590.0</v>
       </c>
       <c r="F323" s="15">
         <v>1</v>
       </c>
       <c r="G323" s="18">
-        <v>475.0</v>
+        <v>4590.0</v>
       </c>
     </row>
     <row r="324" spans="1:9" customHeight="1" ht="130">
       <c r="A324" s="15">
         <v>315</v>
       </c>
       <c r="B324" s="6"/>
       <c r="C324" s="16" t="s">
-        <v>487</v>
+        <v>577</v>
       </c>
       <c r="D324" s="16" t="s">
-        <v>481</v>
+        <v>578</v>
       </c>
       <c r="E324" s="17">
-        <v>475.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F324" s="15">
         <v>1</v>
       </c>
       <c r="G324" s="18">
-        <v>475.0</v>
+        <v>3290.0</v>
       </c>
     </row>
     <row r="325" spans="1:9" customHeight="1" ht="130">
       <c r="A325" s="15">
         <v>316</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="16" t="s">
-        <v>488</v>
+        <v>579</v>
       </c>
       <c r="D325" s="16" t="s">
-        <v>481</v>
+        <v>580</v>
       </c>
       <c r="E325" s="17">
-        <v>475.0</v>
+        <v>2339.0</v>
       </c>
       <c r="F325" s="15">
         <v>1</v>
       </c>
       <c r="G325" s="18">
-        <v>475.0</v>
+        <v>2339.0</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="130">
       <c r="A326" s="15">
         <v>317</v>
       </c>
       <c r="B326" s="6"/>
       <c r="C326" s="16" t="s">
-        <v>489</v>
+        <v>581</v>
       </c>
       <c r="D326" s="16" t="s">
-        <v>481</v>
+        <v>582</v>
       </c>
       <c r="E326" s="17">
-        <v>475.0</v>
+        <v>2578.0</v>
       </c>
       <c r="F326" s="15">
         <v>1</v>
       </c>
       <c r="G326" s="18">
-        <v>475.0</v>
+        <v>2578.0</v>
       </c>
     </row>
     <row r="327" spans="1:9" customHeight="1" ht="130">
       <c r="A327" s="15">
         <v>318</v>
       </c>
       <c r="B327" s="6"/>
       <c r="C327" s="16" t="s">
-        <v>490</v>
+        <v>583</v>
       </c>
       <c r="D327" s="16" t="s">
-        <v>481</v>
+        <v>584</v>
       </c>
       <c r="E327" s="17">
-        <v>475.0</v>
+        <v>2112.0</v>
       </c>
       <c r="F327" s="15">
         <v>1</v>
       </c>
       <c r="G327" s="18">
-        <v>475.0</v>
+        <v>2112.0</v>
       </c>
     </row>
     <row r="328" spans="1:9" customHeight="1" ht="130">
       <c r="A328" s="15">
         <v>319</v>
       </c>
       <c r="B328" s="6"/>
       <c r="C328" s="16" t="s">
-        <v>491</v>
+        <v>585</v>
       </c>
       <c r="D328" s="16" t="s">
-        <v>492</v>
+        <v>586</v>
       </c>
       <c r="E328" s="17">
-        <v>980.0</v>
+        <v>1779.0</v>
       </c>
       <c r="F328" s="15">
         <v>1</v>
       </c>
       <c r="G328" s="18">
-        <v>980.0</v>
+        <v>1779.0</v>
       </c>
     </row>
     <row r="329" spans="1:9" customHeight="1" ht="130">
       <c r="A329" s="15">
         <v>320</v>
       </c>
       <c r="B329" s="6"/>
       <c r="C329" s="16" t="s">
-        <v>493</v>
+        <v>587</v>
       </c>
       <c r="D329" s="16" t="s">
-        <v>492</v>
+        <v>588</v>
       </c>
       <c r="E329" s="17">
-        <v>980.0</v>
+        <v>1391.0</v>
       </c>
       <c r="F329" s="15">
         <v>1</v>
       </c>
       <c r="G329" s="18">
-        <v>980.0</v>
+        <v>1391.0</v>
       </c>
     </row>
     <row r="330" spans="1:9" customHeight="1" ht="130">
       <c r="A330" s="15">
         <v>321</v>
       </c>
       <c r="B330" s="6"/>
       <c r="C330" s="16" t="s">
-        <v>494</v>
+        <v>589</v>
       </c>
       <c r="D330" s="16" t="s">
-        <v>492</v>
+        <v>586</v>
       </c>
       <c r="E330" s="17">
-        <v>980.0</v>
+        <v>1779.0</v>
       </c>
       <c r="F330" s="15">
         <v>1</v>
       </c>
       <c r="G330" s="18">
-        <v>980.0</v>
+        <v>1779.0</v>
       </c>
     </row>
     <row r="331" spans="1:9" customHeight="1" ht="130">
       <c r="A331" s="15">
         <v>322</v>
       </c>
       <c r="B331" s="6"/>
       <c r="C331" s="16" t="s">
-        <v>495</v>
+        <v>590</v>
       </c>
       <c r="D331" s="16" t="s">
-        <v>496</v>
+        <v>591</v>
       </c>
       <c r="E331" s="17">
-        <v>895.0</v>
+        <v>1391.0</v>
       </c>
       <c r="F331" s="15">
         <v>1</v>
       </c>
       <c r="G331" s="18">
-        <v>895.0</v>
+        <v>1391.0</v>
       </c>
     </row>
     <row r="332" spans="1:9" customHeight="1" ht="130">
       <c r="A332" s="15">
         <v>323</v>
       </c>
       <c r="B332" s="6"/>
       <c r="C332" s="16" t="s">
-        <v>497</v>
+        <v>592</v>
       </c>
       <c r="D332" s="16" t="s">
-        <v>496</v>
+        <v>593</v>
       </c>
       <c r="E332" s="17">
-        <v>895.0</v>
+        <v>2507.0</v>
       </c>
       <c r="F332" s="15">
         <v>1</v>
       </c>
       <c r="G332" s="18">
-        <v>895.0</v>
+        <v>2507.0</v>
       </c>
     </row>
     <row r="333" spans="1:9" customHeight="1" ht="130">
       <c r="A333" s="15">
         <v>324</v>
       </c>
       <c r="B333" s="6"/>
       <c r="C333" s="16" t="s">
-        <v>498</v>
+        <v>594</v>
       </c>
       <c r="D333" s="16" t="s">
-        <v>496</v>
+        <v>593</v>
       </c>
       <c r="E333" s="17">
-        <v>895.0</v>
+        <v>2507.0</v>
       </c>
       <c r="F333" s="15">
         <v>1</v>
       </c>
       <c r="G333" s="18">
-        <v>895.0</v>
+        <v>2507.0</v>
       </c>
     </row>
     <row r="334" spans="1:9" customHeight="1" ht="130">
       <c r="A334" s="15">
         <v>325</v>
       </c>
       <c r="B334" s="6"/>
       <c r="C334" s="16" t="s">
-        <v>499</v>
+        <v>595</v>
       </c>
       <c r="D334" s="16" t="s">
-        <v>496</v>
+        <v>596</v>
       </c>
       <c r="E334" s="17">
-        <v>895.0</v>
+        <v>3242.0</v>
       </c>
       <c r="F334" s="15">
         <v>1</v>
       </c>
       <c r="G334" s="18">
-        <v>895.0</v>
+        <v>3242.0</v>
       </c>
     </row>
     <row r="335" spans="1:9" customHeight="1" ht="130">
       <c r="A335" s="15">
         <v>326</v>
       </c>
       <c r="B335" s="6"/>
       <c r="C335" s="16" t="s">
-        <v>500</v>
+        <v>597</v>
       </c>
       <c r="D335" s="16" t="s">
-        <v>496</v>
+        <v>598</v>
       </c>
       <c r="E335" s="17">
-        <v>895.0</v>
+        <v>157.0</v>
       </c>
       <c r="F335" s="15">
         <v>1</v>
       </c>
       <c r="G335" s="18">
-        <v>895.0</v>
+        <v>157.0</v>
       </c>
     </row>
     <row r="336" spans="1:9" customHeight="1" ht="130">
       <c r="A336" s="15">
         <v>327</v>
       </c>
       <c r="B336" s="6"/>
       <c r="C336" s="16" t="s">
-        <v>501</v>
+        <v>599</v>
       </c>
       <c r="D336" s="16" t="s">
-        <v>496</v>
+        <v>600</v>
       </c>
       <c r="E336" s="17">
-        <v>895.0</v>
+        <v>100.0</v>
       </c>
       <c r="F336" s="15">
         <v>1</v>
       </c>
       <c r="G336" s="18">
-        <v>895.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="337" spans="1:9" customHeight="1" ht="130">
       <c r="A337" s="15">
         <v>328</v>
       </c>
       <c r="B337" s="6"/>
       <c r="C337" s="16" t="s">
-        <v>502</v>
+        <v>601</v>
       </c>
       <c r="D337" s="16" t="s">
-        <v>475</v>
+        <v>602</v>
       </c>
       <c r="E337" s="17">
-        <v>1930.0</v>
+        <v>1070.0</v>
       </c>
       <c r="F337" s="15">
         <v>1</v>
       </c>
       <c r="G337" s="18">
-        <v>1930.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="338" spans="1:9" customHeight="1" ht="130">
       <c r="A338" s="15">
         <v>329</v>
       </c>
       <c r="B338" s="6"/>
       <c r="C338" s="16" t="s">
-        <v>503</v>
+        <v>603</v>
       </c>
       <c r="D338" s="16" t="s">
-        <v>475</v>
+        <v>604</v>
       </c>
       <c r="E338" s="17">
-        <v>1930.0</v>
+        <v>950.0</v>
       </c>
       <c r="F338" s="15">
         <v>1</v>
       </c>
       <c r="G338" s="18">
-        <v>1930.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="339" spans="1:9" customHeight="1" ht="130">
       <c r="A339" s="15">
         <v>330</v>
       </c>
       <c r="B339" s="6"/>
       <c r="C339" s="16" t="s">
-        <v>504</v>
+        <v>605</v>
       </c>
       <c r="D339" s="16" t="s">
-        <v>505</v>
+        <v>606</v>
       </c>
       <c r="E339" s="17">
-        <v>480.0</v>
+        <v>2741.0</v>
       </c>
       <c r="F339" s="15">
         <v>1</v>
       </c>
       <c r="G339" s="18">
-        <v>480.0</v>
+        <v>2741.0</v>
       </c>
     </row>
     <row r="340" spans="1:9" customHeight="1" ht="130">
       <c r="A340" s="15">
         <v>331</v>
       </c>
       <c r="B340" s="6"/>
       <c r="C340" s="16" t="s">
-        <v>506</v>
+        <v>607</v>
       </c>
       <c r="D340" s="16" t="s">
-        <v>505</v>
+        <v>608</v>
       </c>
       <c r="E340" s="17">
-        <v>480.0</v>
+        <v>2980.0</v>
       </c>
       <c r="F340" s="15">
         <v>1</v>
       </c>
       <c r="G340" s="18">
-        <v>480.0</v>
+        <v>2980.0</v>
       </c>
     </row>
     <row r="341" spans="1:9" customHeight="1" ht="130">
       <c r="A341" s="15">
         <v>332</v>
       </c>
       <c r="B341" s="6"/>
       <c r="C341" s="16" t="s">
-        <v>507</v>
+        <v>609</v>
       </c>
       <c r="D341" s="16" t="s">
-        <v>505</v>
+        <v>610</v>
       </c>
       <c r="E341" s="17">
-        <v>480.0</v>
+        <v>2781.0</v>
       </c>
       <c r="F341" s="15">
         <v>1</v>
       </c>
       <c r="G341" s="18">
-        <v>480.0</v>
+        <v>2781.0</v>
       </c>
     </row>
     <row r="342" spans="1:9" customHeight="1" ht="130">
       <c r="A342" s="15">
         <v>333</v>
       </c>
       <c r="B342" s="6"/>
       <c r="C342" s="16" t="s">
-        <v>508</v>
+        <v>611</v>
       </c>
       <c r="D342" s="16" t="s">
-        <v>432</v>
+        <v>612</v>
       </c>
       <c r="E342" s="17">
-        <v>619.0</v>
+        <v>4370.0</v>
       </c>
       <c r="F342" s="15">
         <v>1</v>
       </c>
       <c r="G342" s="18">
-        <v>619.0</v>
+        <v>4370.0</v>
       </c>
     </row>
     <row r="343" spans="1:9" customHeight="1" ht="130">
       <c r="A343" s="15">
         <v>334</v>
       </c>
       <c r="B343" s="6"/>
       <c r="C343" s="16" t="s">
-        <v>509</v>
+        <v>613</v>
       </c>
       <c r="D343" s="16" t="s">
-        <v>510</v>
+        <v>614</v>
       </c>
       <c r="E343" s="17">
-        <v>825.0</v>
+        <v>3575.0</v>
       </c>
       <c r="F343" s="15">
         <v>1</v>
       </c>
       <c r="G343" s="18">
-        <v>825.0</v>
+        <v>3575.0</v>
       </c>
     </row>
     <row r="344" spans="1:9" customHeight="1" ht="130">
       <c r="A344" s="15">
         <v>335</v>
       </c>
       <c r="B344" s="6"/>
       <c r="C344" s="16" t="s">
-        <v>511</v>
+        <v>615</v>
       </c>
       <c r="D344" s="16" t="s">
-        <v>510</v>
+        <v>616</v>
       </c>
       <c r="E344" s="17">
-        <v>825.0</v>
+        <v>6356.0</v>
       </c>
       <c r="F344" s="15">
         <v>1</v>
       </c>
       <c r="G344" s="18">
-        <v>825.0</v>
+        <v>6356.0</v>
       </c>
     </row>
     <row r="345" spans="1:9" customHeight="1" ht="130">
       <c r="A345" s="15">
         <v>336</v>
       </c>
       <c r="B345" s="6"/>
       <c r="C345" s="16" t="s">
-        <v>512</v>
+        <v>617</v>
       </c>
       <c r="D345" s="16" t="s">
-        <v>510</v>
+        <v>618</v>
       </c>
       <c r="E345" s="17">
-        <v>825.0</v>
+        <v>4290.0</v>
       </c>
       <c r="F345" s="15">
         <v>1</v>
       </c>
       <c r="G345" s="18">
-        <v>825.0</v>
+        <v>4290.0</v>
       </c>
     </row>
     <row r="346" spans="1:9" customHeight="1" ht="130">
       <c r="A346" s="15">
         <v>337</v>
       </c>
       <c r="B346" s="6"/>
       <c r="C346" s="16" t="s">
-        <v>513</v>
+        <v>619</v>
       </c>
       <c r="D346" s="16" t="s">
-        <v>514</v>
+        <v>620</v>
       </c>
       <c r="E346" s="17">
-        <v>620.0</v>
+        <v>5562.0</v>
       </c>
       <c r="F346" s="15">
         <v>1</v>
       </c>
       <c r="G346" s="18">
-        <v>620.0</v>
+        <v>5562.0</v>
       </c>
     </row>
     <row r="347" spans="1:9" customHeight="1" ht="130">
       <c r="A347" s="15">
         <v>338</v>
       </c>
       <c r="B347" s="6"/>
       <c r="C347" s="16" t="s">
-        <v>515</v>
+        <v>621</v>
       </c>
       <c r="D347" s="16" t="s">
-        <v>432</v>
+        <v>622</v>
       </c>
       <c r="E347" s="17">
-        <v>619.0</v>
+        <v>11870.0</v>
       </c>
       <c r="F347" s="15">
         <v>1</v>
       </c>
       <c r="G347" s="18">
-        <v>619.0</v>
+        <v>11870.0</v>
       </c>
     </row>
     <row r="348" spans="1:9" customHeight="1" ht="130">
       <c r="A348" s="15">
         <v>339</v>
       </c>
       <c r="B348" s="6"/>
       <c r="C348" s="16" t="s">
-        <v>516</v>
+        <v>623</v>
       </c>
       <c r="D348" s="16" t="s">
-        <v>517</v>
+        <v>624</v>
       </c>
       <c r="E348" s="17">
-        <v>200.0</v>
+        <v>1888.0</v>
       </c>
       <c r="F348" s="15">
         <v>1</v>
       </c>
       <c r="G348" s="18">
-        <v>200.0</v>
+        <v>1888.0</v>
       </c>
     </row>
     <row r="349" spans="1:9" customHeight="1" ht="130">
       <c r="A349" s="15">
         <v>340</v>
       </c>
       <c r="B349" s="6"/>
       <c r="C349" s="16" t="s">
-        <v>518</v>
+        <v>625</v>
       </c>
       <c r="D349" s="16" t="s">
-        <v>517</v>
+        <v>626</v>
       </c>
       <c r="E349" s="17">
-        <v>200.0</v>
+        <v>2013.0</v>
       </c>
       <c r="F349" s="15">
         <v>1</v>
       </c>
       <c r="G349" s="18">
-        <v>200.0</v>
+        <v>2013.0</v>
       </c>
     </row>
     <row r="350" spans="1:9" customHeight="1" ht="130">
       <c r="A350" s="15">
         <v>341</v>
       </c>
       <c r="B350" s="6"/>
       <c r="C350" s="16" t="s">
-        <v>519</v>
+        <v>627</v>
       </c>
       <c r="D350" s="16" t="s">
-        <v>517</v>
+        <v>628</v>
       </c>
       <c r="E350" s="17">
-        <v>200.0</v>
+        <v>3649.0</v>
       </c>
       <c r="F350" s="15">
         <v>1</v>
       </c>
       <c r="G350" s="18">
-        <v>200.0</v>
+        <v>3649.0</v>
       </c>
     </row>
     <row r="351" spans="1:9" customHeight="1" ht="130">
       <c r="A351" s="15">
         <v>342</v>
       </c>
       <c r="B351" s="6"/>
       <c r="C351" s="16" t="s">
-        <v>520</v>
+        <v>629</v>
       </c>
       <c r="D351" s="16" t="s">
-        <v>517</v>
+        <v>630</v>
       </c>
       <c r="E351" s="17">
-        <v>200.0</v>
+        <v>2894.0</v>
       </c>
       <c r="F351" s="15">
         <v>1</v>
       </c>
       <c r="G351" s="18">
-        <v>200.0</v>
+        <v>2894.0</v>
       </c>
     </row>
     <row r="352" spans="1:9" customHeight="1" ht="130">
       <c r="A352" s="15">
         <v>343</v>
       </c>
       <c r="B352" s="6"/>
       <c r="C352" s="16" t="s">
-        <v>521</v>
+        <v>631</v>
       </c>
       <c r="D352" s="16" t="s">
-        <v>522</v>
+        <v>632</v>
       </c>
       <c r="E352" s="17">
-        <v>245.0</v>
+        <v>4908.0</v>
       </c>
       <c r="F352" s="15">
         <v>1</v>
       </c>
       <c r="G352" s="18">
-        <v>245.0</v>
+        <v>4908.0</v>
       </c>
     </row>
     <row r="353" spans="1:9" customHeight="1" ht="130">
       <c r="A353" s="15">
         <v>344</v>
       </c>
       <c r="B353" s="6"/>
       <c r="C353" s="16" t="s">
-        <v>523</v>
+        <v>633</v>
       </c>
       <c r="D353" s="16" t="s">
-        <v>522</v>
+        <v>634</v>
       </c>
       <c r="E353" s="17">
-        <v>245.0</v>
+        <v>2045.0</v>
       </c>
       <c r="F353" s="15">
         <v>1</v>
       </c>
       <c r="G353" s="18">
-        <v>245.0</v>
+        <v>2045.0</v>
       </c>
     </row>
     <row r="354" spans="1:9" customHeight="1" ht="130">
       <c r="A354" s="15">
         <v>345</v>
       </c>
       <c r="B354" s="6"/>
       <c r="C354" s="16" t="s">
-        <v>524</v>
+        <v>635</v>
       </c>
       <c r="D354" s="16" t="s">
-        <v>522</v>
+        <v>636</v>
       </c>
       <c r="E354" s="17">
-        <v>245.0</v>
+        <v>2205.0</v>
       </c>
       <c r="F354" s="15">
         <v>1</v>
       </c>
       <c r="G354" s="18">
-        <v>245.0</v>
+        <v>2205.0</v>
       </c>
     </row>
     <row r="355" spans="1:9" customHeight="1" ht="130">
       <c r="A355" s="15">
         <v>346</v>
       </c>
       <c r="B355" s="6"/>
       <c r="C355" s="16" t="s">
-        <v>525</v>
+        <v>637</v>
       </c>
       <c r="D355" s="16" t="s">
-        <v>526</v>
+        <v>638</v>
       </c>
       <c r="E355" s="17">
-        <v>170.0</v>
+        <v>1120.0</v>
       </c>
       <c r="F355" s="15">
         <v>1</v>
       </c>
       <c r="G355" s="18">
-        <v>170.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="356" spans="1:9" customHeight="1" ht="130">
       <c r="A356" s="15">
         <v>347</v>
       </c>
       <c r="B356" s="6"/>
       <c r="C356" s="16" t="s">
-        <v>527</v>
+        <v>639</v>
       </c>
       <c r="D356" s="16" t="s">
-        <v>528</v>
+        <v>640</v>
       </c>
       <c r="E356" s="17">
-        <v>329.0</v>
+        <v>1144.0</v>
       </c>
       <c r="F356" s="15">
         <v>1</v>
       </c>
       <c r="G356" s="18">
-        <v>329.0</v>
+        <v>1144.0</v>
       </c>
     </row>
     <row r="357" spans="1:9" customHeight="1" ht="130">
       <c r="A357" s="15">
         <v>348</v>
       </c>
       <c r="B357" s="6"/>
       <c r="C357" s="16" t="s">
-        <v>529</v>
+        <v>641</v>
       </c>
       <c r="D357" s="16" t="s">
-        <v>528</v>
+        <v>642</v>
       </c>
       <c r="E357" s="17">
-        <v>329.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F357" s="15">
         <v>1</v>
       </c>
       <c r="G357" s="18">
-        <v>329.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="358" spans="1:9" customHeight="1" ht="130">
       <c r="A358" s="15">
         <v>349</v>
       </c>
       <c r="B358" s="6"/>
       <c r="C358" s="16" t="s">
-        <v>530</v>
+        <v>643</v>
       </c>
       <c r="D358" s="16" t="s">
-        <v>528</v>
+        <v>644</v>
       </c>
       <c r="E358" s="17">
-        <v>329.0</v>
+        <v>342.0</v>
       </c>
       <c r="F358" s="15">
         <v>1</v>
       </c>
       <c r="G358" s="18">
-        <v>329.0</v>
+        <v>342.0</v>
       </c>
     </row>
     <row r="359" spans="1:9" customHeight="1" ht="130">
       <c r="A359" s="15">
         <v>350</v>
       </c>
       <c r="B359" s="6"/>
       <c r="C359" s="16" t="s">
-        <v>531</v>
+        <v>645</v>
       </c>
       <c r="D359" s="16" t="s">
-        <v>532</v>
+        <v>646</v>
       </c>
       <c r="E359" s="17">
-        <v>239.0</v>
+        <v>466.0</v>
       </c>
       <c r="F359" s="15">
         <v>1</v>
       </c>
       <c r="G359" s="18">
-        <v>239.0</v>
+        <v>466.0</v>
       </c>
     </row>
     <row r="360" spans="1:9" customHeight="1" ht="130">
       <c r="A360" s="15">
         <v>351</v>
       </c>
       <c r="B360" s="6"/>
       <c r="C360" s="16" t="s">
-        <v>533</v>
+        <v>647</v>
       </c>
       <c r="D360" s="16" t="s">
-        <v>534</v>
+        <v>648</v>
       </c>
       <c r="E360" s="17">
-        <v>205.0</v>
+        <v>881.0</v>
       </c>
       <c r="F360" s="15">
         <v>1</v>
       </c>
       <c r="G360" s="18">
-        <v>205.0</v>
+        <v>881.0</v>
       </c>
     </row>
     <row r="361" spans="1:9" customHeight="1" ht="130">
       <c r="A361" s="15">
         <v>352</v>
       </c>
       <c r="B361" s="6"/>
       <c r="C361" s="16" t="s">
-        <v>535</v>
+        <v>649</v>
       </c>
       <c r="D361" s="16" t="s">
-        <v>536</v>
+        <v>650</v>
       </c>
       <c r="E361" s="17">
-        <v>215.0</v>
+        <v>1335.0</v>
       </c>
       <c r="F361" s="15">
         <v>1</v>
       </c>
       <c r="G361" s="18">
-        <v>215.0</v>
+        <v>1335.0</v>
       </c>
     </row>
     <row r="362" spans="1:9" customHeight="1" ht="130">
       <c r="A362" s="15">
         <v>353</v>
       </c>
       <c r="B362" s="6"/>
       <c r="C362" s="16" t="s">
-        <v>537</v>
+        <v>651</v>
       </c>
       <c r="D362" s="16" t="s">
-        <v>538</v>
+        <v>652</v>
       </c>
       <c r="E362" s="17">
-        <v>174.0</v>
+        <v>7548.0</v>
       </c>
       <c r="F362" s="15">
         <v>1</v>
       </c>
       <c r="G362" s="18">
-        <v>174.0</v>
+        <v>7548.0</v>
       </c>
     </row>
     <row r="363" spans="1:9" customHeight="1" ht="130">
       <c r="A363" s="15">
         <v>354</v>
       </c>
       <c r="B363" s="6"/>
       <c r="C363" s="16" t="s">
-        <v>539</v>
+        <v>653</v>
       </c>
       <c r="D363" s="16" t="s">
-        <v>536</v>
+        <v>654</v>
       </c>
       <c r="E363" s="17">
-        <v>215.0</v>
+        <v>7577.0</v>
       </c>
       <c r="F363" s="15">
         <v>1</v>
       </c>
       <c r="G363" s="18">
-        <v>215.0</v>
+        <v>7577.0</v>
       </c>
     </row>
     <row r="364" spans="1:9" customHeight="1" ht="130">
       <c r="A364" s="15">
         <v>355</v>
       </c>
       <c r="B364" s="6"/>
       <c r="C364" s="16" t="s">
-        <v>540</v>
+        <v>655</v>
       </c>
       <c r="D364" s="16" t="s">
-        <v>534</v>
+        <v>656</v>
       </c>
       <c r="E364" s="17">
-        <v>205.0</v>
+        <v>10170.0</v>
       </c>
       <c r="F364" s="15">
         <v>1</v>
       </c>
       <c r="G364" s="18">
-        <v>205.0</v>
+        <v>10170.0</v>
       </c>
     </row>
     <row r="365" spans="1:9" customHeight="1" ht="130">
       <c r="A365" s="15">
         <v>356</v>
       </c>
       <c r="B365" s="6"/>
       <c r="C365" s="16" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="D365" s="16" t="s">
-        <v>536</v>
+        <v>658</v>
       </c>
       <c r="E365" s="17">
-        <v>215.0</v>
+        <v>2060.0</v>
       </c>
       <c r="F365" s="15">
         <v>1</v>
       </c>
       <c r="G365" s="18">
-        <v>215.0</v>
+        <v>2060.0</v>
       </c>
     </row>
     <row r="366" spans="1:9" customHeight="1" ht="130">
       <c r="A366" s="15">
         <v>357</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="16" t="s">
-        <v>542</v>
+        <v>659</v>
       </c>
       <c r="D366" s="16" t="s">
-        <v>536</v>
+        <v>660</v>
       </c>
       <c r="E366" s="17">
-        <v>215.0</v>
+        <v>219.0</v>
       </c>
       <c r="F366" s="15">
         <v>1</v>
       </c>
       <c r="G366" s="18">
-        <v>215.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="367" spans="1:9" customHeight="1" ht="130">
       <c r="A367" s="15">
         <v>358</v>
       </c>
       <c r="B367" s="6"/>
       <c r="C367" s="16" t="s">
-        <v>543</v>
+        <v>661</v>
       </c>
       <c r="D367" s="16" t="s">
-        <v>536</v>
+        <v>660</v>
       </c>
       <c r="E367" s="17">
-        <v>215.0</v>
+        <v>219.0</v>
       </c>
       <c r="F367" s="15">
         <v>1</v>
       </c>
       <c r="G367" s="18">
-        <v>215.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="368" spans="1:9" customHeight="1" ht="130">
       <c r="A368" s="15">
         <v>359</v>
       </c>
       <c r="B368" s="6"/>
       <c r="C368" s="16" t="s">
-        <v>544</v>
+        <v>662</v>
       </c>
       <c r="D368" s="16" t="s">
-        <v>536</v>
+        <v>663</v>
       </c>
       <c r="E368" s="17">
-        <v>215.0</v>
+        <v>261.0</v>
       </c>
       <c r="F368" s="15">
         <v>1</v>
       </c>
       <c r="G368" s="18">
-        <v>215.0</v>
+        <v>261.0</v>
       </c>
     </row>
     <row r="369" spans="1:9" customHeight="1" ht="130">
       <c r="A369" s="15">
         <v>360</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="16" t="s">
-        <v>545</v>
+        <v>664</v>
       </c>
       <c r="D369" s="16" t="s">
-        <v>546</v>
+        <v>665</v>
       </c>
       <c r="E369" s="17">
-        <v>127.0</v>
+        <v>289.0</v>
       </c>
       <c r="F369" s="15">
         <v>1</v>
       </c>
       <c r="G369" s="18">
-        <v>127.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="370" spans="1:9" customHeight="1" ht="130">
       <c r="A370" s="15">
         <v>361</v>
       </c>
       <c r="B370" s="6"/>
       <c r="C370" s="16" t="s">
-        <v>547</v>
+        <v>666</v>
       </c>
       <c r="D370" s="16" t="s">
-        <v>546</v>
+        <v>667</v>
       </c>
       <c r="E370" s="17">
-        <v>127.0</v>
+        <v>137.0</v>
       </c>
       <c r="F370" s="15">
         <v>1</v>
       </c>
       <c r="G370" s="18">
-        <v>127.0</v>
+        <v>137.0</v>
       </c>
     </row>
     <row r="371" spans="1:9" customHeight="1" ht="130">
       <c r="A371" s="15">
         <v>362</v>
       </c>
       <c r="B371" s="6"/>
       <c r="C371" s="16" t="s">
-        <v>548</v>
+        <v>668</v>
       </c>
       <c r="D371" s="16" t="s">
-        <v>546</v>
+        <v>669</v>
       </c>
       <c r="E371" s="17">
-        <v>127.0</v>
+        <v>154.0</v>
       </c>
       <c r="F371" s="15">
         <v>1</v>
       </c>
       <c r="G371" s="18">
-        <v>127.0</v>
+        <v>154.0</v>
       </c>
     </row>
     <row r="372" spans="1:9" customHeight="1" ht="130">
       <c r="A372" s="15">
         <v>363</v>
       </c>
       <c r="B372" s="6"/>
       <c r="C372" s="16" t="s">
-        <v>549</v>
+        <v>670</v>
       </c>
       <c r="D372" s="16" t="s">
-        <v>546</v>
+        <v>669</v>
       </c>
       <c r="E372" s="17">
-        <v>127.0</v>
+        <v>154.0</v>
       </c>
       <c r="F372" s="15">
         <v>1</v>
       </c>
       <c r="G372" s="18">
-        <v>127.0</v>
+        <v>154.0</v>
       </c>
     </row>
     <row r="373" spans="1:9" customHeight="1" ht="130">
       <c r="A373" s="15">
         <v>364</v>
       </c>
       <c r="B373" s="6"/>
       <c r="C373" s="16" t="s">
-        <v>550</v>
+        <v>671</v>
       </c>
       <c r="D373" s="16" t="s">
-        <v>546</v>
+        <v>669</v>
       </c>
       <c r="E373" s="17">
-        <v>127.0</v>
+        <v>154.0</v>
       </c>
       <c r="F373" s="15">
         <v>1</v>
       </c>
       <c r="G373" s="18">
-        <v>127.0</v>
+        <v>154.0</v>
       </c>
     </row>
     <row r="374" spans="1:9" customHeight="1" ht="130">
       <c r="A374" s="15">
         <v>365</v>
       </c>
       <c r="B374" s="6"/>
       <c r="C374" s="16" t="s">
-        <v>551</v>
+        <v>672</v>
       </c>
       <c r="D374" s="16" t="s">
-        <v>546</v>
+        <v>673</v>
       </c>
       <c r="E374" s="17">
-        <v>127.0</v>
+        <v>427.0</v>
       </c>
       <c r="F374" s="15">
         <v>1</v>
       </c>
       <c r="G374" s="18">
-        <v>127.0</v>
+        <v>427.0</v>
       </c>
     </row>
     <row r="375" spans="1:9" customHeight="1" ht="130">
       <c r="A375" s="15">
         <v>366</v>
       </c>
       <c r="B375" s="6"/>
       <c r="C375" s="16" t="s">
-        <v>552</v>
+        <v>674</v>
       </c>
       <c r="D375" s="16" t="s">
-        <v>538</v>
+        <v>675</v>
       </c>
       <c r="E375" s="17">
-        <v>174.0</v>
+        <v>487.0</v>
       </c>
       <c r="F375" s="15">
         <v>1</v>
       </c>
       <c r="G375" s="18">
-        <v>174.0</v>
+        <v>487.0</v>
       </c>
     </row>
     <row r="376" spans="1:9" customHeight="1" ht="130">
       <c r="A376" s="15">
         <v>367</v>
       </c>
       <c r="B376" s="6"/>
       <c r="C376" s="16" t="s">
-        <v>553</v>
+        <v>676</v>
       </c>
       <c r="D376" s="16" t="s">
-        <v>538</v>
+        <v>677</v>
       </c>
       <c r="E376" s="17">
-        <v>174.0</v>
+        <v>544.0</v>
       </c>
       <c r="F376" s="15">
         <v>1</v>
       </c>
       <c r="G376" s="18">
-        <v>174.0</v>
+        <v>544.0</v>
       </c>
     </row>
     <row r="377" spans="1:9" customHeight="1" ht="130">
       <c r="A377" s="15">
         <v>368</v>
       </c>
       <c r="B377" s="6"/>
       <c r="C377" s="16" t="s">
-        <v>554</v>
+        <v>678</v>
       </c>
       <c r="D377" s="16" t="s">
-        <v>536</v>
+        <v>679</v>
       </c>
       <c r="E377" s="17">
-        <v>215.0</v>
+        <v>319.0</v>
       </c>
       <c r="F377" s="15">
         <v>1</v>
       </c>
       <c r="G377" s="18">
-        <v>215.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="378" spans="1:9" customHeight="1" ht="130">
       <c r="A378" s="15">
         <v>369</v>
       </c>
       <c r="B378" s="6"/>
       <c r="C378" s="16" t="s">
-        <v>555</v>
+        <v>680</v>
       </c>
       <c r="D378" s="16" t="s">
-        <v>536</v>
+        <v>681</v>
       </c>
       <c r="E378" s="17">
-        <v>215.0</v>
+        <v>427.0</v>
       </c>
       <c r="F378" s="15">
         <v>1</v>
       </c>
       <c r="G378" s="18">
-        <v>215.0</v>
+        <v>427.0</v>
       </c>
     </row>
     <row r="379" spans="1:9" customHeight="1" ht="130">
       <c r="A379" s="15">
         <v>370</v>
       </c>
       <c r="B379" s="6"/>
       <c r="C379" s="16" t="s">
-        <v>556</v>
+        <v>682</v>
       </c>
       <c r="D379" s="16" t="s">
-        <v>536</v>
+        <v>681</v>
       </c>
       <c r="E379" s="17">
-        <v>215.0</v>
+        <v>427.0</v>
       </c>
       <c r="F379" s="15">
         <v>1</v>
       </c>
       <c r="G379" s="18">
-        <v>215.0</v>
+        <v>427.0</v>
       </c>
     </row>
     <row r="380" spans="1:9" customHeight="1" ht="130">
       <c r="A380" s="15">
         <v>371</v>
       </c>
       <c r="B380" s="6"/>
       <c r="C380" s="16" t="s">
-        <v>557</v>
+        <v>683</v>
       </c>
       <c r="D380" s="16" t="s">
-        <v>558</v>
+        <v>684</v>
       </c>
       <c r="E380" s="17">
-        <v>287.0</v>
+        <v>386.0</v>
       </c>
       <c r="F380" s="15">
         <v>1</v>
       </c>
       <c r="G380" s="18">
-        <v>287.0</v>
+        <v>386.0</v>
       </c>
     </row>
     <row r="381" spans="1:9" customHeight="1" ht="130">
       <c r="A381" s="15">
         <v>372</v>
       </c>
       <c r="B381" s="6"/>
       <c r="C381" s="16" t="s">
-        <v>559</v>
+        <v>685</v>
       </c>
       <c r="D381" s="16" t="s">
-        <v>558</v>
+        <v>684</v>
       </c>
       <c r="E381" s="17">
-        <v>287.0</v>
+        <v>386.0</v>
       </c>
       <c r="F381" s="15">
         <v>1</v>
       </c>
       <c r="G381" s="18">
-        <v>287.0</v>
+        <v>386.0</v>
       </c>
     </row>
     <row r="382" spans="1:9" customHeight="1" ht="130">
       <c r="A382" s="15">
         <v>373</v>
       </c>
       <c r="B382" s="6"/>
       <c r="C382" s="16" t="s">
-        <v>560</v>
+        <v>686</v>
       </c>
       <c r="D382" s="16" t="s">
-        <v>558</v>
+        <v>684</v>
       </c>
       <c r="E382" s="17">
-        <v>287.0</v>
+        <v>386.0</v>
       </c>
       <c r="F382" s="15">
         <v>1</v>
       </c>
       <c r="G382" s="18">
-        <v>287.0</v>
+        <v>386.0</v>
       </c>
     </row>
     <row r="383" spans="1:9" customHeight="1" ht="130">
       <c r="A383" s="15">
         <v>374</v>
       </c>
       <c r="B383" s="6"/>
       <c r="C383" s="16" t="s">
-        <v>561</v>
+        <v>687</v>
       </c>
       <c r="D383" s="16" t="s">
-        <v>562</v>
+        <v>688</v>
       </c>
       <c r="E383" s="17">
-        <v>179.0</v>
+        <v>266.0</v>
       </c>
       <c r="F383" s="15">
         <v>1</v>
       </c>
       <c r="G383" s="18">
-        <v>179.0</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="384" spans="1:9" customHeight="1" ht="130">
       <c r="A384" s="15">
         <v>375</v>
       </c>
       <c r="B384" s="6"/>
       <c r="C384" s="16" t="s">
-        <v>563</v>
+        <v>689</v>
       </c>
       <c r="D384" s="16" t="s">
-        <v>562</v>
+        <v>688</v>
       </c>
       <c r="E384" s="17">
-        <v>179.0</v>
+        <v>266.0</v>
       </c>
       <c r="F384" s="15">
         <v>1</v>
       </c>
       <c r="G384" s="18">
-        <v>179.0</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="385" spans="1:9" customHeight="1" ht="130">
       <c r="A385" s="15">
         <v>376</v>
       </c>
       <c r="B385" s="6"/>
       <c r="C385" s="16" t="s">
-        <v>564</v>
+        <v>690</v>
       </c>
       <c r="D385" s="16" t="s">
-        <v>565</v>
+        <v>688</v>
       </c>
       <c r="E385" s="17">
-        <v>438.0</v>
+        <v>266.0</v>
       </c>
       <c r="F385" s="15">
         <v>1</v>
       </c>
       <c r="G385" s="18">
-        <v>438.0</v>
+        <v>266.0</v>
       </c>
     </row>
     <row r="386" spans="1:9" customHeight="1" ht="130">
       <c r="A386" s="15">
         <v>377</v>
       </c>
       <c r="B386" s="6"/>
       <c r="C386" s="16" t="s">
-        <v>566</v>
+        <v>691</v>
       </c>
       <c r="D386" s="16" t="s">
-        <v>565</v>
+        <v>692</v>
       </c>
       <c r="E386" s="17">
-        <v>438.0</v>
+        <v>343.0</v>
       </c>
       <c r="F386" s="15">
         <v>1</v>
       </c>
       <c r="G386" s="18">
-        <v>438.0</v>
+        <v>343.0</v>
       </c>
     </row>
     <row r="387" spans="1:9" customHeight="1" ht="130">
       <c r="A387" s="15">
         <v>378</v>
       </c>
       <c r="B387" s="6"/>
       <c r="C387" s="16" t="s">
-        <v>567</v>
+        <v>693</v>
       </c>
       <c r="D387" s="16" t="s">
-        <v>565</v>
+        <v>694</v>
       </c>
       <c r="E387" s="17">
-        <v>438.0</v>
+        <v>380.0</v>
       </c>
       <c r="F387" s="15">
         <v>1</v>
       </c>
       <c r="G387" s="18">
-        <v>438.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="388" spans="1:9" customHeight="1" ht="130">
       <c r="A388" s="15">
         <v>379</v>
       </c>
       <c r="B388" s="6"/>
       <c r="C388" s="16" t="s">
-        <v>568</v>
+        <v>695</v>
       </c>
       <c r="D388" s="16" t="s">
-        <v>565</v>
+        <v>696</v>
       </c>
       <c r="E388" s="17">
-        <v>438.0</v>
+        <v>249.0</v>
       </c>
       <c r="F388" s="15">
         <v>1</v>
       </c>
       <c r="G388" s="18">
-        <v>438.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="389" spans="1:9" customHeight="1" ht="130">
       <c r="A389" s="15">
         <v>380</v>
       </c>
       <c r="B389" s="6"/>
       <c r="C389" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="D389" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="E389" s="17">
+        <v>111.0</v>
+      </c>
+      <c r="F389" s="15">
+        <v>1</v>
+      </c>
+      <c r="G389" s="18">
+        <v>111.0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" customHeight="1" ht="130">
+      <c r="A390" s="15">
+        <v>381</v>
+      </c>
+      <c r="B390" s="6"/>
+      <c r="C390" s="16" t="s">
+        <v>699</v>
+      </c>
+      <c r="D390" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="E390" s="17">
+        <v>111.0</v>
+      </c>
+      <c r="F390" s="15">
+        <v>1</v>
+      </c>
+      <c r="G390" s="18">
+        <v>111.0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" customHeight="1" ht="130">
+      <c r="A391" s="15">
+        <v>382</v>
+      </c>
+      <c r="B391" s="6"/>
+      <c r="C391" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="D391" s="16" t="s">
+        <v>701</v>
+      </c>
+      <c r="E391" s="17">
+        <v>183.0</v>
+      </c>
+      <c r="F391" s="15">
+        <v>1</v>
+      </c>
+      <c r="G391" s="18">
+        <v>183.0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" customHeight="1" ht="130">
+      <c r="A392" s="15">
+        <v>383</v>
+      </c>
+      <c r="B392" s="6"/>
+      <c r="C392" s="16" t="s">
+        <v>702</v>
+      </c>
+      <c r="D392" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="E392" s="17">
+        <v>239.0</v>
+      </c>
+      <c r="F392" s="15">
+        <v>1</v>
+      </c>
+      <c r="G392" s="18">
+        <v>239.0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" customHeight="1" ht="130">
+      <c r="A393" s="15">
+        <v>384</v>
+      </c>
+      <c r="B393" s="6"/>
+      <c r="C393" s="16" t="s">
+        <v>704</v>
+      </c>
+      <c r="D393" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="E393" s="17">
+        <v>239.0</v>
+      </c>
+      <c r="F393" s="15">
+        <v>1</v>
+      </c>
+      <c r="G393" s="18">
+        <v>239.0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" customHeight="1" ht="130">
+      <c r="A394" s="15">
+        <v>385</v>
+      </c>
+      <c r="B394" s="6"/>
+      <c r="C394" s="16" t="s">
+        <v>705</v>
+      </c>
+      <c r="D394" s="16" t="s">
+        <v>706</v>
+      </c>
+      <c r="E394" s="17">
+        <v>111.0</v>
+      </c>
+      <c r="F394" s="15">
+        <v>1</v>
+      </c>
+      <c r="G394" s="18">
+        <v>111.0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" customHeight="1" ht="130">
+      <c r="A395" s="15">
+        <v>386</v>
+      </c>
+      <c r="B395" s="6"/>
+      <c r="C395" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="D395" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="E395" s="17">
+        <v>101.0</v>
+      </c>
+      <c r="F395" s="15">
+        <v>1</v>
+      </c>
+      <c r="G395" s="18">
+        <v>101.0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" customHeight="1" ht="130">
+      <c r="A396" s="15">
+        <v>387</v>
+      </c>
+      <c r="B396" s="6"/>
+      <c r="C396" s="16" t="s">
+        <v>709</v>
+      </c>
+      <c r="D396" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="E396" s="17">
+        <v>101.0</v>
+      </c>
+      <c r="F396" s="15">
+        <v>1</v>
+      </c>
+      <c r="G396" s="18">
+        <v>101.0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" customHeight="1" ht="130">
+      <c r="A397" s="15">
+        <v>388</v>
+      </c>
+      <c r="B397" s="6"/>
+      <c r="C397" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="D397" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="E397" s="17">
+        <v>147.0</v>
+      </c>
+      <c r="F397" s="15">
+        <v>1</v>
+      </c>
+      <c r="G397" s="18">
+        <v>147.0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" customHeight="1" ht="130">
+      <c r="A398" s="15">
+        <v>389</v>
+      </c>
+      <c r="B398" s="6"/>
+      <c r="C398" s="16" t="s">
+        <v>712</v>
+      </c>
+      <c r="D398" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="E398" s="17">
+        <v>147.0</v>
+      </c>
+      <c r="F398" s="15">
+        <v>1</v>
+      </c>
+      <c r="G398" s="18">
+        <v>147.0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" customHeight="1" ht="130">
+      <c r="A399" s="15">
+        <v>390</v>
+      </c>
+      <c r="B399" s="6"/>
+      <c r="C399" s="16" t="s">
+        <v>713</v>
+      </c>
+      <c r="D399" s="16" t="s">
+        <v>714</v>
+      </c>
+      <c r="E399" s="17">
+        <v>113.0</v>
+      </c>
+      <c r="F399" s="15">
+        <v>1</v>
+      </c>
+      <c r="G399" s="18">
+        <v>113.0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" customHeight="1" ht="130">
+      <c r="A400" s="15">
+        <v>391</v>
+      </c>
+      <c r="B400" s="6"/>
+      <c r="C400" s="16" t="s">
+        <v>715</v>
+      </c>
+      <c r="D400" s="16" t="s">
+        <v>716</v>
+      </c>
+      <c r="E400" s="17">
+        <v>154.0</v>
+      </c>
+      <c r="F400" s="15">
+        <v>1</v>
+      </c>
+      <c r="G400" s="18">
+        <v>154.0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" customHeight="1" ht="130">
+      <c r="A401" s="15">
+        <v>392</v>
+      </c>
+      <c r="B401" s="6"/>
+      <c r="C401" s="16" t="s">
+        <v>717</v>
+      </c>
+      <c r="D401" s="16" t="s">
+        <v>718</v>
+      </c>
+      <c r="E401" s="17">
+        <v>123.0</v>
+      </c>
+      <c r="F401" s="15">
+        <v>1</v>
+      </c>
+      <c r="G401" s="18">
+        <v>123.0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" customHeight="1" ht="130">
+      <c r="A402" s="15">
+        <v>393</v>
+      </c>
+      <c r="B402" s="6"/>
+      <c r="C402" s="16" t="s">
+        <v>719</v>
+      </c>
+      <c r="D402" s="16" t="s">
+        <v>718</v>
+      </c>
+      <c r="E402" s="17">
+        <v>123.0</v>
+      </c>
+      <c r="F402" s="15">
+        <v>1</v>
+      </c>
+      <c r="G402" s="18">
+        <v>123.0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" customHeight="1" ht="130">
+      <c r="A403" s="15">
+        <v>394</v>
+      </c>
+      <c r="B403" s="6"/>
+      <c r="C403" s="16" t="s">
+        <v>720</v>
+      </c>
+      <c r="D403" s="16" t="s">
+        <v>721</v>
+      </c>
+      <c r="E403" s="17">
+        <v>171.0</v>
+      </c>
+      <c r="F403" s="15">
+        <v>1</v>
+      </c>
+      <c r="G403" s="18">
+        <v>171.0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" customHeight="1" ht="130">
+      <c r="A404" s="15">
+        <v>395</v>
+      </c>
+      <c r="B404" s="6"/>
+      <c r="C404" s="16" t="s">
+        <v>722</v>
+      </c>
+      <c r="D404" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="E404" s="17">
+        <v>196.0</v>
+      </c>
+      <c r="F404" s="15">
+        <v>1</v>
+      </c>
+      <c r="G404" s="18">
+        <v>196.0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" customHeight="1" ht="130">
+      <c r="A405" s="15">
+        <v>396</v>
+      </c>
+      <c r="B405" s="6"/>
+      <c r="C405" s="16" t="s">
+        <v>724</v>
+      </c>
+      <c r="D405" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="E405" s="17">
+        <v>196.0</v>
+      </c>
+      <c r="F405" s="15">
+        <v>1</v>
+      </c>
+      <c r="G405" s="18">
+        <v>196.0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" customHeight="1" ht="130">
+      <c r="A406" s="15">
+        <v>397</v>
+      </c>
+      <c r="B406" s="6"/>
+      <c r="C406" s="16" t="s">
+        <v>725</v>
+      </c>
+      <c r="D406" s="16" t="s">
+        <v>726</v>
+      </c>
+      <c r="E406" s="17">
+        <v>196.0</v>
+      </c>
+      <c r="F406" s="15">
+        <v>1</v>
+      </c>
+      <c r="G406" s="18">
+        <v>196.0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" customHeight="1" ht="130">
+      <c r="A407" s="15">
+        <v>398</v>
+      </c>
+      <c r="B407" s="6"/>
+      <c r="C407" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="D407" s="16" t="s">
+        <v>726</v>
+      </c>
+      <c r="E407" s="17">
+        <v>196.0</v>
+      </c>
+      <c r="F407" s="15">
+        <v>1</v>
+      </c>
+      <c r="G407" s="18">
+        <v>196.0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" customHeight="1" ht="130">
+      <c r="A408" s="15">
+        <v>399</v>
+      </c>
+      <c r="B408" s="6"/>
+      <c r="C408" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="D408" s="16" t="s">
+        <v>729</v>
+      </c>
+      <c r="E408" s="17">
+        <v>194.0</v>
+      </c>
+      <c r="F408" s="15">
+        <v>1</v>
+      </c>
+      <c r="G408" s="18">
+        <v>194.0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" customHeight="1" ht="130">
+      <c r="A409" s="15">
+        <v>400</v>
+      </c>
+      <c r="B409" s="6"/>
+      <c r="C409" s="16" t="s">
+        <v>730</v>
+      </c>
+      <c r="D409" s="16" t="s">
+        <v>731</v>
+      </c>
+      <c r="E409" s="17">
+        <v>233.0</v>
+      </c>
+      <c r="F409" s="15">
+        <v>1</v>
+      </c>
+      <c r="G409" s="18">
+        <v>233.0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" customHeight="1" ht="130">
+      <c r="A410" s="15">
+        <v>401</v>
+      </c>
+      <c r="B410" s="6"/>
+      <c r="C410" s="16" t="s">
+        <v>732</v>
+      </c>
+      <c r="D410" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="E410" s="17">
+        <v>442.0</v>
+      </c>
+      <c r="F410" s="15">
+        <v>1</v>
+      </c>
+      <c r="G410" s="18">
+        <v>442.0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" customHeight="1" ht="130">
+      <c r="A411" s="15">
+        <v>402</v>
+      </c>
+      <c r="B411" s="6"/>
+      <c r="C411" s="16" t="s">
+        <v>734</v>
+      </c>
+      <c r="D411" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="E411" s="17">
+        <v>442.0</v>
+      </c>
+      <c r="F411" s="15">
+        <v>1</v>
+      </c>
+      <c r="G411" s="18">
+        <v>442.0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" customHeight="1" ht="130">
+      <c r="A412" s="15">
+        <v>403</v>
+      </c>
+      <c r="B412" s="6"/>
+      <c r="C412" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="D412" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="E412" s="17">
+        <v>442.0</v>
+      </c>
+      <c r="F412" s="15">
+        <v>1</v>
+      </c>
+      <c r="G412" s="18">
+        <v>442.0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" customHeight="1" ht="130">
+      <c r="A413" s="15">
+        <v>404</v>
+      </c>
+      <c r="B413" s="6"/>
+      <c r="C413" s="16" t="s">
+        <v>736</v>
+      </c>
+      <c r="D413" s="16" t="s">
+        <v>737</v>
+      </c>
+      <c r="E413" s="17">
+        <v>223.0</v>
+      </c>
+      <c r="F413" s="15">
+        <v>1</v>
+      </c>
+      <c r="G413" s="18">
+        <v>223.0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" customHeight="1" ht="130">
+      <c r="A414" s="15">
+        <v>405</v>
+      </c>
+      <c r="B414" s="6"/>
+      <c r="C414" s="16" t="s">
+        <v>738</v>
+      </c>
+      <c r="D414" s="16" t="s">
+        <v>739</v>
+      </c>
+      <c r="E414" s="17">
+        <v>259.0</v>
+      </c>
+      <c r="F414" s="15">
+        <v>1</v>
+      </c>
+      <c r="G414" s="18">
+        <v>259.0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" customHeight="1" ht="130">
+      <c r="A415" s="15">
+        <v>406</v>
+      </c>
+      <c r="B415" s="6"/>
+      <c r="C415" s="16" t="s">
+        <v>740</v>
+      </c>
+      <c r="D415" s="16" t="s">
+        <v>741</v>
+      </c>
+      <c r="E415" s="17">
+        <v>441.0</v>
+      </c>
+      <c r="F415" s="15">
+        <v>1</v>
+      </c>
+      <c r="G415" s="18">
+        <v>441.0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" customHeight="1" ht="130">
+      <c r="A416" s="15">
+        <v>407</v>
+      </c>
+      <c r="B416" s="6"/>
+      <c r="C416" s="16" t="s">
+        <v>742</v>
+      </c>
+      <c r="D416" s="16" t="s">
+        <v>743</v>
+      </c>
+      <c r="E416" s="17">
+        <v>54.0</v>
+      </c>
+      <c r="F416" s="15">
+        <v>1</v>
+      </c>
+      <c r="G416" s="18">
+        <v>54.0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" customHeight="1" ht="130">
+      <c r="A417" s="15">
+        <v>408</v>
+      </c>
+      <c r="B417" s="6"/>
+      <c r="C417" s="16" t="s">
+        <v>744</v>
+      </c>
+      <c r="D417" s="16" t="s">
+        <v>745</v>
+      </c>
+      <c r="E417" s="17">
+        <v>124.0</v>
+      </c>
+      <c r="F417" s="15">
+        <v>1</v>
+      </c>
+      <c r="G417" s="18">
+        <v>124.0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" customHeight="1" ht="130">
+      <c r="A418" s="15">
+        <v>409</v>
+      </c>
+      <c r="B418" s="6"/>
+      <c r="C418" s="16" t="s">
+        <v>746</v>
+      </c>
+      <c r="D418" s="16" t="s">
+        <v>747</v>
+      </c>
+      <c r="E418" s="17">
+        <v>703.0</v>
+      </c>
+      <c r="F418" s="15">
+        <v>1</v>
+      </c>
+      <c r="G418" s="18">
+        <v>703.0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" customHeight="1" ht="130">
+      <c r="A419" s="15">
+        <v>410</v>
+      </c>
+      <c r="B419" s="6"/>
+      <c r="C419" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="D419" s="16" t="s">
+        <v>747</v>
+      </c>
+      <c r="E419" s="17">
+        <v>949.0</v>
+      </c>
+      <c r="F419" s="15">
+        <v>1</v>
+      </c>
+      <c r="G419" s="18">
+        <v>949.0</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" customHeight="1" ht="130">
+      <c r="A420" s="15">
+        <v>411</v>
+      </c>
+      <c r="B420" s="6"/>
+      <c r="C420" s="16" t="s">
+        <v>749</v>
+      </c>
+      <c r="D420" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="E420" s="17">
+        <v>703.0</v>
+      </c>
+      <c r="F420" s="15">
+        <v>1</v>
+      </c>
+      <c r="G420" s="18">
+        <v>703.0</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" customHeight="1" ht="130">
+      <c r="A421" s="15">
+        <v>412</v>
+      </c>
+      <c r="B421" s="6"/>
+      <c r="C421" s="16" t="s">
+        <v>751</v>
+      </c>
+      <c r="D421" s="16" t="s">
+        <v>752</v>
+      </c>
+      <c r="E421" s="17">
+        <v>314.0</v>
+      </c>
+      <c r="F421" s="15">
+        <v>1</v>
+      </c>
+      <c r="G421" s="18">
+        <v>314.0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" customHeight="1" ht="130">
+      <c r="A422" s="15">
+        <v>413</v>
+      </c>
+      <c r="B422" s="6"/>
+      <c r="C422" s="16" t="s">
+        <v>753</v>
+      </c>
+      <c r="D422" s="16" t="s">
+        <v>754</v>
+      </c>
+      <c r="E422" s="17">
+        <v>545.0</v>
+      </c>
+      <c r="F422" s="15">
+        <v>1</v>
+      </c>
+      <c r="G422" s="18">
+        <v>545.0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" customHeight="1" ht="130">
+      <c r="A423" s="15">
+        <v>414</v>
+      </c>
+      <c r="B423" s="6"/>
+      <c r="C423" s="16" t="s">
+        <v>755</v>
+      </c>
+      <c r="D423" s="16" t="s">
+        <v>754</v>
+      </c>
+      <c r="E423" s="17">
+        <v>545.0</v>
+      </c>
+      <c r="F423" s="15">
+        <v>1</v>
+      </c>
+      <c r="G423" s="18">
+        <v>545.0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" customHeight="1" ht="130">
+      <c r="A424" s="15">
+        <v>415</v>
+      </c>
+      <c r="B424" s="6"/>
+      <c r="C424" s="16" t="s">
+        <v>756</v>
+      </c>
+      <c r="D424" s="16" t="s">
+        <v>757</v>
+      </c>
+      <c r="E424" s="17">
+        <v>495.0</v>
+      </c>
+      <c r="F424" s="15">
+        <v>1</v>
+      </c>
+      <c r="G424" s="18">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" customHeight="1" ht="130">
+      <c r="A425" s="15">
+        <v>416</v>
+      </c>
+      <c r="B425" s="6"/>
+      <c r="C425" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="D425" s="16" t="s">
+        <v>759</v>
+      </c>
+      <c r="E425" s="17">
+        <v>499.0</v>
+      </c>
+      <c r="F425" s="15">
+        <v>1</v>
+      </c>
+      <c r="G425" s="18">
+        <v>499.0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" customHeight="1" ht="130">
+      <c r="A426" s="15">
+        <v>417</v>
+      </c>
+      <c r="B426" s="6"/>
+      <c r="C426" s="16" t="s">
+        <v>760</v>
+      </c>
+      <c r="D426" s="16" t="s">
+        <v>761</v>
+      </c>
+      <c r="E426" s="17">
+        <v>677.0</v>
+      </c>
+      <c r="F426" s="15">
+        <v>1</v>
+      </c>
+      <c r="G426" s="18">
+        <v>677.0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" customHeight="1" ht="130">
+      <c r="A427" s="15">
+        <v>418</v>
+      </c>
+      <c r="B427" s="6"/>
+      <c r="C427" s="16" t="s">
+        <v>762</v>
+      </c>
+      <c r="D427" s="16" t="s">
+        <v>761</v>
+      </c>
+      <c r="E427" s="17">
+        <v>677.0</v>
+      </c>
+      <c r="F427" s="15">
+        <v>1</v>
+      </c>
+      <c r="G427" s="18">
+        <v>677.0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" customHeight="1" ht="130">
+      <c r="A428" s="15">
+        <v>419</v>
+      </c>
+      <c r="B428" s="6"/>
+      <c r="C428" s="16" t="s">
+        <v>763</v>
+      </c>
+      <c r="D428" s="16" t="s">
+        <v>764</v>
+      </c>
+      <c r="E428" s="17">
+        <v>444.0</v>
+      </c>
+      <c r="F428" s="15">
+        <v>1</v>
+      </c>
+      <c r="G428" s="18">
+        <v>444.0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" customHeight="1" ht="130">
+      <c r="A429" s="15">
+        <v>420</v>
+      </c>
+      <c r="B429" s="6"/>
+      <c r="C429" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="D429" s="16" t="s">
+        <v>766</v>
+      </c>
+      <c r="E429" s="17">
+        <v>378.0</v>
+      </c>
+      <c r="F429" s="15">
+        <v>1</v>
+      </c>
+      <c r="G429" s="18">
+        <v>378.0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" customHeight="1" ht="130">
+      <c r="A430" s="15">
+        <v>421</v>
+      </c>
+      <c r="B430" s="6"/>
+      <c r="C430" s="16" t="s">
+        <v>767</v>
+      </c>
+      <c r="D430" s="16" t="s">
+        <v>768</v>
+      </c>
+      <c r="E430" s="17">
+        <v>444.0</v>
+      </c>
+      <c r="F430" s="15">
+        <v>1</v>
+      </c>
+      <c r="G430" s="18">
+        <v>444.0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" customHeight="1" ht="130">
+      <c r="A431" s="15">
+        <v>422</v>
+      </c>
+      <c r="B431" s="6"/>
+      <c r="C431" s="16" t="s">
+        <v>769</v>
+      </c>
+      <c r="D431" s="16" t="s">
+        <v>770</v>
+      </c>
+      <c r="E431" s="17">
+        <v>777.0</v>
+      </c>
+      <c r="F431" s="15">
+        <v>1</v>
+      </c>
+      <c r="G431" s="18">
+        <v>777.0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" customHeight="1" ht="130">
+      <c r="A432" s="15">
+        <v>423</v>
+      </c>
+      <c r="B432" s="6"/>
+      <c r="C432" s="16" t="s">
+        <v>771</v>
+      </c>
+      <c r="D432" s="16" t="s">
+        <v>772</v>
+      </c>
+      <c r="E432" s="17">
+        <v>622.0</v>
+      </c>
+      <c r="F432" s="15">
+        <v>1</v>
+      </c>
+      <c r="G432" s="18">
+        <v>622.0</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" customHeight="1" ht="130">
+      <c r="A433" s="15">
+        <v>424</v>
+      </c>
+      <c r="B433" s="6"/>
+      <c r="C433" s="16" t="s">
+        <v>773</v>
+      </c>
+      <c r="D433" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="E433" s="17">
+        <v>375.0</v>
+      </c>
+      <c r="F433" s="15">
+        <v>1</v>
+      </c>
+      <c r="G433" s="18">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" customHeight="1" ht="130">
+      <c r="A434" s="15">
+        <v>425</v>
+      </c>
+      <c r="B434" s="6"/>
+      <c r="C434" s="16" t="s">
+        <v>775</v>
+      </c>
+      <c r="D434" s="16" t="s">
+        <v>776</v>
+      </c>
+      <c r="E434" s="17">
+        <v>3391.0</v>
+      </c>
+      <c r="F434" s="15">
+        <v>1</v>
+      </c>
+      <c r="G434" s="18">
+        <v>3391.0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" customHeight="1" ht="130">
+      <c r="A435" s="15">
+        <v>426</v>
+      </c>
+      <c r="B435" s="6"/>
+      <c r="C435" s="16" t="s">
+        <v>777</v>
+      </c>
+      <c r="D435" s="16" t="s">
+        <v>776</v>
+      </c>
+      <c r="E435" s="17">
+        <v>12645.0</v>
+      </c>
+      <c r="F435" s="15">
+        <v>1</v>
+      </c>
+      <c r="G435" s="18">
+        <v>12645.0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" customHeight="1" ht="130">
+      <c r="A436" s="15">
+        <v>427</v>
+      </c>
+      <c r="B436" s="6"/>
+      <c r="C436" s="16" t="s">
+        <v>778</v>
+      </c>
+      <c r="D436" s="16" t="s">
+        <v>779</v>
+      </c>
+      <c r="E436" s="17">
+        <v>1253.0</v>
+      </c>
+      <c r="F436" s="15">
+        <v>1</v>
+      </c>
+      <c r="G436" s="18">
+        <v>1253.0</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" customHeight="1" ht="130">
+      <c r="A437" s="15">
+        <v>428</v>
+      </c>
+      <c r="B437" s="6"/>
+      <c r="C437" s="16" t="s">
+        <v>780</v>
+      </c>
+      <c r="D437" s="16" t="s">
+        <v>781</v>
+      </c>
+      <c r="E437" s="17">
+        <v>1865.0</v>
+      </c>
+      <c r="F437" s="15">
+        <v>1</v>
+      </c>
+      <c r="G437" s="18">
+        <v>1865.0</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" customHeight="1" ht="130">
+      <c r="A438" s="15">
+        <v>429</v>
+      </c>
+      <c r="B438" s="6"/>
+      <c r="C438" s="16" t="s">
+        <v>782</v>
+      </c>
+      <c r="D438" s="16" t="s">
+        <v>783</v>
+      </c>
+      <c r="E438" s="17">
+        <v>1599.0</v>
+      </c>
+      <c r="F438" s="15">
+        <v>1</v>
+      </c>
+      <c r="G438" s="18">
+        <v>1599.0</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" customHeight="1" ht="130">
+      <c r="A439" s="15">
+        <v>430</v>
+      </c>
+      <c r="B439" s="6"/>
+      <c r="C439" s="16" t="s">
+        <v>784</v>
+      </c>
+      <c r="D439" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="E439" s="17">
+        <v>12420.0</v>
+      </c>
+      <c r="F439" s="15">
+        <v>1</v>
+      </c>
+      <c r="G439" s="18">
+        <v>12420.0</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" customHeight="1" ht="130">
+      <c r="A440" s="15">
+        <v>431</v>
+      </c>
+      <c r="B440" s="6"/>
+      <c r="C440" s="16" t="s">
+        <v>786</v>
+      </c>
+      <c r="D440" s="16" t="s">
+        <v>787</v>
+      </c>
+      <c r="E440" s="17">
+        <v>1817.0</v>
+      </c>
+      <c r="F440" s="15">
+        <v>1</v>
+      </c>
+      <c r="G440" s="18">
+        <v>1817.0</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" customHeight="1" ht="130">
+      <c r="A441" s="15">
+        <v>432</v>
+      </c>
+      <c r="B441" s="6"/>
+      <c r="C441" s="16" t="s">
+        <v>788</v>
+      </c>
+      <c r="D441" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="E441" s="17">
+        <v>1621.0</v>
+      </c>
+      <c r="F441" s="15">
+        <v>1</v>
+      </c>
+      <c r="G441" s="18">
+        <v>1621.0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" customHeight="1" ht="130">
+      <c r="A442" s="15">
+        <v>433</v>
+      </c>
+      <c r="B442" s="6"/>
+      <c r="C442" s="16" t="s">
+        <v>790</v>
+      </c>
+      <c r="D442" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="E442" s="17">
+        <v>1621.0</v>
+      </c>
+      <c r="F442" s="15">
+        <v>1</v>
+      </c>
+      <c r="G442" s="18">
+        <v>1621.0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" customHeight="1" ht="130">
+      <c r="A443" s="15">
+        <v>434</v>
+      </c>
+      <c r="B443" s="6"/>
+      <c r="C443" s="16" t="s">
+        <v>791</v>
+      </c>
+      <c r="D443" s="16" t="s">
+        <v>792</v>
+      </c>
+      <c r="E443" s="17">
+        <v>2820.0</v>
+      </c>
+      <c r="F443" s="15">
+        <v>1</v>
+      </c>
+      <c r="G443" s="18">
+        <v>2820.0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" customHeight="1" ht="130">
+      <c r="A444" s="15">
+        <v>435</v>
+      </c>
+      <c r="B444" s="6"/>
+      <c r="C444" s="16" t="s">
+        <v>793</v>
+      </c>
+      <c r="D444" s="16" t="s">
+        <v>794</v>
+      </c>
+      <c r="E444" s="17">
+        <v>2354.0</v>
+      </c>
+      <c r="F444" s="15">
+        <v>1</v>
+      </c>
+      <c r="G444" s="18">
+        <v>2354.0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" customHeight="1" ht="130">
+      <c r="A445" s="15">
+        <v>436</v>
+      </c>
+      <c r="B445" s="6"/>
+      <c r="C445" s="16" t="s">
+        <v>795</v>
+      </c>
+      <c r="D445" s="16" t="s">
+        <v>796</v>
+      </c>
+      <c r="E445" s="17">
+        <v>1195.0</v>
+      </c>
+      <c r="F445" s="15">
+        <v>1</v>
+      </c>
+      <c r="G445" s="18">
+        <v>1195.0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" customHeight="1" ht="130">
+      <c r="A446" s="15">
+        <v>437</v>
+      </c>
+      <c r="B446" s="6"/>
+      <c r="C446" s="16" t="s">
+        <v>797</v>
+      </c>
+      <c r="D446" s="16" t="s">
+        <v>798</v>
+      </c>
+      <c r="E446" s="17">
+        <v>1088.0</v>
+      </c>
+      <c r="F446" s="15">
+        <v>1</v>
+      </c>
+      <c r="G446" s="18">
+        <v>1088.0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" customHeight="1" ht="130">
+      <c r="A447" s="15">
+        <v>438</v>
+      </c>
+      <c r="B447" s="6"/>
+      <c r="C447" s="16" t="s">
+        <v>799</v>
+      </c>
+      <c r="D447" s="16" t="s">
+        <v>800</v>
+      </c>
+      <c r="E447" s="17">
+        <v>2421.0</v>
+      </c>
+      <c r="F447" s="15">
+        <v>1</v>
+      </c>
+      <c r="G447" s="18">
+        <v>2421.0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" customHeight="1" ht="130">
+      <c r="A448" s="15">
+        <v>439</v>
+      </c>
+      <c r="B448" s="6"/>
+      <c r="C448" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="D448" s="16" t="s">
+        <v>802</v>
+      </c>
+      <c r="E448" s="17">
+        <v>853.0</v>
+      </c>
+      <c r="F448" s="15">
+        <v>1</v>
+      </c>
+      <c r="G448" s="18">
+        <v>853.0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" customHeight="1" ht="130">
+      <c r="A449" s="15">
+        <v>440</v>
+      </c>
+      <c r="B449" s="6"/>
+      <c r="C449" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="D449" s="16" t="s">
+        <v>804</v>
+      </c>
+      <c r="E449" s="17">
+        <v>573.0</v>
+      </c>
+      <c r="F449" s="15">
+        <v>1</v>
+      </c>
+      <c r="G449" s="18">
+        <v>573.0</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" customHeight="1" ht="130">
+      <c r="A450" s="15">
+        <v>441</v>
+      </c>
+      <c r="B450" s="6"/>
+      <c r="C450" s="16" t="s">
+        <v>805</v>
+      </c>
+      <c r="D450" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="E450" s="17">
+        <v>2616.0</v>
+      </c>
+      <c r="F450" s="15">
+        <v>1</v>
+      </c>
+      <c r="G450" s="18">
+        <v>2616.0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" customHeight="1" ht="130">
+      <c r="A451" s="15">
+        <v>442</v>
+      </c>
+      <c r="B451" s="6"/>
+      <c r="C451" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="D451" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="E451" s="17">
+        <v>49682.0</v>
+      </c>
+      <c r="F451" s="15">
+        <v>1</v>
+      </c>
+      <c r="G451" s="18">
+        <v>49682.0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9" customHeight="1" ht="130">
+      <c r="A452" s="15">
+        <v>443</v>
+      </c>
+      <c r="B452" s="6"/>
+      <c r="C452" s="16" t="s">
+        <v>809</v>
+      </c>
+      <c r="D452" s="16" t="s">
+        <v>810</v>
+      </c>
+      <c r="E452" s="17">
+        <v>49682.0</v>
+      </c>
+      <c r="F452" s="15">
+        <v>1</v>
+      </c>
+      <c r="G452" s="18">
+        <v>49682.0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9" customHeight="1" ht="130">
+      <c r="A453" s="15">
+        <v>444</v>
+      </c>
+      <c r="B453" s="6"/>
+      <c r="C453" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="D453" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="E453" s="17">
+        <v>56456.0</v>
+      </c>
+      <c r="F453" s="15">
+        <v>1</v>
+      </c>
+      <c r="G453" s="18">
+        <v>56456.0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" customHeight="1" ht="130">
+      <c r="A454" s="15">
+        <v>445</v>
+      </c>
+      <c r="B454" s="6"/>
+      <c r="C454" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="D454" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="E454" s="17">
+        <v>50811.0</v>
+      </c>
+      <c r="F454" s="15">
+        <v>1</v>
+      </c>
+      <c r="G454" s="18">
+        <v>50811.0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9" customHeight="1" ht="130">
+      <c r="A455" s="15">
+        <v>446</v>
+      </c>
+      <c r="B455" s="6"/>
+      <c r="C455" s="16" t="s">
+        <v>815</v>
+      </c>
+      <c r="D455" s="16" t="s">
+        <v>816</v>
+      </c>
+      <c r="E455" s="17">
+        <v>9598.0</v>
+      </c>
+      <c r="F455" s="15">
+        <v>1</v>
+      </c>
+      <c r="G455" s="18">
+        <v>9598.0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" customHeight="1" ht="130">
+      <c r="A456" s="15">
+        <v>447</v>
+      </c>
+      <c r="B456" s="6"/>
+      <c r="C456" s="16" t="s">
+        <v>817</v>
+      </c>
+      <c r="D456" s="16" t="s">
+        <v>818</v>
+      </c>
+      <c r="E456" s="17">
+        <v>3387.0</v>
+      </c>
+      <c r="F456" s="15">
+        <v>1</v>
+      </c>
+      <c r="G456" s="18">
+        <v>3387.0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9" customHeight="1" ht="130">
+      <c r="A457" s="15">
+        <v>448</v>
+      </c>
+      <c r="B457" s="6"/>
+      <c r="C457" s="16" t="s">
+        <v>819</v>
+      </c>
+      <c r="D457" s="16" t="s">
+        <v>820</v>
+      </c>
+      <c r="E457" s="17">
+        <v>11291.0</v>
+      </c>
+      <c r="F457" s="15">
+        <v>1</v>
+      </c>
+      <c r="G457" s="18">
+        <v>11291.0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9" customHeight="1" ht="130">
+      <c r="A458" s="15">
+        <v>449</v>
+      </c>
+      <c r="B458" s="6"/>
+      <c r="C458" s="16" t="s">
+        <v>821</v>
+      </c>
+      <c r="D458" s="16" t="s">
+        <v>822</v>
+      </c>
+      <c r="E458" s="17">
+        <v>19760.0</v>
+      </c>
+      <c r="F458" s="15">
+        <v>1</v>
+      </c>
+      <c r="G458" s="18">
+        <v>19760.0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9" customHeight="1" ht="130">
+      <c r="A459" s="15">
+        <v>450</v>
+      </c>
+      <c r="B459" s="6"/>
+      <c r="C459" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="D459" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="E459" s="17">
+        <v>14114.0</v>
+      </c>
+      <c r="F459" s="15">
+        <v>1</v>
+      </c>
+      <c r="G459" s="18">
+        <v>14114.0</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9" customHeight="1" ht="130">
+      <c r="A460" s="15">
+        <v>451</v>
+      </c>
+      <c r="B460" s="6"/>
+      <c r="C460" s="16" t="s">
+        <v>825</v>
+      </c>
+      <c r="D460" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="E460" s="17">
+        <v>4121.0</v>
+      </c>
+      <c r="F460" s="15">
+        <v>1</v>
+      </c>
+      <c r="G460" s="18">
+        <v>4121.0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9" customHeight="1" ht="130">
+      <c r="A461" s="15">
+        <v>452</v>
+      </c>
+      <c r="B461" s="6"/>
+      <c r="C461" s="16" t="s">
+        <v>827</v>
+      </c>
+      <c r="D461" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="E461" s="17">
+        <v>7229.0</v>
+      </c>
+      <c r="F461" s="15">
+        <v>1</v>
+      </c>
+      <c r="G461" s="18">
+        <v>7229.0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" customHeight="1" ht="130">
+      <c r="A462" s="15">
+        <v>453</v>
+      </c>
+      <c r="B462" s="6"/>
+      <c r="C462" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="D462" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="E462" s="17">
+        <v>4900.0</v>
+      </c>
+      <c r="F462" s="15">
+        <v>1</v>
+      </c>
+      <c r="G462" s="18">
+        <v>4900.0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9" customHeight="1" ht="130">
+      <c r="A463" s="15">
+        <v>454</v>
+      </c>
+      <c r="B463" s="6"/>
+      <c r="C463" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="D463" s="16" t="s">
+        <v>832</v>
+      </c>
+      <c r="E463" s="17">
+        <v>5783.0</v>
+      </c>
+      <c r="F463" s="15">
+        <v>1</v>
+      </c>
+      <c r="G463" s="18">
+        <v>5783.0</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9" customHeight="1" ht="130">
+      <c r="A464" s="15">
+        <v>455</v>
+      </c>
+      <c r="B464" s="6"/>
+      <c r="C464" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="D464" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="E464" s="17">
+        <v>1916.0</v>
+      </c>
+      <c r="F464" s="15">
+        <v>1</v>
+      </c>
+      <c r="G464" s="18">
+        <v>1916.0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9" customHeight="1" ht="130">
+      <c r="A465" s="15">
+        <v>456</v>
+      </c>
+      <c r="B465" s="6"/>
+      <c r="C465" s="16" t="s">
+        <v>835</v>
+      </c>
+      <c r="D465" s="16" t="s">
+        <v>836</v>
+      </c>
+      <c r="E465" s="17">
+        <v>1084.0</v>
+      </c>
+      <c r="F465" s="15">
+        <v>1</v>
+      </c>
+      <c r="G465" s="18">
+        <v>1084.0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" customHeight="1" ht="130">
+      <c r="A466" s="15">
+        <v>457</v>
+      </c>
+      <c r="B466" s="6"/>
+      <c r="C466" s="16" t="s">
+        <v>837</v>
+      </c>
+      <c r="D466" s="16" t="s">
+        <v>838</v>
+      </c>
+      <c r="E466" s="17">
+        <v>1193.0</v>
+      </c>
+      <c r="F466" s="15">
+        <v>1</v>
+      </c>
+      <c r="G466" s="18">
+        <v>1193.0</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9" customHeight="1" ht="130">
+      <c r="A467" s="15">
+        <v>458</v>
+      </c>
+      <c r="B467" s="6"/>
+      <c r="C467" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="D467" s="16" t="s">
+        <v>840</v>
+      </c>
+      <c r="E467" s="17">
+        <v>1366.0</v>
+      </c>
+      <c r="F467" s="15">
+        <v>1</v>
+      </c>
+      <c r="G467" s="18">
+        <v>1366.0</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9" customHeight="1" ht="130">
+      <c r="A468" s="15">
+        <v>459</v>
+      </c>
+      <c r="B468" s="6"/>
+      <c r="C468" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="D468" s="16" t="s">
+        <v>842</v>
+      </c>
+      <c r="E468" s="17">
+        <v>1193.0</v>
+      </c>
+      <c r="F468" s="15">
+        <v>1</v>
+      </c>
+      <c r="G468" s="18">
+        <v>1193.0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9" customHeight="1" ht="130">
+      <c r="A469" s="15">
+        <v>460</v>
+      </c>
+      <c r="B469" s="6"/>
+      <c r="C469" s="16" t="s">
+        <v>843</v>
+      </c>
+      <c r="D469" s="16" t="s">
+        <v>844</v>
+      </c>
+      <c r="E469" s="17">
+        <v>1643.0</v>
+      </c>
+      <c r="F469" s="15">
+        <v>1</v>
+      </c>
+      <c r="G469" s="18">
+        <v>1643.0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9" customHeight="1" ht="130">
+      <c r="A470" s="15">
+        <v>461</v>
+      </c>
+      <c r="B470" s="6"/>
+      <c r="C470" s="16" t="s">
+        <v>845</v>
+      </c>
+      <c r="D470" s="16" t="s">
+        <v>846</v>
+      </c>
+      <c r="E470" s="17">
+        <v>8862.0</v>
+      </c>
+      <c r="F470" s="15">
+        <v>1</v>
+      </c>
+      <c r="G470" s="18">
+        <v>8862.0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9" customHeight="1" ht="130">
+      <c r="A471" s="15">
+        <v>462</v>
+      </c>
+      <c r="B471" s="6"/>
+      <c r="C471" s="16" t="s">
+        <v>847</v>
+      </c>
+      <c r="D471" s="16" t="s">
+        <v>848</v>
+      </c>
+      <c r="E471" s="17">
+        <v>13206.0</v>
+      </c>
+      <c r="F471" s="15">
+        <v>1</v>
+      </c>
+      <c r="G471" s="18">
+        <v>13206.0</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9" customHeight="1" ht="130">
+      <c r="A472" s="15">
+        <v>463</v>
+      </c>
+      <c r="B472" s="6"/>
+      <c r="C472" s="16" t="s">
+        <v>849</v>
+      </c>
+      <c r="D472" s="16" t="s">
+        <v>850</v>
+      </c>
+      <c r="E472" s="17">
+        <v>2935.0</v>
+      </c>
+      <c r="F472" s="15">
+        <v>1</v>
+      </c>
+      <c r="G472" s="18">
+        <v>2935.0</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9" customHeight="1" ht="130">
+      <c r="A473" s="15">
+        <v>464</v>
+      </c>
+      <c r="B473" s="6"/>
+      <c r="C473" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="D473" s="16" t="s">
+        <v>852</v>
+      </c>
+      <c r="E473" s="17">
+        <v>1535.0</v>
+      </c>
+      <c r="F473" s="15">
+        <v>1</v>
+      </c>
+      <c r="G473" s="18">
+        <v>1535.0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9" customHeight="1" ht="130">
+      <c r="A474" s="15">
+        <v>465</v>
+      </c>
+      <c r="B474" s="6"/>
+      <c r="C474" s="16" t="s">
+        <v>853</v>
+      </c>
+      <c r="D474" s="16" t="s">
+        <v>854</v>
+      </c>
+      <c r="E474" s="17">
+        <v>3098.0</v>
+      </c>
+      <c r="F474" s="15">
+        <v>1</v>
+      </c>
+      <c r="G474" s="18">
+        <v>3098.0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9" customHeight="1" ht="130">
+      <c r="A475" s="15">
+        <v>466</v>
+      </c>
+      <c r="B475" s="6"/>
+      <c r="C475" s="16" t="s">
+        <v>855</v>
+      </c>
+      <c r="D475" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="E475" s="17">
+        <v>1976.0</v>
+      </c>
+      <c r="F475" s="15">
+        <v>1</v>
+      </c>
+      <c r="G475" s="18">
+        <v>1976.0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9" customHeight="1" ht="130">
+      <c r="A476" s="15">
+        <v>467</v>
+      </c>
+      <c r="B476" s="6"/>
+      <c r="C476" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="D476" s="16" t="s">
+        <v>858</v>
+      </c>
+      <c r="E476" s="17">
+        <v>2723.0</v>
+      </c>
+      <c r="F476" s="15">
+        <v>1</v>
+      </c>
+      <c r="G476" s="18">
+        <v>2723.0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9" customHeight="1" ht="130">
+      <c r="A477" s="15">
+        <v>468</v>
+      </c>
+      <c r="B477" s="6"/>
+      <c r="C477" s="16" t="s">
+        <v>859</v>
+      </c>
+      <c r="D477" s="16" t="s">
+        <v>860</v>
+      </c>
+      <c r="E477" s="17">
+        <v>2256.0</v>
+      </c>
+      <c r="F477" s="15">
+        <v>1</v>
+      </c>
+      <c r="G477" s="18">
+        <v>2256.0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9" customHeight="1" ht="130">
+      <c r="A478" s="15">
+        <v>469</v>
+      </c>
+      <c r="B478" s="6"/>
+      <c r="C478" s="16" t="s">
+        <v>861</v>
+      </c>
+      <c r="D478" s="16" t="s">
+        <v>862</v>
+      </c>
+      <c r="E478" s="17">
+        <v>1998.0</v>
+      </c>
+      <c r="F478" s="15">
+        <v>1</v>
+      </c>
+      <c r="G478" s="18">
+        <v>1998.0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9" customHeight="1" ht="130">
+      <c r="A479" s="15">
+        <v>470</v>
+      </c>
+      <c r="B479" s="6"/>
+      <c r="C479" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="D479" s="16" t="s">
+        <v>864</v>
+      </c>
+      <c r="E479" s="17">
+        <v>6862.0</v>
+      </c>
+      <c r="F479" s="15">
+        <v>1</v>
+      </c>
+      <c r="G479" s="18">
+        <v>6862.0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9" customHeight="1" ht="130">
+      <c r="A480" s="15">
+        <v>471</v>
+      </c>
+      <c r="B480" s="6"/>
+      <c r="C480" s="16" t="s">
+        <v>865</v>
+      </c>
+      <c r="D480" s="16" t="s">
+        <v>866</v>
+      </c>
+      <c r="E480" s="17">
+        <v>13115.0</v>
+      </c>
+      <c r="F480" s="15">
+        <v>1</v>
+      </c>
+      <c r="G480" s="18">
+        <v>13115.0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9" customHeight="1" ht="130">
+      <c r="A481" s="15">
+        <v>472</v>
+      </c>
+      <c r="B481" s="6"/>
+      <c r="C481" s="16" t="s">
+        <v>867</v>
+      </c>
+      <c r="D481" s="16" t="s">
+        <v>868</v>
+      </c>
+      <c r="E481" s="17">
+        <v>19847.0</v>
+      </c>
+      <c r="F481" s="15">
+        <v>1</v>
+      </c>
+      <c r="G481" s="18">
+        <v>19847.0</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9" customHeight="1" ht="130">
+      <c r="A482" s="15">
+        <v>473</v>
+      </c>
+      <c r="B482" s="6"/>
+      <c r="C482" s="16" t="s">
+        <v>869</v>
+      </c>
+      <c r="D482" s="16" t="s">
+        <v>870</v>
+      </c>
+      <c r="E482" s="17">
+        <v>2999.0</v>
+      </c>
+      <c r="F482" s="15">
+        <v>1</v>
+      </c>
+      <c r="G482" s="18">
+        <v>2999.0</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9" customHeight="1" ht="130">
+      <c r="A483" s="15">
+        <v>474</v>
+      </c>
+      <c r="B483" s="6"/>
+      <c r="C483" s="16" t="s">
+        <v>871</v>
+      </c>
+      <c r="D483" s="16" t="s">
+        <v>872</v>
+      </c>
+      <c r="E483" s="17">
+        <v>2723.0</v>
+      </c>
+      <c r="F483" s="15">
+        <v>1</v>
+      </c>
+      <c r="G483" s="18">
+        <v>2723.0</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9" customHeight="1" ht="130">
+      <c r="A484" s="15">
+        <v>475</v>
+      </c>
+      <c r="B484" s="6"/>
+      <c r="C484" s="16" t="s">
+        <v>873</v>
+      </c>
+      <c r="D484" s="16" t="s">
+        <v>874</v>
+      </c>
+      <c r="E484" s="17">
+        <v>719.0</v>
+      </c>
+      <c r="F484" s="15">
+        <v>1</v>
+      </c>
+      <c r="G484" s="18">
+        <v>719.0</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9" customHeight="1" ht="130">
+      <c r="A485" s="15">
+        <v>476</v>
+      </c>
+      <c r="B485" s="6"/>
+      <c r="C485" s="16" t="s">
+        <v>875</v>
+      </c>
+      <c r="D485" s="16" t="s">
+        <v>876</v>
+      </c>
+      <c r="E485" s="17">
+        <v>1675.0</v>
+      </c>
+      <c r="F485" s="15">
+        <v>1</v>
+      </c>
+      <c r="G485" s="18">
+        <v>1675.0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9" customHeight="1" ht="130">
+      <c r="A486" s="15">
+        <v>477</v>
+      </c>
+      <c r="B486" s="6"/>
+      <c r="C486" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="D486" s="16" t="s">
+        <v>878</v>
+      </c>
+      <c r="E486" s="17">
+        <v>1094.0</v>
+      </c>
+      <c r="F486" s="15">
+        <v>1</v>
+      </c>
+      <c r="G486" s="18">
+        <v>1094.0</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9" customHeight="1" ht="130">
+      <c r="A487" s="15">
+        <v>478</v>
+      </c>
+      <c r="B487" s="6"/>
+      <c r="C487" s="16" t="s">
+        <v>879</v>
+      </c>
+      <c r="D487" s="16" t="s">
+        <v>880</v>
+      </c>
+      <c r="E487" s="17">
+        <v>685.0</v>
+      </c>
+      <c r="F487" s="15">
+        <v>1</v>
+      </c>
+      <c r="G487" s="18">
+        <v>685.0</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9" customHeight="1" ht="130">
+      <c r="A488" s="15">
+        <v>479</v>
+      </c>
+      <c r="B488" s="6"/>
+      <c r="C488" s="16" t="s">
+        <v>881</v>
+      </c>
+      <c r="D488" s="16" t="s">
+        <v>882</v>
+      </c>
+      <c r="E488" s="17">
+        <v>685.0</v>
+      </c>
+      <c r="F488" s="15">
+        <v>1</v>
+      </c>
+      <c r="G488" s="18">
+        <v>685.0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9" customHeight="1" ht="130">
+      <c r="A489" s="15">
+        <v>480</v>
+      </c>
+      <c r="B489" s="6"/>
+      <c r="C489" s="16" t="s">
+        <v>883</v>
+      </c>
+      <c r="D489" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="E489" s="17">
+        <v>2222.0</v>
+      </c>
+      <c r="F489" s="15">
+        <v>1</v>
+      </c>
+      <c r="G489" s="18">
+        <v>2222.0</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9" customHeight="1" ht="130">
+      <c r="A490" s="15">
+        <v>481</v>
+      </c>
+      <c r="B490" s="6"/>
+      <c r="C490" s="16" t="s">
+        <v>885</v>
+      </c>
+      <c r="D490" s="16" t="s">
+        <v>886</v>
+      </c>
+      <c r="E490" s="17">
+        <v>2023.0</v>
+      </c>
+      <c r="F490" s="15">
+        <v>1</v>
+      </c>
+      <c r="G490" s="18">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9" customHeight="1" ht="130">
+      <c r="A491" s="15">
+        <v>482</v>
+      </c>
+      <c r="B491" s="6"/>
+      <c r="C491" s="16" t="s">
+        <v>887</v>
+      </c>
+      <c r="D491" s="16" t="s">
+        <v>888</v>
+      </c>
+      <c r="E491" s="17">
+        <v>1258.0</v>
+      </c>
+      <c r="F491" s="15">
+        <v>1</v>
+      </c>
+      <c r="G491" s="18">
+        <v>1258.0</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9" customHeight="1" ht="130">
+      <c r="A492" s="15">
+        <v>483</v>
+      </c>
+      <c r="B492" s="6"/>
+      <c r="C492" s="16" t="s">
+        <v>889</v>
+      </c>
+      <c r="D492" s="16" t="s">
+        <v>890</v>
+      </c>
+      <c r="E492" s="17">
+        <v>2709.0</v>
+      </c>
+      <c r="F492" s="15">
+        <v>1</v>
+      </c>
+      <c r="G492" s="18">
+        <v>2709.0</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9" customHeight="1" ht="130">
+      <c r="A493" s="15">
+        <v>484</v>
+      </c>
+      <c r="B493" s="6"/>
+      <c r="C493" s="16" t="s">
+        <v>891</v>
+      </c>
+      <c r="D493" s="16" t="s">
+        <v>892</v>
+      </c>
+      <c r="E493" s="17">
+        <v>1446.0</v>
+      </c>
+      <c r="F493" s="15">
+        <v>1</v>
+      </c>
+      <c r="G493" s="18">
+        <v>1446.0</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9" customHeight="1" ht="130">
+      <c r="A494" s="15">
+        <v>485</v>
+      </c>
+      <c r="B494" s="6"/>
+      <c r="C494" s="16" t="s">
+        <v>893</v>
+      </c>
+      <c r="D494" s="16" t="s">
+        <v>894</v>
+      </c>
+      <c r="E494" s="17">
+        <v>4989.0</v>
+      </c>
+      <c r="F494" s="15">
+        <v>1</v>
+      </c>
+      <c r="G494" s="18">
+        <v>4989.0</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9" customHeight="1" ht="130">
+      <c r="A495" s="15">
+        <v>486</v>
+      </c>
+      <c r="B495" s="6"/>
+      <c r="C495" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="D495" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="E495" s="17">
+        <v>5292.0</v>
+      </c>
+      <c r="F495" s="15">
+        <v>1</v>
+      </c>
+      <c r="G495" s="18">
+        <v>5292.0</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9" customHeight="1" ht="130">
+      <c r="A496" s="15">
+        <v>487</v>
+      </c>
+      <c r="B496" s="6"/>
+      <c r="C496" s="16" t="s">
+        <v>897</v>
+      </c>
+      <c r="D496" s="16" t="s">
+        <v>898</v>
+      </c>
+      <c r="E496" s="17">
+        <v>3301.0</v>
+      </c>
+      <c r="F496" s="15">
+        <v>1</v>
+      </c>
+      <c r="G496" s="18">
+        <v>3301.0</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9" customHeight="1" ht="130">
+      <c r="A497" s="15">
+        <v>488</v>
+      </c>
+      <c r="B497" s="6"/>
+      <c r="C497" s="16" t="s">
+        <v>899</v>
+      </c>
+      <c r="D497" s="16" t="s">
+        <v>900</v>
+      </c>
+      <c r="E497" s="17">
+        <v>4169.0</v>
+      </c>
+      <c r="F497" s="15">
+        <v>1</v>
+      </c>
+      <c r="G497" s="18">
+        <v>4169.0</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9" customHeight="1" ht="130">
+      <c r="A498" s="15">
+        <v>489</v>
+      </c>
+      <c r="B498" s="6"/>
+      <c r="C498" s="16" t="s">
+        <v>901</v>
+      </c>
+      <c r="D498" s="16" t="s">
+        <v>902</v>
+      </c>
+      <c r="E498" s="17">
+        <v>3691.0</v>
+      </c>
+      <c r="F498" s="15">
+        <v>1</v>
+      </c>
+      <c r="G498" s="18">
+        <v>3691.0</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9" customHeight="1" ht="130">
+      <c r="A499" s="15">
+        <v>490</v>
+      </c>
+      <c r="B499" s="6"/>
+      <c r="C499" s="16" t="s">
+        <v>903</v>
+      </c>
+      <c r="D499" s="16" t="s">
+        <v>904</v>
+      </c>
+      <c r="E499" s="17">
+        <v>2976.0</v>
+      </c>
+      <c r="F499" s="15">
+        <v>1</v>
+      </c>
+      <c r="G499" s="18">
+        <v>2976.0</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9" customHeight="1" ht="130">
+      <c r="A500" s="15">
+        <v>491</v>
+      </c>
+      <c r="B500" s="6"/>
+      <c r="C500" s="16" t="s">
+        <v>905</v>
+      </c>
+      <c r="D500" s="16" t="s">
+        <v>904</v>
+      </c>
+      <c r="E500" s="17">
+        <v>2976.0</v>
+      </c>
+      <c r="F500" s="15">
+        <v>1</v>
+      </c>
+      <c r="G500" s="18">
+        <v>2976.0</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9" customHeight="1" ht="130">
+      <c r="A501" s="15">
+        <v>492</v>
+      </c>
+      <c r="B501" s="6"/>
+      <c r="C501" s="16" t="s">
+        <v>906</v>
+      </c>
+      <c r="D501" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="E501" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F501" s="15">
+        <v>1</v>
+      </c>
+      <c r="G501" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9" customHeight="1" ht="130">
+      <c r="A502" s="15">
+        <v>493</v>
+      </c>
+      <c r="B502" s="6"/>
+      <c r="C502" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="D502" s="16" t="s">
+        <v>909</v>
+      </c>
+      <c r="E502" s="17">
+        <v>3083.0</v>
+      </c>
+      <c r="F502" s="15">
+        <v>1</v>
+      </c>
+      <c r="G502" s="18">
+        <v>3083.0</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9" customHeight="1" ht="130">
+      <c r="A503" s="15">
+        <v>494</v>
+      </c>
+      <c r="B503" s="6"/>
+      <c r="C503" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="D503" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="E503" s="17">
+        <v>643.0</v>
+      </c>
+      <c r="F503" s="15">
+        <v>1</v>
+      </c>
+      <c r="G503" s="18">
+        <v>643.0</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9" customHeight="1" ht="130">
+      <c r="A504" s="15">
+        <v>495</v>
+      </c>
+      <c r="B504" s="6"/>
+      <c r="C504" s="16" t="s">
+        <v>912</v>
+      </c>
+      <c r="D504" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="E504" s="17">
+        <v>3640.0</v>
+      </c>
+      <c r="F504" s="15">
+        <v>1</v>
+      </c>
+      <c r="G504" s="18">
+        <v>3640.0</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9" customHeight="1" ht="130">
+      <c r="A505" s="15">
+        <v>496</v>
+      </c>
+      <c r="B505" s="6"/>
+      <c r="C505" s="16" t="s">
+        <v>914</v>
+      </c>
+      <c r="D505" s="16" t="s">
+        <v>915</v>
+      </c>
+      <c r="E505" s="17">
+        <v>1065.0</v>
+      </c>
+      <c r="F505" s="15">
+        <v>1</v>
+      </c>
+      <c r="G505" s="18">
+        <v>1065.0</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9" customHeight="1" ht="130">
+      <c r="A506" s="15">
+        <v>497</v>
+      </c>
+      <c r="B506" s="6"/>
+      <c r="C506" s="16" t="s">
+        <v>916</v>
+      </c>
+      <c r="D506" s="16" t="s">
+        <v>917</v>
+      </c>
+      <c r="E506" s="17">
+        <v>1331.0</v>
+      </c>
+      <c r="F506" s="15">
+        <v>1</v>
+      </c>
+      <c r="G506" s="18">
+        <v>1331.0</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9" customHeight="1" ht="130">
+      <c r="A507" s="15">
+        <v>498</v>
+      </c>
+      <c r="B507" s="6"/>
+      <c r="C507" s="16" t="s">
+        <v>918</v>
+      </c>
+      <c r="D507" s="16" t="s">
+        <v>919</v>
+      </c>
+      <c r="E507" s="17">
+        <v>8740.0</v>
+      </c>
+      <c r="F507" s="15">
+        <v>1</v>
+      </c>
+      <c r="G507" s="18">
+        <v>8740.0</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9" customHeight="1" ht="130">
+      <c r="A508" s="15">
+        <v>499</v>
+      </c>
+      <c r="B508" s="6"/>
+      <c r="C508" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="D508" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="E508" s="17">
+        <v>1762.0</v>
+      </c>
+      <c r="F508" s="15">
+        <v>1</v>
+      </c>
+      <c r="G508" s="18">
+        <v>1762.0</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9" customHeight="1" ht="130">
+      <c r="A509" s="15">
+        <v>500</v>
+      </c>
+      <c r="B509" s="6"/>
+      <c r="C509" s="16" t="s">
+        <v>922</v>
+      </c>
+      <c r="D509" s="16" t="s">
+        <v>923</v>
+      </c>
+      <c r="E509" s="17">
+        <v>1384.0</v>
+      </c>
+      <c r="F509" s="15">
+        <v>1</v>
+      </c>
+      <c r="G509" s="18">
+        <v>1384.0</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9" customHeight="1" ht="130">
+      <c r="A510" s="15">
+        <v>501</v>
+      </c>
+      <c r="B510" s="6"/>
+      <c r="C510" s="16" t="s">
+        <v>924</v>
+      </c>
+      <c r="D510" s="16" t="s">
+        <v>925</v>
+      </c>
+      <c r="E510" s="17">
+        <v>235.0</v>
+      </c>
+      <c r="F510" s="15">
+        <v>1</v>
+      </c>
+      <c r="G510" s="18">
+        <v>235.0</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9" customHeight="1" ht="130">
+      <c r="A511" s="15">
+        <v>502</v>
+      </c>
+      <c r="B511" s="6"/>
+      <c r="C511" s="16" t="s">
+        <v>926</v>
+      </c>
+      <c r="D511" s="16" t="s">
+        <v>925</v>
+      </c>
+      <c r="E511" s="17">
+        <v>235.0</v>
+      </c>
+      <c r="F511" s="15">
+        <v>1</v>
+      </c>
+      <c r="G511" s="18">
+        <v>235.0</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9" customHeight="1" ht="130">
+      <c r="A512" s="15">
+        <v>503</v>
+      </c>
+      <c r="B512" s="6"/>
+      <c r="C512" s="16" t="s">
+        <v>927</v>
+      </c>
+      <c r="D512" s="16" t="s">
+        <v>925</v>
+      </c>
+      <c r="E512" s="17">
+        <v>235.0</v>
+      </c>
+      <c r="F512" s="15">
+        <v>1</v>
+      </c>
+      <c r="G512" s="18">
+        <v>235.0</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9" customHeight="1" ht="130">
+      <c r="A513" s="15">
+        <v>504</v>
+      </c>
+      <c r="B513" s="6"/>
+      <c r="C513" s="16" t="s">
+        <v>928</v>
+      </c>
+      <c r="D513" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="E513" s="17">
+        <v>275.0</v>
+      </c>
+      <c r="F513" s="15">
+        <v>1</v>
+      </c>
+      <c r="G513" s="18">
+        <v>275.0</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9" customHeight="1" ht="130">
+      <c r="A514" s="15">
+        <v>505</v>
+      </c>
+      <c r="B514" s="6"/>
+      <c r="C514" s="16" t="s">
+        <v>930</v>
+      </c>
+      <c r="D514" s="16" t="s">
+        <v>931</v>
+      </c>
+      <c r="E514" s="17">
+        <v>688.0</v>
+      </c>
+      <c r="F514" s="15">
+        <v>1</v>
+      </c>
+      <c r="G514" s="18">
+        <v>688.0</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9" customHeight="1" ht="130">
+      <c r="A515" s="15">
+        <v>506</v>
+      </c>
+      <c r="B515" s="6"/>
+      <c r="C515" s="16" t="s">
+        <v>932</v>
+      </c>
+      <c r="D515" s="16" t="s">
+        <v>933</v>
+      </c>
+      <c r="E515" s="17">
+        <v>138.0</v>
+      </c>
+      <c r="F515" s="15">
+        <v>1</v>
+      </c>
+      <c r="G515" s="18">
+        <v>138.0</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9" customHeight="1" ht="130">
+      <c r="A516" s="15">
+        <v>507</v>
+      </c>
+      <c r="B516" s="6"/>
+      <c r="C516" s="16" t="s">
+        <v>934</v>
+      </c>
+      <c r="D516" s="16" t="s">
+        <v>935</v>
+      </c>
+      <c r="E516" s="17">
+        <v>1205.0</v>
+      </c>
+      <c r="F516" s="15">
+        <v>1</v>
+      </c>
+      <c r="G516" s="18">
+        <v>1205.0</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9" customHeight="1" ht="130">
+      <c r="A517" s="15">
+        <v>508</v>
+      </c>
+      <c r="B517" s="6"/>
+      <c r="C517" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="D517" s="16" t="s">
+        <v>937</v>
+      </c>
+      <c r="E517" s="17">
+        <v>258.0</v>
+      </c>
+      <c r="F517" s="15">
+        <v>1</v>
+      </c>
+      <c r="G517" s="18">
+        <v>258.0</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9" customHeight="1" ht="130">
+      <c r="A518" s="15">
+        <v>509</v>
+      </c>
+      <c r="B518" s="6"/>
+      <c r="C518" s="16" t="s">
+        <v>938</v>
+      </c>
+      <c r="D518" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="E518" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F518" s="15">
+        <v>1</v>
+      </c>
+      <c r="G518" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9" customHeight="1" ht="130">
+      <c r="A519" s="15">
+        <v>510</v>
+      </c>
+      <c r="B519" s="6"/>
+      <c r="C519" s="16" t="s">
+        <v>940</v>
+      </c>
+      <c r="D519" s="16" t="s">
+        <v>941</v>
+      </c>
+      <c r="E519" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F519" s="15">
+        <v>1</v>
+      </c>
+      <c r="G519" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9" customHeight="1" ht="130">
+      <c r="A520" s="15">
+        <v>511</v>
+      </c>
+      <c r="B520" s="6"/>
+      <c r="C520" s="16" t="s">
+        <v>942</v>
+      </c>
+      <c r="D520" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="E520" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F520" s="15">
+        <v>1</v>
+      </c>
+      <c r="G520" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9" customHeight="1" ht="130">
+      <c r="A521" s="15">
+        <v>512</v>
+      </c>
+      <c r="B521" s="6"/>
+      <c r="C521" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="D521" s="16" t="s">
+        <v>944</v>
+      </c>
+      <c r="E521" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F521" s="15">
+        <v>1</v>
+      </c>
+      <c r="G521" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9" customHeight="1" ht="130">
+      <c r="A522" s="15">
+        <v>513</v>
+      </c>
+      <c r="B522" s="6"/>
+      <c r="C522" s="16" t="s">
+        <v>945</v>
+      </c>
+      <c r="D522" s="16" t="s">
+        <v>946</v>
+      </c>
+      <c r="E522" s="17">
+        <v>139.0</v>
+      </c>
+      <c r="F522" s="15">
+        <v>1</v>
+      </c>
+      <c r="G522" s="18">
+        <v>139.0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9" customHeight="1" ht="130">
+      <c r="A523" s="15">
+        <v>514</v>
+      </c>
+      <c r="B523" s="6"/>
+      <c r="C523" s="16" t="s">
+        <v>947</v>
+      </c>
+      <c r="D523" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="E523" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F523" s="15">
+        <v>1</v>
+      </c>
+      <c r="G523" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9" customHeight="1" ht="130">
+      <c r="A524" s="15">
+        <v>515</v>
+      </c>
+      <c r="B524" s="6"/>
+      <c r="C524" s="16" t="s">
+        <v>948</v>
+      </c>
+      <c r="D524" s="16" t="s">
+        <v>949</v>
+      </c>
+      <c r="E524" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F524" s="15">
+        <v>1</v>
+      </c>
+      <c r="G524" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9" customHeight="1" ht="130">
+      <c r="A525" s="15">
+        <v>516</v>
+      </c>
+      <c r="B525" s="6"/>
+      <c r="C525" s="16" t="s">
+        <v>950</v>
+      </c>
+      <c r="D525" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="E525" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F525" s="15">
+        <v>1</v>
+      </c>
+      <c r="G525" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9" customHeight="1" ht="130">
+      <c r="A526" s="15">
+        <v>517</v>
+      </c>
+      <c r="B526" s="6"/>
+      <c r="C526" s="16" t="s">
+        <v>951</v>
+      </c>
+      <c r="D526" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="E526" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F526" s="15">
+        <v>1</v>
+      </c>
+      <c r="G526" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9" customHeight="1" ht="130">
+      <c r="A527" s="15">
+        <v>518</v>
+      </c>
+      <c r="B527" s="6"/>
+      <c r="C527" s="16" t="s">
+        <v>952</v>
+      </c>
+      <c r="D527" s="16" t="s">
+        <v>949</v>
+      </c>
+      <c r="E527" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F527" s="15">
+        <v>1</v>
+      </c>
+      <c r="G527" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9" customHeight="1" ht="130">
+      <c r="A528" s="15">
+        <v>519</v>
+      </c>
+      <c r="B528" s="6"/>
+      <c r="C528" s="16" t="s">
+        <v>953</v>
+      </c>
+      <c r="D528" s="16" t="s">
+        <v>944</v>
+      </c>
+      <c r="E528" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F528" s="15">
+        <v>1</v>
+      </c>
+      <c r="G528" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9" customHeight="1" ht="130">
+      <c r="A529" s="15">
+        <v>520</v>
+      </c>
+      <c r="B529" s="6"/>
+      <c r="C529" s="16" t="s">
+        <v>954</v>
+      </c>
+      <c r="D529" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="E529" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F529" s="15">
+        <v>1</v>
+      </c>
+      <c r="G529" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9" customHeight="1" ht="130">
+      <c r="A530" s="15">
+        <v>521</v>
+      </c>
+      <c r="B530" s="6"/>
+      <c r="C530" s="16" t="s">
+        <v>955</v>
+      </c>
+      <c r="D530" s="16" t="s">
+        <v>956</v>
+      </c>
+      <c r="E530" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F530" s="15">
+        <v>1</v>
+      </c>
+      <c r="G530" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9" customHeight="1" ht="130">
+      <c r="A531" s="15">
+        <v>522</v>
+      </c>
+      <c r="B531" s="6"/>
+      <c r="C531" s="16" t="s">
+        <v>957</v>
+      </c>
+      <c r="D531" s="16" t="s">
+        <v>958</v>
+      </c>
+      <c r="E531" s="17">
+        <v>280.0</v>
+      </c>
+      <c r="F531" s="15">
+        <v>1</v>
+      </c>
+      <c r="G531" s="18">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9" customHeight="1" ht="130">
+      <c r="A532" s="15">
+        <v>523</v>
+      </c>
+      <c r="B532" s="6"/>
+      <c r="C532" s="16" t="s">
+        <v>959</v>
+      </c>
+      <c r="D532" s="16" t="s">
+        <v>960</v>
+      </c>
+      <c r="E532" s="17">
+        <v>68.0</v>
+      </c>
+      <c r="F532" s="15">
+        <v>1</v>
+      </c>
+      <c r="G532" s="18">
+        <v>68.0</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9" customHeight="1" ht="130">
+      <c r="A533" s="15">
+        <v>524</v>
+      </c>
+      <c r="B533" s="6"/>
+      <c r="C533" s="16" t="s">
+        <v>961</v>
+      </c>
+      <c r="D533" s="16" t="s">
+        <v>962</v>
+      </c>
+      <c r="E533" s="17">
+        <v>437.0</v>
+      </c>
+      <c r="F533" s="15">
+        <v>1</v>
+      </c>
+      <c r="G533" s="18">
+        <v>437.0</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" customHeight="1" ht="130">
+      <c r="A534" s="15">
+        <v>525</v>
+      </c>
+      <c r="B534" s="6"/>
+      <c r="C534" s="16" t="s">
+        <v>963</v>
+      </c>
+      <c r="D534" s="16" t="s">
+        <v>964</v>
+      </c>
+      <c r="E534" s="17">
+        <v>390.0</v>
+      </c>
+      <c r="F534" s="15">
+        <v>1</v>
+      </c>
+      <c r="G534" s="18">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" customHeight="1" ht="130">
+      <c r="A535" s="15">
+        <v>526</v>
+      </c>
+      <c r="B535" s="6"/>
+      <c r="C535" s="16" t="s">
+        <v>965</v>
+      </c>
+      <c r="D535" s="16" t="s">
+        <v>964</v>
+      </c>
+      <c r="E535" s="17">
+        <v>390.0</v>
+      </c>
+      <c r="F535" s="15">
+        <v>1</v>
+      </c>
+      <c r="G535" s="18">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" customHeight="1" ht="130">
+      <c r="A536" s="15">
+        <v>527</v>
+      </c>
+      <c r="B536" s="6"/>
+      <c r="C536" s="16" t="s">
+        <v>966</v>
+      </c>
+      <c r="D536" s="16" t="s">
+        <v>964</v>
+      </c>
+      <c r="E536" s="17">
+        <v>390.0</v>
+      </c>
+      <c r="F536" s="15">
+        <v>1</v>
+      </c>
+      <c r="G536" s="18">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" customHeight="1" ht="130">
+      <c r="A537" s="15">
+        <v>528</v>
+      </c>
+      <c r="B537" s="6"/>
+      <c r="C537" s="16" t="s">
+        <v>967</v>
+      </c>
+      <c r="D537" s="16" t="s">
+        <v>964</v>
+      </c>
+      <c r="E537" s="17">
+        <v>390.0</v>
+      </c>
+      <c r="F537" s="15">
+        <v>1</v>
+      </c>
+      <c r="G537" s="18">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" customHeight="1" ht="130">
+      <c r="A538" s="15">
+        <v>529</v>
+      </c>
+      <c r="B538" s="6"/>
+      <c r="C538" s="16" t="s">
+        <v>968</v>
+      </c>
+      <c r="D538" s="16" t="s">
+        <v>969</v>
+      </c>
+      <c r="E538" s="17">
+        <v>838.0</v>
+      </c>
+      <c r="F538" s="15">
+        <v>1</v>
+      </c>
+      <c r="G538" s="18">
+        <v>838.0</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9" customHeight="1" ht="130">
+      <c r="A539" s="15">
+        <v>530</v>
+      </c>
+      <c r="B539" s="6"/>
+      <c r="C539" s="16" t="s">
+        <v>970</v>
+      </c>
+      <c r="D539" s="16" t="s">
+        <v>971</v>
+      </c>
+      <c r="E539" s="17">
+        <v>2039.0</v>
+      </c>
+      <c r="F539" s="15">
+        <v>1</v>
+      </c>
+      <c r="G539" s="18">
+        <v>2039.0</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" customHeight="1" ht="130">
+      <c r="A540" s="15">
+        <v>531</v>
+      </c>
+      <c r="B540" s="6"/>
+      <c r="C540" s="16" t="s">
+        <v>972</v>
+      </c>
+      <c r="D540" s="16" t="s">
+        <v>973</v>
+      </c>
+      <c r="E540" s="17">
+        <v>2639.0</v>
+      </c>
+      <c r="F540" s="15">
+        <v>1</v>
+      </c>
+      <c r="G540" s="18">
+        <v>2639.0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" customHeight="1" ht="130">
+      <c r="A541" s="15">
+        <v>532</v>
+      </c>
+      <c r="B541" s="6"/>
+      <c r="C541" s="16" t="s">
+        <v>974</v>
+      </c>
+      <c r="D541" s="16" t="s">
+        <v>975</v>
+      </c>
+      <c r="E541" s="17">
+        <v>1198.0</v>
+      </c>
+      <c r="F541" s="15">
+        <v>1</v>
+      </c>
+      <c r="G541" s="18">
+        <v>1198.0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" customHeight="1" ht="130">
+      <c r="A542" s="15">
+        <v>533</v>
+      </c>
+      <c r="B542" s="6"/>
+      <c r="C542" s="16" t="s">
+        <v>976</v>
+      </c>
+      <c r="D542" s="16" t="s">
+        <v>977</v>
+      </c>
+      <c r="E542" s="17">
+        <v>660.0</v>
+      </c>
+      <c r="F542" s="15">
+        <v>1</v>
+      </c>
+      <c r="G542" s="18">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" customHeight="1" ht="130">
+      <c r="A543" s="15">
+        <v>534</v>
+      </c>
+      <c r="B543" s="6"/>
+      <c r="C543" s="16" t="s">
+        <v>978</v>
+      </c>
+      <c r="D543" s="16" t="s">
+        <v>979</v>
+      </c>
+      <c r="E543" s="17">
+        <v>995.0</v>
+      </c>
+      <c r="F543" s="15">
+        <v>1</v>
+      </c>
+      <c r="G543" s="18">
+        <v>995.0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" customHeight="1" ht="130">
+      <c r="A544" s="15">
+        <v>535</v>
+      </c>
+      <c r="B544" s="6"/>
+      <c r="C544" s="16" t="s">
+        <v>980</v>
+      </c>
+      <c r="D544" s="16" t="s">
+        <v>979</v>
+      </c>
+      <c r="E544" s="17">
+        <v>995.0</v>
+      </c>
+      <c r="F544" s="15">
+        <v>1</v>
+      </c>
+      <c r="G544" s="18">
+        <v>995.0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" customHeight="1" ht="130">
+      <c r="A545" s="15">
+        <v>536</v>
+      </c>
+      <c r="B545" s="6"/>
+      <c r="C545" s="16" t="s">
+        <v>981</v>
+      </c>
+      <c r="D545" s="16" t="s">
+        <v>982</v>
+      </c>
+      <c r="E545" s="17">
+        <v>995.0</v>
+      </c>
+      <c r="F545" s="15">
+        <v>1</v>
+      </c>
+      <c r="G545" s="18">
+        <v>995.0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" customHeight="1" ht="130">
+      <c r="A546" s="15">
+        <v>537</v>
+      </c>
+      <c r="B546" s="6"/>
+      <c r="C546" s="16" t="s">
+        <v>983</v>
+      </c>
+      <c r="D546" s="16" t="s">
+        <v>984</v>
+      </c>
+      <c r="E546" s="17">
+        <v>995.0</v>
+      </c>
+      <c r="F546" s="15">
+        <v>1</v>
+      </c>
+      <c r="G546" s="18">
+        <v>995.0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" customHeight="1" ht="130">
+      <c r="A547" s="15">
+        <v>538</v>
+      </c>
+      <c r="B547" s="6"/>
+      <c r="C547" s="16" t="s">
+        <v>985</v>
+      </c>
+      <c r="D547" s="16" t="s">
+        <v>984</v>
+      </c>
+      <c r="E547" s="17">
+        <v>995.0</v>
+      </c>
+      <c r="F547" s="15">
+        <v>1</v>
+      </c>
+      <c r="G547" s="18">
+        <v>995.0</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" customHeight="1" ht="130">
+      <c r="A548" s="15">
+        <v>539</v>
+      </c>
+      <c r="B548" s="6"/>
+      <c r="C548" s="16" t="s">
+        <v>986</v>
+      </c>
+      <c r="D548" s="16" t="s">
+        <v>987</v>
+      </c>
+      <c r="E548" s="17">
+        <v>279.0</v>
+      </c>
+      <c r="F548" s="15">
+        <v>1</v>
+      </c>
+      <c r="G548" s="18">
+        <v>279.0</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" customHeight="1" ht="130">
+      <c r="A549" s="15">
+        <v>540</v>
+      </c>
+      <c r="B549" s="6"/>
+      <c r="C549" s="16" t="s">
+        <v>988</v>
+      </c>
+      <c r="D549" s="16" t="s">
+        <v>987</v>
+      </c>
+      <c r="E549" s="17">
+        <v>279.0</v>
+      </c>
+      <c r="F549" s="15">
+        <v>1</v>
+      </c>
+      <c r="G549" s="18">
+        <v>279.0</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" customHeight="1" ht="130">
+      <c r="A550" s="15">
+        <v>541</v>
+      </c>
+      <c r="B550" s="6"/>
+      <c r="C550" s="16" t="s">
+        <v>989</v>
+      </c>
+      <c r="D550" s="16" t="s">
+        <v>987</v>
+      </c>
+      <c r="E550" s="17">
+        <v>279.0</v>
+      </c>
+      <c r="F550" s="15">
+        <v>1</v>
+      </c>
+      <c r="G550" s="18">
+        <v>279.0</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" customHeight="1" ht="130">
+      <c r="A551" s="15">
+        <v>542</v>
+      </c>
+      <c r="B551" s="6"/>
+      <c r="C551" s="16" t="s">
+        <v>990</v>
+      </c>
+      <c r="D551" s="16" t="s">
+        <v>991</v>
+      </c>
+      <c r="E551" s="17">
+        <v>310.0</v>
+      </c>
+      <c r="F551" s="15">
+        <v>1</v>
+      </c>
+      <c r="G551" s="18">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" customHeight="1" ht="130">
+      <c r="A552" s="15">
+        <v>543</v>
+      </c>
+      <c r="B552" s="6"/>
+      <c r="C552" s="16" t="s">
+        <v>992</v>
+      </c>
+      <c r="D552" s="16" t="s">
+        <v>991</v>
+      </c>
+      <c r="E552" s="17">
+        <v>310.0</v>
+      </c>
+      <c r="F552" s="15">
+        <v>1</v>
+      </c>
+      <c r="G552" s="18">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" customHeight="1" ht="130">
+      <c r="A553" s="15">
+        <v>544</v>
+      </c>
+      <c r="B553" s="6"/>
+      <c r="C553" s="16" t="s">
+        <v>993</v>
+      </c>
+      <c r="D553" s="16" t="s">
+        <v>991</v>
+      </c>
+      <c r="E553" s="17">
+        <v>310.0</v>
+      </c>
+      <c r="F553" s="15">
+        <v>1</v>
+      </c>
+      <c r="G553" s="18">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" customHeight="1" ht="130">
+      <c r="A554" s="15">
+        <v>545</v>
+      </c>
+      <c r="B554" s="6"/>
+      <c r="C554" s="16" t="s">
+        <v>994</v>
+      </c>
+      <c r="D554" s="16" t="s">
+        <v>987</v>
+      </c>
+      <c r="E554" s="17">
+        <v>279.0</v>
+      </c>
+      <c r="F554" s="15">
+        <v>1</v>
+      </c>
+      <c r="G554" s="18">
+        <v>279.0</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9" customHeight="1" ht="130">
+      <c r="A555" s="15">
+        <v>546</v>
+      </c>
+      <c r="B555" s="6"/>
+      <c r="C555" s="16" t="s">
+        <v>995</v>
+      </c>
+      <c r="D555" s="16" t="s">
+        <v>991</v>
+      </c>
+      <c r="E555" s="17">
+        <v>310.0</v>
+      </c>
+      <c r="F555" s="15">
+        <v>1</v>
+      </c>
+      <c r="G555" s="18">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9" customHeight="1" ht="130">
+      <c r="A556" s="15">
+        <v>547</v>
+      </c>
+      <c r="B556" s="6"/>
+      <c r="C556" s="16" t="s">
+        <v>996</v>
+      </c>
+      <c r="D556" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E556" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F556" s="15">
+        <v>1</v>
+      </c>
+      <c r="G556" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" customHeight="1" ht="130">
+      <c r="A557" s="15">
+        <v>548</v>
+      </c>
+      <c r="B557" s="6"/>
+      <c r="C557" s="16" t="s">
+        <v>998</v>
+      </c>
+      <c r="D557" s="16" t="s">
+        <v>999</v>
+      </c>
+      <c r="E557" s="17">
+        <v>289.0</v>
+      </c>
+      <c r="F557" s="15">
+        <v>1</v>
+      </c>
+      <c r="G557" s="18">
+        <v>289.0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" customHeight="1" ht="130">
+      <c r="A558" s="15">
+        <v>549</v>
+      </c>
+      <c r="B558" s="6"/>
+      <c r="C558" s="16" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D558" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E558" s="17">
+        <v>85.0</v>
+      </c>
+      <c r="F558" s="15">
+        <v>1</v>
+      </c>
+      <c r="G558" s="18">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9" customHeight="1" ht="130">
+      <c r="A559" s="15">
+        <v>550</v>
+      </c>
+      <c r="B559" s="6"/>
+      <c r="C559" s="16" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D559" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E559" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F559" s="15">
+        <v>1</v>
+      </c>
+      <c r="G559" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" customHeight="1" ht="130">
+      <c r="A560" s="15">
+        <v>551</v>
+      </c>
+      <c r="B560" s="6"/>
+      <c r="C560" s="16" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D560" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E560" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F560" s="15">
+        <v>1</v>
+      </c>
+      <c r="G560" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" customHeight="1" ht="130">
+      <c r="A561" s="15">
+        <v>552</v>
+      </c>
+      <c r="B561" s="6"/>
+      <c r="C561" s="16" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D561" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E561" s="17">
+        <v>85.0</v>
+      </c>
+      <c r="F561" s="15">
+        <v>1</v>
+      </c>
+      <c r="G561" s="18">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" customHeight="1" ht="130">
+      <c r="A562" s="15">
+        <v>553</v>
+      </c>
+      <c r="B562" s="6"/>
+      <c r="C562" s="16" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D562" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E562" s="17">
+        <v>85.0</v>
+      </c>
+      <c r="F562" s="15">
+        <v>1</v>
+      </c>
+      <c r="G562" s="18">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" customHeight="1" ht="130">
+      <c r="A563" s="15">
+        <v>554</v>
+      </c>
+      <c r="B563" s="6"/>
+      <c r="C563" s="16" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D563" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E563" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F563" s="15">
+        <v>1</v>
+      </c>
+      <c r="G563" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" customHeight="1" ht="130">
+      <c r="A564" s="15">
+        <v>555</v>
+      </c>
+      <c r="B564" s="6"/>
+      <c r="C564" s="16" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D564" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E564" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F564" s="15">
+        <v>1</v>
+      </c>
+      <c r="G564" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" customHeight="1" ht="130">
+      <c r="A565" s="15">
+        <v>556</v>
+      </c>
+      <c r="B565" s="6"/>
+      <c r="C565" s="16" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D565" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E565" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F565" s="15">
+        <v>1</v>
+      </c>
+      <c r="G565" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" customHeight="1" ht="130">
+      <c r="A566" s="15">
+        <v>557</v>
+      </c>
+      <c r="B566" s="6"/>
+      <c r="C566" s="16" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D566" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E566" s="17">
+        <v>85.0</v>
+      </c>
+      <c r="F566" s="15">
+        <v>1</v>
+      </c>
+      <c r="G566" s="18">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" customHeight="1" ht="130">
+      <c r="A567" s="15">
+        <v>558</v>
+      </c>
+      <c r="B567" s="6"/>
+      <c r="C567" s="16" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D567" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E567" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F567" s="15">
+        <v>1</v>
+      </c>
+      <c r="G567" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" customHeight="1" ht="130">
+      <c r="A568" s="15">
+        <v>559</v>
+      </c>
+      <c r="B568" s="6"/>
+      <c r="C568" s="16" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D568" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E568" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F568" s="15">
+        <v>1</v>
+      </c>
+      <c r="G568" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" customHeight="1" ht="130">
+      <c r="A569" s="15">
+        <v>560</v>
+      </c>
+      <c r="B569" s="6"/>
+      <c r="C569" s="16" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D569" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E569" s="17">
+        <v>85.0</v>
+      </c>
+      <c r="F569" s="15">
+        <v>1</v>
+      </c>
+      <c r="G569" s="18">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" customHeight="1" ht="130">
+      <c r="A570" s="15">
+        <v>561</v>
+      </c>
+      <c r="B570" s="6"/>
+      <c r="C570" s="16" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D570" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E570" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F570" s="15">
+        <v>1</v>
+      </c>
+      <c r="G570" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" customHeight="1" ht="130">
+      <c r="A571" s="15">
+        <v>562</v>
+      </c>
+      <c r="B571" s="6"/>
+      <c r="C571" s="16" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D571" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="E571" s="17">
+        <v>69.0</v>
+      </c>
+      <c r="F571" s="15">
+        <v>1</v>
+      </c>
+      <c r="G571" s="18">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9" customHeight="1" ht="130">
+      <c r="A572" s="15">
+        <v>563</v>
+      </c>
+      <c r="B572" s="6"/>
+      <c r="C572" s="16" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D572" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E572" s="17">
+        <v>85.0</v>
+      </c>
+      <c r="F572" s="15">
+        <v>1</v>
+      </c>
+      <c r="G572" s="18">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" customHeight="1" ht="130">
+      <c r="A573" s="15">
+        <v>564</v>
+      </c>
+      <c r="B573" s="6"/>
+      <c r="C573" s="16" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D573" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E573" s="17">
+        <v>299.0</v>
+      </c>
+      <c r="F573" s="15">
+        <v>1</v>
+      </c>
+      <c r="G573" s="18">
+        <v>299.0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" customHeight="1" ht="130">
+      <c r="A574" s="15">
+        <v>565</v>
+      </c>
+      <c r="B574" s="6"/>
+      <c r="C574" s="16" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D574" s="16" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E574" s="17">
+        <v>429.0</v>
+      </c>
+      <c r="F574" s="15">
+        <v>1</v>
+      </c>
+      <c r="G574" s="18">
+        <v>429.0</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" customHeight="1" ht="130">
+      <c r="A575" s="15">
+        <v>566</v>
+      </c>
+      <c r="B575" s="6"/>
+      <c r="C575" s="16" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D575" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E575" s="17">
+        <v>299.0</v>
+      </c>
+      <c r="F575" s="15">
+        <v>1</v>
+      </c>
+      <c r="G575" s="18">
+        <v>299.0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" customHeight="1" ht="130">
+      <c r="A576" s="15">
+        <v>567</v>
+      </c>
+      <c r="B576" s="6"/>
+      <c r="C576" s="16" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D576" s="16" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E576" s="17">
+        <v>13154.0</v>
+      </c>
+      <c r="F576" s="15">
+        <v>1</v>
+      </c>
+      <c r="G576" s="18">
+        <v>13154.0</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9" customHeight="1" ht="130">
+      <c r="A577" s="15">
+        <v>568</v>
+      </c>
+      <c r="B577" s="6"/>
+      <c r="C577" s="16" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D577" s="16" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E577" s="17">
+        <v>13154.0</v>
+      </c>
+      <c r="F577" s="15">
+        <v>1</v>
+      </c>
+      <c r="G577" s="18">
+        <v>13154.0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9" customHeight="1" ht="130">
+      <c r="A578" s="15">
         <v>569</v>
       </c>
-      <c r="D389" s="16" t="s">
-[...14 lines deleted...]
-      <c r="E390" s="17"/>
+      <c r="B578" s="6"/>
+      <c r="C578" s="16" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D578" s="16" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E578" s="17">
+        <v>2550.0</v>
+      </c>
+      <c r="F578" s="15">
+        <v>1</v>
+      </c>
+      <c r="G578" s="18">
+        <v>2550.0</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" customHeight="1" ht="130">
+      <c r="A579" s="15">
+        <v>570</v>
+      </c>
+      <c r="B579" s="6"/>
+      <c r="C579" s="16" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D579" s="16" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E579" s="17">
+        <v>2800.0</v>
+      </c>
+      <c r="F579" s="15">
+        <v>1</v>
+      </c>
+      <c r="G579" s="18">
+        <v>2800.0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9" customHeight="1" ht="130">
+      <c r="A580" s="15">
+        <v>571</v>
+      </c>
+      <c r="B580" s="6"/>
+      <c r="C580" s="16" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D580" s="16" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E580" s="17">
+        <v>1550.0</v>
+      </c>
+      <c r="F580" s="15">
+        <v>1</v>
+      </c>
+      <c r="G580" s="18">
+        <v>1550.0</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9" customHeight="1" ht="130">
+      <c r="A581" s="15">
+        <v>572</v>
+      </c>
+      <c r="B581" s="6"/>
+      <c r="C581" s="16" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D581" s="16" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E581" s="17">
+        <v>1740.0</v>
+      </c>
+      <c r="F581" s="15">
+        <v>1</v>
+      </c>
+      <c r="G581" s="18">
+        <v>1740.0</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9" customHeight="1" ht="130">
+      <c r="A582" s="15">
+        <v>573</v>
+      </c>
+      <c r="B582" s="6"/>
+      <c r="C582" s="16" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D582" s="16" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E582" s="17">
+        <v>579.0</v>
+      </c>
+      <c r="F582" s="15">
+        <v>1</v>
+      </c>
+      <c r="G582" s="18">
+        <v>579.0</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9" customHeight="1" ht="130">
+      <c r="A583" s="15">
+        <v>574</v>
+      </c>
+      <c r="B583" s="6"/>
+      <c r="C583" s="16" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D583" s="16" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E583" s="17">
+        <v>2154.0</v>
+      </c>
+      <c r="F583" s="15">
+        <v>1</v>
+      </c>
+      <c r="G583" s="18">
+        <v>2154.0</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9" customHeight="1" ht="130">
+      <c r="A584" s="15">
+        <v>575</v>
+      </c>
+      <c r="B584" s="6"/>
+      <c r="C584" s="16" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D584" s="16" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E584" s="17">
+        <v>404.0</v>
+      </c>
+      <c r="F584" s="15">
+        <v>1</v>
+      </c>
+      <c r="G584" s="18">
+        <v>404.0</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9" customHeight="1" ht="130">
+      <c r="A585" s="15">
+        <v>576</v>
+      </c>
+      <c r="B585" s="6"/>
+      <c r="C585" s="16" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D585" s="16" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E585" s="17">
+        <v>2006.0</v>
+      </c>
+      <c r="F585" s="15">
+        <v>1</v>
+      </c>
+      <c r="G585" s="18">
+        <v>2006.0</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9" customHeight="1" ht="130">
+      <c r="A586" s="15">
+        <v>577</v>
+      </c>
+      <c r="B586" s="6"/>
+      <c r="C586" s="16" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D586" s="16" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E586" s="17">
+        <v>2277.0</v>
+      </c>
+      <c r="F586" s="15">
+        <v>1</v>
+      </c>
+      <c r="G586" s="18">
+        <v>2277.0</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9" customHeight="1" ht="130">
+      <c r="A587" s="15">
+        <v>578</v>
+      </c>
+      <c r="B587" s="6"/>
+      <c r="C587" s="16" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D587" s="16" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E587" s="17">
+        <v>1653.0</v>
+      </c>
+      <c r="F587" s="15">
+        <v>1</v>
+      </c>
+      <c r="G587" s="18">
+        <v>1653.0</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9" customHeight="1" ht="130">
+      <c r="A588" s="15">
+        <v>579</v>
+      </c>
+      <c r="B588" s="6"/>
+      <c r="C588" s="16" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D588" s="16" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E588" s="17">
+        <v>1597.0</v>
+      </c>
+      <c r="F588" s="15">
+        <v>1</v>
+      </c>
+      <c r="G588" s="18">
+        <v>1597.0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9" customHeight="1" ht="130">
+      <c r="A589" s="15">
+        <v>580</v>
+      </c>
+      <c r="B589" s="6"/>
+      <c r="C589" s="16" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D589" s="16" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E589" s="17">
+        <v>6983.0</v>
+      </c>
+      <c r="F589" s="15">
+        <v>1</v>
+      </c>
+      <c r="G589" s="18">
+        <v>6983.0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9" customHeight="1" ht="130">
+      <c r="A590" s="15">
+        <v>581</v>
+      </c>
+      <c r="B590" s="6"/>
+      <c r="C590" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D590" s="16" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E590" s="17">
+        <v>910.0</v>
+      </c>
+      <c r="F590" s="15">
+        <v>1</v>
+      </c>
+      <c r="G590" s="18">
+        <v>910.0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9" customHeight="1" ht="130">
+      <c r="A591" s="15">
+        <v>582</v>
+      </c>
+      <c r="B591" s="6"/>
+      <c r="C591" s="16" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D591" s="16" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E591" s="17">
+        <v>1700.0</v>
+      </c>
+      <c r="F591" s="15">
+        <v>1</v>
+      </c>
+      <c r="G591" s="18">
+        <v>1700.0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9" customHeight="1" ht="130">
+      <c r="A592" s="15">
+        <v>583</v>
+      </c>
+      <c r="B592" s="6"/>
+      <c r="C592" s="16" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D592" s="16" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E592" s="17">
+        <v>1960.0</v>
+      </c>
+      <c r="F592" s="15">
+        <v>1</v>
+      </c>
+      <c r="G592" s="18">
+        <v>1960.0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9" customHeight="1" ht="130">
+      <c r="A593" s="15">
+        <v>584</v>
+      </c>
+      <c r="B593" s="6"/>
+      <c r="C593" s="16" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D593" s="16" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E593" s="17">
+        <v>1960.0</v>
+      </c>
+      <c r="F593" s="15">
+        <v>1</v>
+      </c>
+      <c r="G593" s="18">
+        <v>1960.0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9" customHeight="1" ht="130">
+      <c r="A594" s="15">
+        <v>585</v>
+      </c>
+      <c r="B594" s="6"/>
+      <c r="C594" s="16" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D594" s="16" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E594" s="17">
+        <v>800.0</v>
+      </c>
+      <c r="F594" s="15">
+        <v>1</v>
+      </c>
+      <c r="G594" s="18">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9" customHeight="1" ht="130">
+      <c r="A595" s="15">
+        <v>586</v>
+      </c>
+      <c r="B595" s="6"/>
+      <c r="C595" s="16" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D595" s="16" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E595" s="17">
+        <v>800.0</v>
+      </c>
+      <c r="F595" s="15">
+        <v>1</v>
+      </c>
+      <c r="G595" s="18">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9" customHeight="1" ht="130">
+      <c r="A596" s="15">
+        <v>587</v>
+      </c>
+      <c r="B596" s="6"/>
+      <c r="C596" s="16" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D596" s="16" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E596" s="17">
+        <v>599.0</v>
+      </c>
+      <c r="F596" s="15">
+        <v>1</v>
+      </c>
+      <c r="G596" s="18">
+        <v>599.0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9" customHeight="1" ht="130">
+      <c r="A597" s="15">
+        <v>588</v>
+      </c>
+      <c r="B597" s="6"/>
+      <c r="C597" s="16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D597" s="16" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E597" s="17">
+        <v>959.0</v>
+      </c>
+      <c r="F597" s="15">
+        <v>1</v>
+      </c>
+      <c r="G597" s="18">
+        <v>959.0</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9" customHeight="1" ht="130">
+      <c r="A598" s="15">
+        <v>589</v>
+      </c>
+      <c r="B598" s="6"/>
+      <c r="C598" s="16" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D598" s="16" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E598" s="17">
+        <v>2123.0</v>
+      </c>
+      <c r="F598" s="15">
+        <v>1</v>
+      </c>
+      <c r="G598" s="18">
+        <v>2123.0</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9" customHeight="1" ht="130">
+      <c r="A599" s="15">
+        <v>590</v>
+      </c>
+      <c r="B599" s="6"/>
+      <c r="C599" s="16" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D599" s="16" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E599" s="17">
+        <v>2123.0</v>
+      </c>
+      <c r="F599" s="15">
+        <v>1</v>
+      </c>
+      <c r="G599" s="18">
+        <v>2123.0</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" customHeight="1" ht="130">
+      <c r="A600" s="15">
+        <v>591</v>
+      </c>
+      <c r="B600" s="6"/>
+      <c r="C600" s="16" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D600" s="16" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E600" s="17">
+        <v>2260.0</v>
+      </c>
+      <c r="F600" s="15">
+        <v>1</v>
+      </c>
+      <c r="G600" s="18">
+        <v>2260.0</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" customHeight="1" ht="130">
+      <c r="A601" s="15">
+        <v>592</v>
+      </c>
+      <c r="B601" s="6"/>
+      <c r="C601" s="16" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D601" s="16" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E601" s="17">
+        <v>1267.0</v>
+      </c>
+      <c r="F601" s="15">
+        <v>1</v>
+      </c>
+      <c r="G601" s="18">
+        <v>1267.0</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9" customHeight="1" ht="130">
+      <c r="A602" s="15">
+        <v>593</v>
+      </c>
+      <c r="B602" s="6"/>
+      <c r="C602" s="16" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D602" s="16" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E602" s="17">
+        <v>1815.0</v>
+      </c>
+      <c r="F602" s="15">
+        <v>1</v>
+      </c>
+      <c r="G602" s="18">
+        <v>1815.0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9" customHeight="1" ht="130">
+      <c r="A603" s="15">
+        <v>594</v>
+      </c>
+      <c r="B603" s="6"/>
+      <c r="C603" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D603" s="16" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E603" s="17">
+        <v>1705.0</v>
+      </c>
+      <c r="F603" s="15">
+        <v>1</v>
+      </c>
+      <c r="G603" s="18">
+        <v>1705.0</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" customHeight="1" ht="130">
+      <c r="A604" s="15">
+        <v>595</v>
+      </c>
+      <c r="B604" s="6"/>
+      <c r="C604" s="16" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D604" s="16" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E604" s="17">
+        <v>1705.0</v>
+      </c>
+      <c r="F604" s="15">
+        <v>1</v>
+      </c>
+      <c r="G604" s="18">
+        <v>1705.0</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" customHeight="1" ht="130">
+      <c r="A605" s="15">
+        <v>596</v>
+      </c>
+      <c r="B605" s="6"/>
+      <c r="C605" s="16" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D605" s="16" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E605" s="17">
+        <v>15200.0</v>
+      </c>
+      <c r="F605" s="15">
+        <v>1</v>
+      </c>
+      <c r="G605" s="18">
+        <v>15200.0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" customHeight="1" ht="130">
+      <c r="A606" s="15">
+        <v>597</v>
+      </c>
+      <c r="B606" s="6"/>
+      <c r="C606" s="16" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D606" s="16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E606" s="17">
+        <v>4320.0</v>
+      </c>
+      <c r="F606" s="15">
+        <v>1</v>
+      </c>
+      <c r="G606" s="18">
+        <v>4320.0</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" customHeight="1" ht="130">
+      <c r="A607" s="15">
+        <v>598</v>
+      </c>
+      <c r="B607" s="6"/>
+      <c r="C607" s="16" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D607" s="16" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E607" s="17">
+        <v>377.0</v>
+      </c>
+      <c r="F607" s="15">
+        <v>1</v>
+      </c>
+      <c r="G607" s="18">
+        <v>377.0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" customHeight="1" ht="130">
+      <c r="A608" s="15">
+        <v>599</v>
+      </c>
+      <c r="B608" s="6"/>
+      <c r="C608" s="16" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D608" s="16" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E608" s="17">
+        <v>459.0</v>
+      </c>
+      <c r="F608" s="15">
+        <v>1</v>
+      </c>
+      <c r="G608" s="18">
+        <v>459.0</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" customHeight="1" ht="130">
+      <c r="A609" s="15">
+        <v>600</v>
+      </c>
+      <c r="B609" s="6"/>
+      <c r="C609" s="16" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D609" s="16" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E609" s="17">
+        <v>541.0</v>
+      </c>
+      <c r="F609" s="15">
+        <v>1</v>
+      </c>
+      <c r="G609" s="18">
+        <v>541.0</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" customHeight="1" ht="130">
+      <c r="A610" s="15">
+        <v>601</v>
+      </c>
+      <c r="B610" s="6"/>
+      <c r="C610" s="16" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D610" s="16" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E610" s="17">
+        <v>377.0</v>
+      </c>
+      <c r="F610" s="15">
+        <v>1</v>
+      </c>
+      <c r="G610" s="18">
+        <v>377.0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" customHeight="1" ht="130">
+      <c r="A611" s="15">
+        <v>602</v>
+      </c>
+      <c r="B611" s="6"/>
+      <c r="C611" s="16" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D611" s="16" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E611" s="17">
+        <v>274.0</v>
+      </c>
+      <c r="F611" s="15">
+        <v>1</v>
+      </c>
+      <c r="G611" s="18">
+        <v>274.0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9" customHeight="1" ht="130">
+      <c r="A612" s="15">
+        <v>603</v>
+      </c>
+      <c r="B612" s="6"/>
+      <c r="C612" s="16" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D612" s="16" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E612" s="17">
+        <v>274.0</v>
+      </c>
+      <c r="F612" s="15">
+        <v>1</v>
+      </c>
+      <c r="G612" s="18">
+        <v>274.0</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" customHeight="1" ht="130">
+      <c r="A613" s="15">
+        <v>604</v>
+      </c>
+      <c r="B613" s="6"/>
+      <c r="C613" s="16" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D613" s="16" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E613" s="17">
+        <v>342.0</v>
+      </c>
+      <c r="F613" s="15">
+        <v>1</v>
+      </c>
+      <c r="G613" s="18">
+        <v>342.0</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" customHeight="1" ht="130">
+      <c r="A614" s="15">
+        <v>605</v>
+      </c>
+      <c r="B614" s="6"/>
+      <c r="C614" s="16" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D614" s="16" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E614" s="17">
+        <v>2080.0</v>
+      </c>
+      <c r="F614" s="15">
+        <v>1</v>
+      </c>
+      <c r="G614" s="18">
+        <v>2080.0</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" customHeight="1" ht="130">
+      <c r="A615" s="15">
+        <v>606</v>
+      </c>
+      <c r="B615" s="6"/>
+      <c r="C615" s="16" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D615" s="16" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E615" s="17">
+        <v>331.0</v>
+      </c>
+      <c r="F615" s="15">
+        <v>1</v>
+      </c>
+      <c r="G615" s="18">
+        <v>331.0</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" customHeight="1" ht="130">
+      <c r="A616" s="15">
+        <v>607</v>
+      </c>
+      <c r="B616" s="6"/>
+      <c r="C616" s="16" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D616" s="16" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E616" s="17">
+        <v>554.0</v>
+      </c>
+      <c r="F616" s="15">
+        <v>1</v>
+      </c>
+      <c r="G616" s="18">
+        <v>554.0</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" customHeight="1" ht="130">
+      <c r="A617" s="15">
+        <v>608</v>
+      </c>
+      <c r="B617" s="6"/>
+      <c r="C617" s="16" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D617" s="16" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E617" s="17">
+        <v>554.0</v>
+      </c>
+      <c r="F617" s="15">
+        <v>1</v>
+      </c>
+      <c r="G617" s="18">
+        <v>554.0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" customHeight="1" ht="130">
+      <c r="A618" s="15">
+        <v>609</v>
+      </c>
+      <c r="B618" s="6"/>
+      <c r="C618" s="16" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D618" s="16" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E618" s="17">
+        <v>554.0</v>
+      </c>
+      <c r="F618" s="15">
+        <v>1</v>
+      </c>
+      <c r="G618" s="18">
+        <v>554.0</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" customHeight="1" ht="130">
+      <c r="A619" s="15">
+        <v>610</v>
+      </c>
+      <c r="B619" s="6"/>
+      <c r="C619" s="16" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D619" s="16" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E619" s="17">
+        <v>648.0</v>
+      </c>
+      <c r="F619" s="15">
+        <v>1</v>
+      </c>
+      <c r="G619" s="18">
+        <v>648.0</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" customHeight="1" ht="130">
+      <c r="A620" s="15">
+        <v>611</v>
+      </c>
+      <c r="B620" s="6"/>
+      <c r="C620" s="16" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D620" s="16" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E620" s="17">
+        <v>430.0</v>
+      </c>
+      <c r="F620" s="15">
+        <v>1</v>
+      </c>
+      <c r="G620" s="18">
+        <v>430.0</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" customHeight="1" ht="130">
+      <c r="A621" s="15">
+        <v>612</v>
+      </c>
+      <c r="B621" s="6"/>
+      <c r="C621" s="16" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D621" s="16" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E621" s="17">
+        <v>346.0</v>
+      </c>
+      <c r="F621" s="15">
+        <v>1</v>
+      </c>
+      <c r="G621" s="18">
+        <v>346.0</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" customHeight="1" ht="130">
+      <c r="A622" s="15">
+        <v>613</v>
+      </c>
+      <c r="B622" s="6"/>
+      <c r="C622" s="16" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D622" s="16" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E622" s="17">
+        <v>346.0</v>
+      </c>
+      <c r="F622" s="15">
+        <v>1</v>
+      </c>
+      <c r="G622" s="18">
+        <v>346.0</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" customHeight="1" ht="130">
+      <c r="A623" s="15">
+        <v>614</v>
+      </c>
+      <c r="B623" s="6"/>
+      <c r="C623" s="16" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D623" s="16" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E623" s="17">
+        <v>346.0</v>
+      </c>
+      <c r="F623" s="15">
+        <v>1</v>
+      </c>
+      <c r="G623" s="18">
+        <v>346.0</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" customHeight="1" ht="130">
+      <c r="A624" s="15">
+        <v>615</v>
+      </c>
+      <c r="B624" s="6"/>
+      <c r="C624" s="16" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D624" s="16" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E624" s="17">
+        <v>554.0</v>
+      </c>
+      <c r="F624" s="15">
+        <v>1</v>
+      </c>
+      <c r="G624" s="18">
+        <v>554.0</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" customHeight="1" ht="130">
+      <c r="A625" s="15">
+        <v>616</v>
+      </c>
+      <c r="B625" s="6"/>
+      <c r="C625" s="16" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D625" s="16" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E625" s="17">
+        <v>554.0</v>
+      </c>
+      <c r="F625" s="15">
+        <v>1</v>
+      </c>
+      <c r="G625" s="18">
+        <v>554.0</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" customHeight="1" ht="130">
+      <c r="A626" s="15">
+        <v>617</v>
+      </c>
+      <c r="B626" s="6"/>
+      <c r="C626" s="16" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D626" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E626" s="17">
+        <v>519.0</v>
+      </c>
+      <c r="F626" s="15">
+        <v>1</v>
+      </c>
+      <c r="G626" s="18">
+        <v>519.0</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" customHeight="1" ht="130">
+      <c r="A627" s="15">
+        <v>618</v>
+      </c>
+      <c r="B627" s="6"/>
+      <c r="C627" s="16" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D627" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E627" s="17">
+        <v>519.0</v>
+      </c>
+      <c r="F627" s="15">
+        <v>1</v>
+      </c>
+      <c r="G627" s="18">
+        <v>519.0</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" customHeight="1" ht="130">
+      <c r="A628" s="15">
+        <v>619</v>
+      </c>
+      <c r="B628" s="6"/>
+      <c r="C628" s="16" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D628" s="16" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E628" s="17">
+        <v>569.0</v>
+      </c>
+      <c r="F628" s="15">
+        <v>1</v>
+      </c>
+      <c r="G628" s="18">
+        <v>569.0</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" customHeight="1" ht="130">
+      <c r="A629" s="15">
+        <v>620</v>
+      </c>
+      <c r="B629" s="6"/>
+      <c r="C629" s="16" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D629" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E629" s="17">
+        <v>224.0</v>
+      </c>
+      <c r="F629" s="15">
+        <v>1</v>
+      </c>
+      <c r="G629" s="18">
+        <v>224.0</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9" customHeight="1" ht="130">
+      <c r="A630" s="15">
+        <v>621</v>
+      </c>
+      <c r="B630" s="6"/>
+      <c r="C630" s="16" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D630" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E630" s="17">
+        <v>224.0</v>
+      </c>
+      <c r="F630" s="15">
+        <v>1</v>
+      </c>
+      <c r="G630" s="18">
+        <v>224.0</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" customHeight="1" ht="130">
+      <c r="A631" s="15">
+        <v>622</v>
+      </c>
+      <c r="B631" s="6"/>
+      <c r="C631" s="16" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D631" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E631" s="17">
+        <v>224.0</v>
+      </c>
+      <c r="F631" s="15">
+        <v>1</v>
+      </c>
+      <c r="G631" s="18">
+        <v>224.0</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9" customHeight="1" ht="130">
+      <c r="A632" s="15">
+        <v>623</v>
+      </c>
+      <c r="B632" s="6"/>
+      <c r="C632" s="16" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D632" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E632" s="17">
+        <v>224.0</v>
+      </c>
+      <c r="F632" s="15">
+        <v>1</v>
+      </c>
+      <c r="G632" s="18">
+        <v>224.0</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9" customHeight="1" ht="130">
+      <c r="A633" s="15">
+        <v>624</v>
+      </c>
+      <c r="B633" s="6"/>
+      <c r="C633" s="16" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D633" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E633" s="17">
+        <v>224.0</v>
+      </c>
+      <c r="F633" s="15">
+        <v>1</v>
+      </c>
+      <c r="G633" s="18">
+        <v>224.0</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9" customHeight="1" ht="130">
+      <c r="A634" s="15">
+        <v>625</v>
+      </c>
+      <c r="B634" s="6"/>
+      <c r="C634" s="16" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D634" s="16" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E634" s="17">
+        <v>346.0</v>
+      </c>
+      <c r="F634" s="15">
+        <v>1</v>
+      </c>
+      <c r="G634" s="18">
+        <v>346.0</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9" customHeight="1" ht="130">
+      <c r="A635" s="15">
+        <v>626</v>
+      </c>
+      <c r="B635" s="6"/>
+      <c r="C635" s="16" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D635" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E635" s="17">
+        <v>525.0</v>
+      </c>
+      <c r="F635" s="15">
+        <v>1</v>
+      </c>
+      <c r="G635" s="18">
+        <v>525.0</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9" customHeight="1" ht="130">
+      <c r="A636" s="15">
+        <v>627</v>
+      </c>
+      <c r="B636" s="6"/>
+      <c r="C636" s="16" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D636" s="16" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E636" s="17">
+        <v>525.0</v>
+      </c>
+      <c r="F636" s="15">
+        <v>1</v>
+      </c>
+      <c r="G636" s="18">
+        <v>525.0</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9" customHeight="1" ht="130">
+      <c r="A637" s="15">
+        <v>628</v>
+      </c>
+      <c r="B637" s="6"/>
+      <c r="C637" s="16" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D637" s="16" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E637" s="17">
+        <v>147.0</v>
+      </c>
+      <c r="F637" s="15">
+        <v>1</v>
+      </c>
+      <c r="G637" s="18">
+        <v>147.0</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9" customHeight="1" ht="130">
+      <c r="A638" s="15">
+        <v>629</v>
+      </c>
+      <c r="B638" s="6"/>
+      <c r="C638" s="16" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D638" s="16" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E638" s="17">
+        <v>116.0</v>
+      </c>
+      <c r="F638" s="15">
+        <v>1</v>
+      </c>
+      <c r="G638" s="18">
+        <v>116.0</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9">
+      <c r="D639" s="16"/>
+      <c r="E639" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.039370078740157" right="0.039370078740157" top="0.74803149606299" bottom="0.74803149606299" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>